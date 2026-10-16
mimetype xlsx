--- v3 (2026-08-31)
+++ v4 (2026-10-16)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER PARETO</t>
   </si>
   <si>
-    <t>PER :31-08-2026</t>
+    <t>PER :16-10-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -270,51 +270,51 @@
   <si>
     <t>Pronas Djaya Teknik</t>
   </si>
   <si>
     <t>Solna International Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Indoprima Bharatakrida </t>
   </si>
   <si>
     <t>80,00</t>
   </si>
   <si>
     <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>Tinta</t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 31-08-2026</t>
+    <t>Jakarta, 16-10-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Ari Wibowo )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ka.Bag.Pembelian</t>
   </si>
   <si>
     <t>Ka.Dept.Logistik &amp; Keu</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>