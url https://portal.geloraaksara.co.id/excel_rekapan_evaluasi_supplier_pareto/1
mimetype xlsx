--- v0 (2026-04-15)
+++ v1 (2026-06-01)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER PARETO</t>
   </si>
   <si>
-    <t>PER :16-04-2026</t>
+    <t>PER :02-06-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -270,51 +270,51 @@
   <si>
     <t xml:space="preserve">Indoprima Bharatakrida </t>
   </si>
   <si>
     <t>80,00</t>
   </si>
   <si>
     <t>97,50</t>
   </si>
   <si>
     <t>Solna International Limited</t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
     <t>Tinta</t>
   </si>
   <si>
     <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 16-04-2026</t>
+    <t>Jakarta, 02-06-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Ari Wibowo )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ka.Bag.Pembelian</t>
   </si>
   <si>
     <t>Ka.Dept.Logistik &amp; Keu</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>