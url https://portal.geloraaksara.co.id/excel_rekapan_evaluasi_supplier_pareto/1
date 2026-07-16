--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER PARETO</t>
   </si>
   <si>
-    <t>PER :02-06-2026</t>
+    <t>PER :17-07-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -270,51 +270,51 @@
   <si>
     <t xml:space="preserve">Indoprima Bharatakrida </t>
   </si>
   <si>
     <t>80,00</t>
   </si>
   <si>
     <t>97,50</t>
   </si>
   <si>
     <t>Solna International Limited</t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
     <t>Tinta</t>
   </si>
   <si>
     <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 02-06-2026</t>
+    <t>Jakarta, 17-07-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Ari Wibowo )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ka.Bag.Pembelian</t>
   </si>
   <si>
     <t>Ka.Dept.Logistik &amp; Keu</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>