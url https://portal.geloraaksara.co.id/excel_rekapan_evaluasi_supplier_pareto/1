--- v2 (2026-07-16)
+++ v3 (2026-08-31)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER PARETO</t>
   </si>
   <si>
-    <t>PER :17-07-2026</t>
+    <t>PER :31-08-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -129,192 +129,192 @@
   <si>
     <t>4 - 6 hari kerja</t>
   </si>
   <si>
     <t>7 - 9 hari kerja</t>
   </si>
   <si>
     <t>≥ 10 hari kerja</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>D 50 - 69</t>
   </si>
   <si>
     <t>C 70 - 79</t>
   </si>
   <si>
     <t>A 90 - 100</t>
   </si>
   <si>
     <t>B 80 - 89</t>
   </si>
   <si>
+    <t>Budi Karya Sentosa Sejati</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>100,00</t>
+  </si>
+  <si>
+    <t>Heidelberg Indonesia</t>
+  </si>
+  <si>
+    <t>Cartonindus SumberJaya</t>
+  </si>
+  <si>
+    <t>Aktual Teknik</t>
+  </si>
+  <si>
+    <t>Indovip Permata Murni</t>
+  </si>
+  <si>
+    <t>92,50</t>
+  </si>
+  <si>
+    <t>Jakarta Globalindo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lazuardi Plastindo </t>
+  </si>
+  <si>
+    <t>85,00</t>
+  </si>
+  <si>
+    <t>PT. Ratu Magenta</t>
+  </si>
+  <si>
     <t>Sahabat Alam Sentosa</t>
   </si>
   <si>
-    <t>BP</t>
-[...2 lines deleted...]
-    <t>100,00</t>
+    <t>Trimitra Cikarang</t>
   </si>
   <si>
     <t>Warna Prima Kimiatama</t>
   </si>
   <si>
-    <t>Indovip Permata Murni</t>
-[...5 lines deleted...]
-    <t>Cartonindus SumberJaya</t>
+    <t>ZENTRUM GRAPHICS ASIA</t>
   </si>
   <si>
     <t>Kati Kartika Murni</t>
   </si>
   <si>
     <t>75,00</t>
   </si>
   <si>
-    <t>Jakarta Globalindo</t>
-[...1 lines deleted...]
-  <si>
     <t>KIWI WIRA NIAGA</t>
   </si>
   <si>
-    <t>Aktual Teknik</t>
-[...7 lines deleted...]
-  <si>
     <t>Tara Fiberindo</t>
   </si>
   <si>
     <t>70,00</t>
   </si>
   <si>
-    <t xml:space="preserve">Lazuardi Plastindo </t>
-[...11 lines deleted...]
-    <t>Heidelberg Indonesia</t>
+    <t>Budi Mitra Jaya</t>
+  </si>
+  <si>
+    <t>Kertas</t>
   </si>
   <si>
     <t>Aneka Paperindo Sejahtera</t>
   </si>
   <si>
-    <t>Kertas</t>
-[...4 lines deleted...]
-  <si>
     <t>Cakrawala Mega Indah</t>
   </si>
   <si>
     <t>77,50</t>
   </si>
   <si>
     <t>Cinjoejaya Perkasamuda</t>
   </si>
   <si>
+    <t>Kertas Kemenangan Sejahtera</t>
+  </si>
+  <si>
+    <t>Kober Tenan Krida Buana</t>
+  </si>
+  <si>
+    <t>Media Usaha Grafika</t>
+  </si>
+  <si>
     <t>Surya Palacejaya</t>
   </si>
   <si>
-    <t>Kertas Kemenangan Sejahtera</t>
-[...5 lines deleted...]
-    <t>Kober Tenan Krida Buana</t>
+    <t>Aneka Grafindo</t>
+  </si>
+  <si>
+    <t>Plate</t>
   </si>
   <si>
     <t>Microlux Indonesia</t>
   </si>
   <si>
-    <t>Plate</t>
-[...4 lines deleted...]
-  <si>
     <t>90,00</t>
   </si>
   <si>
     <t>Manroland Indonesia</t>
   </si>
   <si>
+    <t>Sparepart</t>
+  </si>
+  <si>
+    <t>97,50</t>
+  </si>
+  <si>
+    <t>Cahaya Mandiri Tehnik</t>
+  </si>
+  <si>
     <t>Pronas Djaya Teknik</t>
   </si>
   <si>
-    <t>Sparepart</t>
-[...2 lines deleted...]
-    <t>Cahaya Mandiri Tehnik</t>
+    <t>Solna International Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Indoprima Bharatakrida </t>
   </si>
   <si>
     <t>80,00</t>
   </si>
   <si>
-    <t>97,50</t>
-[...2 lines deleted...]
-    <t>Solna International Limited</t>
+    <t>Huber Inks Indonesia</t>
+  </si>
+  <si>
+    <t>Tinta</t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
-    <t>Tinta</t>
-[...4 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 17-07-2026</t>
+    <t>Jakarta, 31-08-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Ari Wibowo )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ka.Bag.Pembelian</t>
   </si>
   <si>
     <t>Ka.Dept.Logistik &amp; Keu</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>
@@ -1415,84 +1415,84 @@
       </c>
       <c r="B13" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="25">
         <v>4</v>
       </c>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25">
         <v>160</v>
       </c>
       <c r="I13" s="25">
         <v>4</v>
       </c>
       <c r="J13" s="25"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25">
         <v>40</v>
       </c>
-      <c r="N13" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N13" s="25">
+        <v>4</v>
+      </c>
+      <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S13" s="25">
         <v>4</v>
       </c>
       <c r="T13" s="25"/>
       <c r="U13" s="25"/>
       <c r="V13" s="25"/>
       <c r="W13" s="25">
         <v>80</v>
       </c>
       <c r="X13" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Y13" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Z13" s="25"/>
       <c r="AA13" s="25"/>
       <c r="AB13" s="25"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" s="25">
         <v>4</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="25">
         <v>4</v>
       </c>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25">
         <v>160</v>
       </c>
       <c r="I14" s="25">
         <v>4</v>
       </c>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25">
         <v>40</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
@@ -1504,107 +1504,107 @@
       </c>
       <c r="S14" s="25">
         <v>4</v>
       </c>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
       <c r="V14" s="25"/>
       <c r="W14" s="25">
         <v>80</v>
       </c>
       <c r="X14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z14" s="25"/>
       <c r="AA14" s="25"/>
       <c r="AB14" s="25"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" s="25">
         <v>5</v>
       </c>
       <c r="B15" s="25" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="25">
         <v>4</v>
       </c>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25">
         <v>160</v>
       </c>
-      <c r="I15" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I15" s="25">
+        <v>4</v>
+      </c>
+      <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N15" s="25"/>
-      <c r="O15" s="25"/>
+      <c r="O15" s="25">
+        <v>3</v>
+      </c>
       <c r="P15" s="25"/>
-      <c r="Q15" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="Q15" s="25"/>
       <c r="R15" s="25">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="S15" s="25">
         <v>4</v>
       </c>
       <c r="T15" s="25"/>
       <c r="U15" s="25"/>
       <c r="V15" s="25"/>
       <c r="W15" s="25">
         <v>80</v>
       </c>
       <c r="X15" s="25" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="Y15" s="25"/>
+        <v>44</v>
+      </c>
+      <c r="Y15" s="25" t="s">
+        <v>44</v>
+      </c>
       <c r="Z15" s="25"/>
-      <c r="AA15" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15" s="25"/>
       <c r="AB15" s="25"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" s="25">
         <v>6</v>
       </c>
       <c r="B16" s="25" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="25">
         <v>4</v>
       </c>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25">
         <v>160</v>
       </c>
       <c r="I16" s="25">
         <v>4</v>
       </c>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25">
         <v>40</v>
       </c>
       <c r="N16" s="25">
         <v>4</v>
       </c>
@@ -1616,98 +1616,98 @@
       </c>
       <c r="S16" s="25">
         <v>4</v>
       </c>
       <c r="T16" s="25"/>
       <c r="U16" s="25"/>
       <c r="V16" s="25"/>
       <c r="W16" s="25">
         <v>80</v>
       </c>
       <c r="X16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y16" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z16" s="25"/>
       <c r="AA16" s="25"/>
       <c r="AB16" s="25"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" s="25">
         <v>7</v>
       </c>
       <c r="B17" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="25">
         <v>4</v>
       </c>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25">
         <v>160</v>
       </c>
       <c r="I17" s="25">
         <v>4</v>
       </c>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25">
         <v>40</v>
       </c>
-      <c r="N17" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="N17" s="25"/>
       <c r="O17" s="25"/>
-      <c r="P17" s="25"/>
+      <c r="P17" s="25">
+        <v>2</v>
+      </c>
       <c r="Q17" s="25"/>
       <c r="R17" s="25">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="S17" s="25">
         <v>4</v>
       </c>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25">
         <v>80</v>
       </c>
       <c r="X17" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z17" s="25"/>
+        <v>47</v>
+      </c>
+      <c r="Y17" s="25"/>
+      <c r="Z17" s="25" t="s">
+        <v>47</v>
+      </c>
       <c r="AA17" s="25"/>
       <c r="AB17" s="25"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="25">
         <v>8</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="25">
         <v>4</v>
       </c>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25">
         <v>160</v>
       </c>
       <c r="I18" s="25">
         <v>4</v>
       </c>
@@ -1751,308 +1751,308 @@
       </c>
       <c r="B19" s="25" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="25">
         <v>4</v>
       </c>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25">
         <v>160</v>
       </c>
       <c r="I19" s="25">
         <v>4</v>
       </c>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25">
         <v>40</v>
       </c>
-      <c r="N19" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N19" s="25">
+        <v>4</v>
+      </c>
+      <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="25"/>
       <c r="R19" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S19" s="25">
         <v>4</v>
       </c>
       <c r="T19" s="25"/>
       <c r="U19" s="25"/>
       <c r="V19" s="25"/>
       <c r="W19" s="25">
         <v>80</v>
       </c>
       <c r="X19" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Y19" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Z19" s="25"/>
       <c r="AA19" s="25"/>
       <c r="AB19" s="25"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" s="25">
         <v>10</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="25">
         <v>4</v>
       </c>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25">
         <v>160</v>
       </c>
       <c r="I20" s="25">
         <v>4</v>
       </c>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25">
         <v>40</v>
       </c>
-      <c r="N20" s="25">
-[...2 lines deleted...]
-      <c r="O20" s="25"/>
+      <c r="N20" s="25"/>
+      <c r="O20" s="25">
+        <v>3</v>
+      </c>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S20" s="25">
         <v>4</v>
       </c>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
       <c r="W20" s="25">
         <v>80</v>
       </c>
       <c r="X20" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y20" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z20" s="25"/>
       <c r="AA20" s="25"/>
       <c r="AB20" s="25"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="25">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="25">
         <v>4</v>
       </c>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25">
         <v>160</v>
       </c>
-      <c r="I21" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I21" s="25">
+        <v>4</v>
+      </c>
+      <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="N21" s="25"/>
+        <v>40</v>
+      </c>
+      <c r="N21" s="25">
+        <v>4</v>
+      </c>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
-      <c r="Q21" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21" s="25"/>
       <c r="R21" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S21" s="25">
+        <v>4</v>
+      </c>
+      <c r="T21" s="25"/>
       <c r="U21" s="25"/>
       <c r="V21" s="25"/>
       <c r="W21" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X21" s="25" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="Y21" s="25"/>
+        <v>39</v>
+      </c>
+      <c r="Y21" s="25" t="s">
+        <v>39</v>
+      </c>
       <c r="Z21" s="25"/>
-      <c r="AA21" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA21" s="25"/>
       <c r="AB21" s="25"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" s="25">
         <v>12</v>
       </c>
       <c r="B22" s="25" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="25">
         <v>4</v>
       </c>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25">
         <v>160</v>
       </c>
       <c r="I22" s="25">
         <v>4</v>
       </c>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25">
         <v>40</v>
       </c>
-      <c r="N22" s="25"/>
+      <c r="N22" s="25">
+        <v>4</v>
+      </c>
       <c r="O22" s="25"/>
-      <c r="P22" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="S22" s="25">
         <v>4</v>
       </c>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="25"/>
       <c r="W22" s="25">
         <v>80</v>
       </c>
       <c r="X22" s="25" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y22" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z22" s="25"/>
       <c r="AA22" s="25"/>
       <c r="AB22" s="25"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" s="25">
         <v>13</v>
       </c>
       <c r="B23" s="25" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="25">
         <v>4</v>
       </c>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25">
         <v>160</v>
       </c>
-      <c r="I23" s="25">
-[...2 lines deleted...]
-      <c r="J23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25">
+        <v>3</v>
+      </c>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
-      <c r="Q23" s="25"/>
+      <c r="Q23" s="25">
+        <v>1</v>
+      </c>
       <c r="R23" s="25">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="S23" s="25">
         <v>4</v>
       </c>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
       <c r="V23" s="25"/>
       <c r="W23" s="25">
         <v>80</v>
       </c>
       <c r="X23" s="25" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="Y23" s="25"/>
       <c r="Z23" s="25"/>
-      <c r="AA23" s="25"/>
+      <c r="AA23" s="25" t="s">
+        <v>54</v>
+      </c>
       <c r="AB23" s="25"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="25">
         <v>14</v>
       </c>
       <c r="B24" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C24" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="25">
         <v>4</v>
       </c>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25">
         <v>160</v>
       </c>
       <c r="I24" s="25">
         <v>4</v>
       </c>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25">
         <v>40</v>
       </c>
       <c r="N24" s="25">
         <v>4</v>
       </c>
@@ -2064,210 +2064,210 @@
       </c>
       <c r="S24" s="25">
         <v>4</v>
       </c>
       <c r="T24" s="25"/>
       <c r="U24" s="25"/>
       <c r="V24" s="25"/>
       <c r="W24" s="25">
         <v>80</v>
       </c>
       <c r="X24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y24" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z24" s="25"/>
       <c r="AA24" s="25"/>
       <c r="AB24" s="25"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" s="25">
         <v>15</v>
       </c>
       <c r="B25" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="25">
         <v>4</v>
       </c>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25">
         <v>160</v>
       </c>
-      <c r="I25" s="25">
-[...2 lines deleted...]
-      <c r="J25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="25">
+        <v>3</v>
+      </c>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="25"/>
-      <c r="Q25" s="25"/>
+      <c r="Q25" s="25">
+        <v>1</v>
+      </c>
       <c r="R25" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T25" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="S25" s="25"/>
+      <c r="T25" s="25">
+        <v>3</v>
+      </c>
       <c r="U25" s="25"/>
       <c r="V25" s="25"/>
       <c r="W25" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X25" s="25" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="Y25" s="25"/>
       <c r="Z25" s="25"/>
-      <c r="AA25" s="25"/>
+      <c r="AA25" s="25" t="s">
+        <v>57</v>
+      </c>
       <c r="AB25" s="25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" s="25">
         <v>16</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D26" s="25">
         <v>4</v>
       </c>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25">
         <v>160</v>
       </c>
       <c r="I26" s="25">
         <v>4</v>
       </c>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25">
         <v>40</v>
       </c>
       <c r="N26" s="25"/>
-      <c r="O26" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O26" s="25">
+        <v>3</v>
+      </c>
+      <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="S26" s="25">
         <v>4</v>
       </c>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
       <c r="W26" s="25">
         <v>80</v>
       </c>
       <c r="X26" s="25" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="Y26" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z26" s="25"/>
       <c r="AA26" s="25"/>
       <c r="AB26" s="25"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="25">
         <v>17</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="25">
         <v>4</v>
       </c>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25">
         <v>160</v>
       </c>
       <c r="I27" s="25">
         <v>4</v>
       </c>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25">
         <v>40</v>
       </c>
       <c r="N27" s="25"/>
-      <c r="O27" s="25">
-[...2 lines deleted...]
-      <c r="P27" s="25"/>
+      <c r="O27" s="25"/>
+      <c r="P27" s="25">
+        <v>2</v>
+      </c>
       <c r="Q27" s="25"/>
       <c r="R27" s="25">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="S27" s="25">
         <v>4</v>
       </c>
       <c r="T27" s="25"/>
       <c r="U27" s="25"/>
       <c r="V27" s="25"/>
       <c r="W27" s="25">
         <v>80</v>
       </c>
       <c r="X27" s="25" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="Z27" s="25"/>
+        <v>47</v>
+      </c>
+      <c r="Y27" s="25"/>
+      <c r="Z27" s="25" t="s">
+        <v>47</v>
+      </c>
       <c r="AA27" s="25"/>
       <c r="AB27" s="25"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" s="25">
         <v>18</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="25">
         <v>4</v>
       </c>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25">
         <v>160</v>
       </c>
       <c r="I28" s="25"/>
       <c r="J28" s="25">
         <v>3</v>
@@ -2330,54 +2330,54 @@
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25">
         <v>40</v>
       </c>
       <c r="N29" s="25"/>
       <c r="O29" s="25">
         <v>3</v>
       </c>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25">
         <v>90</v>
       </c>
       <c r="S29" s="25">
         <v>4</v>
       </c>
       <c r="T29" s="25"/>
       <c r="U29" s="25"/>
       <c r="V29" s="25"/>
       <c r="W29" s="25">
         <v>80</v>
       </c>
       <c r="X29" s="25" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Y29" s="25" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Z29" s="25"/>
       <c r="AA29" s="25"/>
       <c r="AB29" s="25"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" s="25">
         <v>20</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="25">
         <v>4</v>
       </c>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25">
         <v>160</v>
       </c>
       <c r="I30" s="25">
@@ -2386,110 +2386,110 @@
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25">
         <v>40</v>
       </c>
       <c r="N30" s="25"/>
       <c r="O30" s="25">
         <v>3</v>
       </c>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25">
         <v>90</v>
       </c>
       <c r="S30" s="25">
         <v>4</v>
       </c>
       <c r="T30" s="25"/>
       <c r="U30" s="25"/>
       <c r="V30" s="25"/>
       <c r="W30" s="25">
         <v>80</v>
       </c>
       <c r="X30" s="25" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Y30" s="25" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Z30" s="25"/>
       <c r="AA30" s="25"/>
       <c r="AB30" s="25"/>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" s="25">
         <v>21</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D31" s="25">
         <v>4</v>
       </c>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25">
         <v>160</v>
       </c>
       <c r="I31" s="25">
         <v>4</v>
       </c>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25">
         <v>40</v>
       </c>
-      <c r="N31" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N31" s="25">
+        <v>4</v>
+      </c>
+      <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S31" s="25">
         <v>4</v>
       </c>
       <c r="T31" s="25"/>
       <c r="U31" s="25"/>
       <c r="V31" s="25"/>
       <c r="W31" s="25">
         <v>80</v>
       </c>
       <c r="X31" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Y31" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Z31" s="25"/>
       <c r="AA31" s="25"/>
       <c r="AB31" s="25"/>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" s="25">
         <v>22</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="25">
         <v>4</v>
       </c>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25">
         <v>160</v>
       </c>
       <c r="I32" s="25">
@@ -2535,196 +2535,196 @@
       </c>
       <c r="B33" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="25">
         <v>4</v>
       </c>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25">
         <v>160</v>
       </c>
       <c r="I33" s="25">
         <v>4</v>
       </c>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25">
         <v>40</v>
       </c>
-      <c r="N33" s="25">
-[...2 lines deleted...]
-      <c r="O33" s="25"/>
+      <c r="N33" s="25"/>
+      <c r="O33" s="25">
+        <v>3</v>
+      </c>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S33" s="25">
         <v>4</v>
       </c>
       <c r="T33" s="25"/>
       <c r="U33" s="25"/>
       <c r="V33" s="25"/>
       <c r="W33" s="25">
         <v>80</v>
       </c>
       <c r="X33" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y33" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z33" s="25"/>
       <c r="AA33" s="25"/>
       <c r="AB33" s="25"/>
     </row>
     <row r="34" spans="1:33">
       <c r="A34" s="25">
         <v>24</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="25" t="s">
         <v>69</v>
       </c>
       <c r="D34" s="25">
         <v>4</v>
       </c>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25">
         <v>160</v>
       </c>
       <c r="I34" s="25">
         <v>4</v>
       </c>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25">
         <v>40</v>
       </c>
-      <c r="N34" s="25">
-[...2 lines deleted...]
-      <c r="O34" s="25"/>
+      <c r="N34" s="25"/>
+      <c r="O34" s="25">
+        <v>3</v>
+      </c>
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S34" s="25">
         <v>4</v>
       </c>
       <c r="T34" s="25"/>
       <c r="U34" s="25"/>
       <c r="V34" s="25"/>
       <c r="W34" s="25">
         <v>80</v>
       </c>
       <c r="X34" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y34" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z34" s="25"/>
       <c r="AA34" s="25"/>
       <c r="AB34" s="25"/>
     </row>
     <row r="35" spans="1:33">
       <c r="A35" s="25">
         <v>25</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>69</v>
       </c>
       <c r="D35" s="25">
         <v>4</v>
       </c>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25">
         <v>160</v>
       </c>
       <c r="I35" s="25">
         <v>4</v>
       </c>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25">
         <v>40</v>
       </c>
-      <c r="N35" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N35" s="25">
+        <v>4</v>
+      </c>
+      <c r="O35" s="25"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S35" s="25">
         <v>4</v>
       </c>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
       <c r="W35" s="25">
         <v>80</v>
       </c>
       <c r="X35" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Y35" s="25" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Z35" s="25"/>
       <c r="AA35" s="25"/>
       <c r="AB35" s="25"/>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" s="25">
         <v>26</v>
       </c>
       <c r="B36" s="25" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>69</v>
       </c>
       <c r="D36" s="25"/>
       <c r="E36" s="25">
         <v>3</v>
       </c>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25">
         <v>120</v>
       </c>
       <c r="I36" s="25">
         <v>4</v>
       </c>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25">
         <v>40</v>
       </c>
       <c r="N36" s="25">
         <v>4</v>
       </c>
@@ -2792,488 +2792,488 @@
       </c>
       <c r="S37" s="25">
         <v>4</v>
       </c>
       <c r="T37" s="25"/>
       <c r="U37" s="25"/>
       <c r="V37" s="25"/>
       <c r="W37" s="25">
         <v>80</v>
       </c>
       <c r="X37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y37" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z37" s="25"/>
       <c r="AA37" s="25"/>
       <c r="AB37" s="25"/>
     </row>
     <row r="38" spans="1:33">
       <c r="A38" s="25">
         <v>28</v>
       </c>
       <c r="B38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38" s="25" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D38" s="25">
         <v>4</v>
       </c>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25">
         <v>160</v>
       </c>
       <c r="I38" s="25">
         <v>4</v>
       </c>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25">
         <v>40</v>
       </c>
-      <c r="N38" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N38" s="25">
+        <v>4</v>
+      </c>
+      <c r="O38" s="25"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S38" s="25">
         <v>4</v>
       </c>
       <c r="T38" s="25"/>
       <c r="U38" s="25"/>
       <c r="V38" s="25"/>
       <c r="W38" s="25">
         <v>80</v>
       </c>
       <c r="X38" s="25" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="Y38" s="25" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="Z38" s="25"/>
       <c r="AA38" s="25"/>
       <c r="AB38" s="25"/>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" s="25">
         <v>29</v>
       </c>
       <c r="B39" s="25" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="C39" s="25" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="E39" s="25"/>
+        <v>73</v>
+      </c>
+      <c r="D39" s="25"/>
+      <c r="E39" s="25">
+        <v>3</v>
+      </c>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="I39" s="25">
         <v>4</v>
       </c>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
       <c r="M39" s="25">
         <v>40</v>
       </c>
-      <c r="N39" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N39" s="25">
+        <v>4</v>
+      </c>
+      <c r="O39" s="25"/>
       <c r="P39" s="25"/>
       <c r="Q39" s="25"/>
       <c r="R39" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S39" s="25">
         <v>4</v>
       </c>
       <c r="T39" s="25"/>
       <c r="U39" s="25"/>
       <c r="V39" s="25"/>
       <c r="W39" s="25">
         <v>80</v>
       </c>
       <c r="X39" s="25" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="Y39" s="25" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="Z39" s="25"/>
       <c r="AA39" s="25"/>
       <c r="AB39" s="25"/>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" s="25">
         <v>30</v>
       </c>
       <c r="B40" s="25" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C40" s="25" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D40" s="25">
         <v>4</v>
       </c>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25">
         <v>160</v>
       </c>
       <c r="I40" s="25">
         <v>4</v>
       </c>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25">
         <v>40</v>
       </c>
       <c r="N40" s="25"/>
-      <c r="O40" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O40" s="25">
+        <v>3</v>
+      </c>
+      <c r="P40" s="25"/>
       <c r="Q40" s="25"/>
       <c r="R40" s="25">
-        <v>60</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S40" s="25">
+        <v>4</v>
+      </c>
+      <c r="T40" s="25"/>
       <c r="U40" s="25"/>
       <c r="V40" s="25"/>
       <c r="W40" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X40" s="25" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="Y40" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z40" s="25"/>
       <c r="AA40" s="25"/>
       <c r="AB40" s="25"/>
     </row>
     <row r="41" spans="1:33">
       <c r="A41" s="25">
         <v>31</v>
       </c>
       <c r="B41" s="25" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C41" s="25" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D41" s="25">
         <v>4</v>
       </c>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="25">
         <v>160</v>
       </c>
       <c r="I41" s="25">
         <v>4</v>
       </c>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25">
         <v>40</v>
       </c>
-      <c r="N41" s="25">
-[...2 lines deleted...]
-      <c r="O41" s="25"/>
+      <c r="N41" s="25"/>
+      <c r="O41" s="25">
+        <v>3</v>
+      </c>
       <c r="P41" s="25"/>
       <c r="Q41" s="25"/>
       <c r="R41" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S41" s="25">
         <v>4</v>
       </c>
       <c r="T41" s="25"/>
       <c r="U41" s="25"/>
       <c r="V41" s="25"/>
       <c r="W41" s="25">
         <v>80</v>
       </c>
       <c r="X41" s="25" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Y41" s="25" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Z41" s="25"/>
       <c r="AA41" s="25"/>
       <c r="AB41" s="25"/>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" s="25">
         <v>32</v>
       </c>
       <c r="B42" s="25" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="C42" s="25" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D42" s="25">
+        <v>4</v>
+      </c>
+      <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="25">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I42" s="25">
         <v>4</v>
       </c>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25">
         <v>40</v>
       </c>
-      <c r="N42" s="25">
-[...2 lines deleted...]
-      <c r="O42" s="25"/>
+      <c r="N42" s="25"/>
+      <c r="O42" s="25">
+        <v>3</v>
+      </c>
       <c r="P42" s="25"/>
       <c r="Q42" s="25"/>
       <c r="R42" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S42" s="25">
         <v>4</v>
       </c>
       <c r="T42" s="25"/>
       <c r="U42" s="25"/>
       <c r="V42" s="25"/>
       <c r="W42" s="25">
         <v>80</v>
       </c>
       <c r="X42" s="25" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="Y42" s="25" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="Z42" s="25"/>
       <c r="AA42" s="25"/>
       <c r="AB42" s="25"/>
     </row>
     <row r="43" spans="1:33">
       <c r="A43" s="25">
         <v>33</v>
       </c>
       <c r="B43" s="25" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C43" s="25" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D43" s="25">
         <v>4</v>
       </c>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="25">
         <v>160</v>
       </c>
       <c r="I43" s="25">
         <v>4</v>
       </c>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25">
         <v>40</v>
       </c>
       <c r="N43" s="25"/>
       <c r="O43" s="25"/>
       <c r="P43" s="25">
         <v>2</v>
       </c>
       <c r="Q43" s="25"/>
       <c r="R43" s="25">
         <v>60</v>
       </c>
       <c r="S43" s="25">
         <v>4</v>
       </c>
       <c r="T43" s="25"/>
       <c r="U43" s="25"/>
       <c r="V43" s="25"/>
       <c r="W43" s="25">
         <v>80</v>
       </c>
       <c r="X43" s="25" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="Y43" s="25"/>
       <c r="Z43" s="25" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="AA43" s="25"/>
       <c r="AB43" s="25"/>
     </row>
     <row r="44" spans="1:33">
       <c r="A44" s="25">
         <v>34</v>
       </c>
       <c r="B44" s="25" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C44" s="25" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D44" s="25">
         <v>4</v>
       </c>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25">
         <v>160</v>
       </c>
       <c r="I44" s="25">
         <v>4</v>
       </c>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25">
         <v>40</v>
       </c>
       <c r="N44" s="25"/>
-      <c r="O44" s="25">
-[...2 lines deleted...]
-      <c r="P44" s="25"/>
+      <c r="O44" s="25"/>
+      <c r="P44" s="25">
+        <v>2</v>
+      </c>
       <c r="Q44" s="25"/>
       <c r="R44" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T44" s="25"/>
+        <v>60</v>
+      </c>
+      <c r="S44" s="25"/>
+      <c r="T44" s="25">
+        <v>3</v>
+      </c>
       <c r="U44" s="25"/>
       <c r="V44" s="25"/>
       <c r="W44" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X44" s="25" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="Z44" s="25"/>
+        <v>79</v>
+      </c>
+      <c r="Y44" s="25"/>
+      <c r="Z44" s="25" t="s">
+        <v>79</v>
+      </c>
       <c r="AA44" s="25"/>
       <c r="AB44" s="25"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" s="25">
         <v>35</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>81</v>
       </c>
       <c r="D45" s="25">
         <v>4</v>
       </c>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25">
         <v>160</v>
       </c>
       <c r="I45" s="25">
         <v>4</v>
       </c>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25">
         <v>40</v>
       </c>
       <c r="N45" s="25"/>
       <c r="O45" s="25">
         <v>3</v>
       </c>
       <c r="P45" s="25"/>
       <c r="Q45" s="25"/>
       <c r="R45" s="25">
         <v>90</v>
       </c>
       <c r="S45" s="25">
         <v>4</v>
       </c>
       <c r="T45" s="25"/>
       <c r="U45" s="25"/>
       <c r="V45" s="25"/>
       <c r="W45" s="25">
         <v>80</v>
       </c>
       <c r="X45" s="25" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Y45" s="25" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Z45" s="25"/>
       <c r="AA45" s="25"/>
       <c r="AB45" s="25"/>
     </row>
     <row r="46" spans="1:33">
       <c r="A46" s="25">
         <v>36</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="25" t="s">
         <v>81</v>
       </c>
       <c r="D46" s="25">
         <v>4</v>
       </c>
       <c r="E46" s="25"/>
       <c r="F46" s="25"/>
       <c r="G46" s="25"/>
       <c r="H46" s="25">
         <v>160</v>
       </c>
       <c r="I46" s="25">
@@ -3282,65 +3282,65 @@
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25">
         <v>40</v>
       </c>
       <c r="N46" s="25"/>
       <c r="O46" s="25">
         <v>3</v>
       </c>
       <c r="P46" s="25"/>
       <c r="Q46" s="25"/>
       <c r="R46" s="25">
         <v>90</v>
       </c>
       <c r="S46" s="25">
         <v>4</v>
       </c>
       <c r="T46" s="25"/>
       <c r="U46" s="25"/>
       <c r="V46" s="25"/>
       <c r="W46" s="25">
         <v>80</v>
       </c>
       <c r="X46" s="25" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Y46" s="25" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Z46" s="25"/>
       <c r="AA46" s="25"/>
       <c r="AB46" s="25"/>
     </row>
     <row r="47" spans="1:33">
       <c r="A47" s="25">
         <v>37</v>
       </c>
       <c r="B47" s="25" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="25">
         <v>4</v>
       </c>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25">
         <v>160</v>
       </c>
       <c r="I47" s="25"/>
       <c r="J47" s="25">
         <v>3</v>
       </c>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25">
         <v>30</v>
       </c>
       <c r="N47" s="25"/>
       <c r="O47" s="25">
         <v>3</v>