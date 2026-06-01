--- v0 (2026-04-15)
+++ v1 (2026-06-01)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER</t>
   </si>
   <si>
-    <t>PER :16-04-2026</t>
+    <t>PER :02-06-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -1578,51 +1578,51 @@
   <si>
     <t>Dwi Filter</t>
   </si>
   <si>
     <t>Cahaya Mandiri Tehnik</t>
   </si>
   <si>
     <t xml:space="preserve">Prodevco Intiperkasa </t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
     <t>Tinta</t>
   </si>
   <si>
     <t>Dhoho Indah</t>
   </si>
   <si>
     <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 16-04-2026</t>
+    <t>Jakarta, 02-06-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ast.Ka.Dept</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>
   <si>
     <t>DIPERTAHANKAN</t>
   </si>
   <si>
     <t>DIKELUARKAN</t>
   </si>