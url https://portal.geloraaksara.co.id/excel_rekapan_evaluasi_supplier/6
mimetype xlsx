--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER</t>
   </si>
   <si>
-    <t>PER :02-06-2026</t>
+    <t>PER :17-07-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -1578,51 +1578,51 @@
   <si>
     <t>Dwi Filter</t>
   </si>
   <si>
     <t>Cahaya Mandiri Tehnik</t>
   </si>
   <si>
     <t xml:space="preserve">Prodevco Intiperkasa </t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
     <t>Tinta</t>
   </si>
   <si>
     <t>Dhoho Indah</t>
   </si>
   <si>
     <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 02-06-2026</t>
+    <t>Jakarta, 17-07-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ast.Ka.Dept</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>
   <si>
     <t>DIPERTAHANKAN</t>
   </si>
   <si>
     <t>DIKELUARKAN</t>
   </si>