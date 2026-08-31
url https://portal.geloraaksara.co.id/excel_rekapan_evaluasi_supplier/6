--- v2 (2026-07-16)
+++ v3 (2026-08-31)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER</t>
   </si>
   <si>
-    <t>PER :17-07-2026</t>
+    <t>PER :31-08-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -129,1500 +129,1500 @@
   <si>
     <t>4 - 6 hari kerja</t>
   </si>
   <si>
     <t>7 - 9 hari kerja</t>
   </si>
   <si>
     <t>≥ 10 hari kerja</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>D 50 - 69</t>
   </si>
   <si>
     <t>C 70 - 79</t>
   </si>
   <si>
     <t>A 90 - 100</t>
   </si>
   <si>
     <t>B 80 - 89</t>
   </si>
   <si>
+    <t>KEDAI KOPI DAN TEH</t>
+  </si>
+  <si>
+    <t>AIR MINUM</t>
+  </si>
+  <si>
+    <t>100,00</t>
+  </si>
+  <si>
+    <t>Akasha Wira Internasional</t>
+  </si>
+  <si>
+    <t>92,50</t>
+  </si>
+  <si>
     <t>Aira Buana</t>
   </si>
   <si>
-    <t>AIR MINUM</t>
-[...10 lines deleted...]
-  <si>
     <t>AMELIA CATERING SERVICE</t>
   </si>
   <si>
     <t>90,00</t>
   </si>
   <si>
     <t>STARMEDIA COMPUTAMA, CV</t>
   </si>
   <si>
     <t>QUANTITY SURVEYOR INDONESIA</t>
   </si>
   <si>
-    <t>KEDAI KOPI DAN TEH</t>
+    <t>CAHAYA ABADI PACKAGING</t>
+  </si>
+  <si>
+    <t>Aksesoris</t>
+  </si>
+  <si>
+    <t>Mufakir &amp; Sons</t>
   </si>
   <si>
     <t>Huda Rachma Grupindo</t>
   </si>
   <si>
-    <t>Aksesoris</t>
-[...5 lines deleted...]
-    <t>CAHAYA ABADI PACKAGING</t>
+    <t>ZHEJIANG BAIYI STATIONERY CO,LTD</t>
+  </si>
+  <si>
+    <t>ATK</t>
+  </si>
+  <si>
+    <t>ZHEJIANG HONGYE IMP &amp; EXP CO.LTR</t>
+  </si>
+  <si>
+    <t>Lyra Akrelux</t>
+  </si>
+  <si>
+    <t>Faber-Castell International Indonesia</t>
   </si>
   <si>
     <t>Eureka Bookhouse</t>
   </si>
   <si>
-    <t>ATK</t>
-[...1 lines deleted...]
-  <si>
     <t>95,00</t>
   </si>
   <si>
-    <t>Faber-Castell International Indonesia</t>
-[...8 lines deleted...]
-    <t>ZHEJIANG BAIYI STATIONERY CO,LTD</t>
+    <t>Esecodharma Permai</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>Magna Indonesia</t>
+  </si>
+  <si>
+    <t>Makmur Fanta Wijaya</t>
+  </si>
+  <si>
+    <t>Remca Pioner</t>
+  </si>
+  <si>
+    <t>Sahabat Alam Sentosa</t>
   </si>
   <si>
     <t>Warna Prima Kimiatama</t>
   </si>
   <si>
-    <t>BP</t>
-[...1 lines deleted...]
-  <si>
     <t>Dhiar Lesatari Pradana</t>
   </si>
   <si>
     <t>Hadi Wihono</t>
   </si>
   <si>
     <t>Indovip Permata Murni</t>
   </si>
   <si>
     <t xml:space="preserve">Subur Sinar Mandiri </t>
   </si>
   <si>
     <t>Wadah Makmur Abadi</t>
   </si>
   <si>
     <t>Sambungan Tehnigapratama</t>
   </si>
   <si>
     <t>Multi Asia Raya Semesta</t>
   </si>
   <si>
     <t>Malino Selaras Cipta Solusi</t>
   </si>
   <si>
     <t>Media Grafindo</t>
   </si>
   <si>
     <t>Cartonindus SumberJaya</t>
   </si>
   <si>
     <t>Cipta Multi Buana</t>
   </si>
   <si>
     <t>Kati Kartika Murni</t>
   </si>
   <si>
     <t>Kimu Sukses Abadi</t>
   </si>
   <si>
+    <t>Neo Kreasi Indah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Makro Rekat Sekawan </t>
+  </si>
+  <si>
     <t>Tugu Pakulonan</t>
   </si>
   <si>
-    <t>Neo Kreasi Indah</t>
-[...4 lines deleted...]
-  <si>
     <t>Jakarta Globalindo</t>
   </si>
   <si>
     <t>KIWI WIRA NIAGA</t>
   </si>
   <si>
     <t>97,50</t>
   </si>
   <si>
     <t>Ronadamar Sejahtera</t>
   </si>
   <si>
     <t>Aktual Teknik</t>
   </si>
   <si>
     <t>Polyunggul Pratama</t>
   </si>
   <si>
     <t>Safira Tumbuh Berkembang</t>
   </si>
   <si>
     <t>Sinar Surya Sakti</t>
   </si>
   <si>
     <t>Sumber Inti Sukses</t>
   </si>
   <si>
     <t>Trimitra Cikarang</t>
   </si>
   <si>
     <t>Mobius Indonesia</t>
   </si>
   <si>
+    <t>Heidelberg Indonesia</t>
+  </si>
+  <si>
     <t>Rizky Afira</t>
   </si>
   <si>
     <t>Budi Karya Sentosa Sejati</t>
   </si>
   <si>
     <t>85,00</t>
   </si>
   <si>
     <t>Master Print</t>
   </si>
   <si>
     <t>Tara Fiberindo</t>
   </si>
   <si>
     <t>Ekasurya Inout Indonesia</t>
   </si>
   <si>
     <t>Sukowati Tehnik</t>
   </si>
   <si>
     <t>Medara Globaltama</t>
   </si>
   <si>
     <t>Syspex Kemasindo</t>
   </si>
   <si>
     <t>Andalira Cipta Abadi</t>
   </si>
   <si>
     <t>Ekadharma Internasional TBK</t>
   </si>
   <si>
+    <t xml:space="preserve">Sumber Mas </t>
+  </si>
+  <si>
     <t>Wahyu Mandiri</t>
   </si>
   <si>
+    <t xml:space="preserve">Lazuardi Plastindo </t>
+  </si>
+  <si>
+    <t>Aneka Plastik</t>
+  </si>
+  <si>
+    <t>Digital Media Grafindo</t>
+  </si>
+  <si>
+    <t>Mulya Mandiri Supply</t>
+  </si>
+  <si>
     <t>Bumi Esa Sejati Tappindo</t>
   </si>
   <si>
     <t>Central Satrya Perdana</t>
   </si>
   <si>
+    <t>Sakata Inx Indonesia</t>
+  </si>
+  <si>
+    <t>Agheo Langgeng Chemindo</t>
+  </si>
+  <si>
+    <t>ZENTRUM GRAPHICS ASIA</t>
+  </si>
+  <si>
     <t>Raster Indah Graphic Supply</t>
   </si>
   <si>
-    <t xml:space="preserve">Lazuardi Plastindo </t>
+    <t>PT. Ratu Magenta</t>
+  </si>
+  <si>
+    <t>INAGRAPH SOLUSI WARNA</t>
+  </si>
+  <si>
+    <t>YOPI</t>
   </si>
   <si>
     <t>Go &amp; Brothers / Lie Thwan Bie</t>
   </si>
   <si>
     <t>Natural Printmedia Asia</t>
   </si>
   <si>
+    <t>INTI ALBINDO SUKSES</t>
+  </si>
+  <si>
+    <t>Grafika Sentosa Mandiri</t>
+  </si>
+  <si>
     <t>Anugrah Wdijaja Mandiri Chemindo</t>
   </si>
   <si>
+    <t>LANCAR JAYA BERSAMA, PT</t>
+  </si>
+  <si>
     <t>Bottcher Indonesia</t>
   </si>
   <si>
-    <t>PT. Ratu Magenta</t>
-[...53 lines deleted...]
-    <t>Mulya Mandiri Supply</t>
+    <t>Dua Sahabat Sejahtera</t>
+  </si>
+  <si>
+    <t>Catering</t>
+  </si>
+  <si>
+    <t>PANGANMUSI RAYA ABADI</t>
+  </si>
+  <si>
+    <t>Gobel Dharma Sarana Karya</t>
+  </si>
+  <si>
+    <t>Wanagasari Tri Dulora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yakult Indonesia Persada </t>
+  </si>
+  <si>
+    <t>Onrik Catering</t>
+  </si>
+  <si>
+    <t>PT.HIJAU ALAMI BERSERI</t>
+  </si>
+  <si>
+    <t>CV.RHIMA PESONA EDELWISE</t>
+  </si>
+  <si>
+    <t>Laza Kencana</t>
+  </si>
+  <si>
+    <t>Mia Catering</t>
   </si>
   <si>
     <t xml:space="preserve">Ardhika Rati </t>
   </si>
   <si>
-    <t>Catering</t>
-[...11 lines deleted...]
-    <t>PT.HIJAU ALAMI BERSERI</t>
+    <t>Safamarwa</t>
   </si>
   <si>
     <t>Mardjo Kitchen's</t>
   </si>
   <si>
-    <t>Mia Catering</t>
-[...17 lines deleted...]
-    <t>Laza Kencana</t>
+    <t>Multivisicomindo</t>
+  </si>
+  <si>
+    <t>Digital</t>
+  </si>
+  <si>
+    <t>FINE INTEGRASI SOLUSI</t>
+  </si>
+  <si>
+    <t>Astra Graphia</t>
+  </si>
+  <si>
+    <t>Aneka Warna Indah</t>
   </si>
   <si>
     <t>Gading Murni</t>
   </si>
   <si>
-    <t>Digital</t>
-[...11 lines deleted...]
-    <t>Multivisicomindo</t>
+    <t>Eureka Logistics</t>
+  </si>
+  <si>
+    <t>Expedisi</t>
+  </si>
+  <si>
+    <t>PT.LANGGENG AMANAH EXPRESS</t>
+  </si>
+  <si>
+    <t>AVI CARGO SERVICE, PT</t>
+  </si>
+  <si>
+    <t>RAJA CEPAT NUSANTARA</t>
+  </si>
+  <si>
+    <t>HYUNDAI MOBIL INDONESIA</t>
+  </si>
+  <si>
+    <t>Lautan Berlian Utama Motor</t>
+  </si>
+  <si>
+    <t>Karya Anugerah Utama Perkasa</t>
+  </si>
+  <si>
+    <t>Multi Karyaguna Utama</t>
+  </si>
+  <si>
+    <t>Pelita Berkah Makmur</t>
+  </si>
+  <si>
+    <t>Kianis Pratama</t>
+  </si>
+  <si>
+    <t>Elnusa Petrofin</t>
+  </si>
+  <si>
+    <t>Tunas Mobilindo</t>
+  </si>
+  <si>
+    <t>Restu Mahkota Karya</t>
+  </si>
+  <si>
+    <t>Astra International TBK</t>
+  </si>
+  <si>
+    <t>Auto Pit Sejahtera</t>
+  </si>
+  <si>
+    <t>Setiajaya Mobilindo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Petromitra Pasific Internusa </t>
+  </si>
+  <si>
+    <t>Tirta Indoraya Logistic</t>
+  </si>
+  <si>
+    <t>Jasa Mandiri Utama</t>
+  </si>
+  <si>
+    <t>Famous Pacific Shipping Indonesia</t>
   </si>
   <si>
     <t>Sumber Teknik Motor</t>
   </si>
   <si>
-    <t>Expedisi</t>
-[...59 lines deleted...]
-    <t>Restu Mahkota Karya</t>
+    <t>Almega Sejahtera</t>
+  </si>
+  <si>
+    <t>Inventaris</t>
+  </si>
+  <si>
+    <t>Vinotindo Grahasarana</t>
+  </si>
+  <si>
+    <t>PT. CHERINDO LAMDA SEJAHTERA</t>
+  </si>
+  <si>
+    <t>PT. TRI ENERGI BERKARYA</t>
+  </si>
+  <si>
+    <t>Inti Megah Swara</t>
+  </si>
+  <si>
+    <t>Cipta Surya Mandiri</t>
+  </si>
+  <si>
+    <t>PT Harmoni Target Indonesia</t>
+  </si>
+  <si>
+    <t>Hanna Instrument Indotama</t>
+  </si>
+  <si>
+    <t>Jaya Warindo Abadi</t>
+  </si>
+  <si>
+    <t>Indolok Bakti Utama</t>
+  </si>
+  <si>
+    <t>Yakin Maju Sentosa</t>
+  </si>
+  <si>
+    <t>Osha Asia</t>
+  </si>
+  <si>
+    <t>Arista Jaya Lestari</t>
+  </si>
+  <si>
+    <t>GOLDEN PACIFIC, CV</t>
+  </si>
+  <si>
+    <t>WUJUD UNGGUL, CV</t>
+  </si>
+  <si>
+    <t>RDN Artha Grafika</t>
+  </si>
+  <si>
+    <t>PRIMA WAHANA AUTO MOBIL</t>
+  </si>
+  <si>
+    <t>Madison Mahacipta</t>
   </si>
   <si>
     <t>Mitra Timur Lestari</t>
   </si>
   <si>
-    <t>Inventaris</t>
+    <t>Caltesys Indonesia</t>
+  </si>
+  <si>
+    <t>Anugerah Paraduan Sejahtera</t>
+  </si>
+  <si>
+    <t>Narwasta Kemasan Nusantara</t>
   </si>
   <si>
     <t>PT. SHINARI PUTRA KENCANA</t>
   </si>
   <si>
-    <t>PT. CHERINDO LAMDA SEJAHTERA</t>
-[...59 lines deleted...]
-    <t>Madison Mahacipta</t>
+    <t>PT. PROLABMAS MURNI SWADAYA</t>
+  </si>
+  <si>
+    <t>Iventaris</t>
+  </si>
+  <si>
+    <t>Samafitro</t>
   </si>
   <si>
     <t>Wellmatic Machinery Indo</t>
   </si>
   <si>
-    <t>Iventaris</t>
-[...5 lines deleted...]
-    <t>PT. PROLABMAS MURNI SWADAYA</t>
+    <t>Spectra Alam Sejahtera</t>
+  </si>
+  <si>
+    <t>Kertas</t>
+  </si>
+  <si>
+    <t>Tatimel Maitoya</t>
+  </si>
+  <si>
+    <t>Tunas Prima Kertasindo</t>
+  </si>
+  <si>
+    <t>Budi Mitra Jaya</t>
   </si>
   <si>
     <t>Kertas Kemenangan Sejahtera</t>
   </si>
   <si>
-    <t>Kertas</t>
+    <t>Benua Sejahtera Kertas</t>
+  </si>
+  <si>
+    <t>PT GENESIS SUKSES ABADI</t>
+  </si>
+  <si>
+    <t>BERSAUDARA INTI COORPORA</t>
+  </si>
+  <si>
+    <t>Cinjoejaya Perkasamuda</t>
+  </si>
+  <si>
+    <t>Surya Palacejaya</t>
+  </si>
+  <si>
+    <t>Cakrawala Mega Indah</t>
+  </si>
+  <si>
+    <t>77,50</t>
+  </si>
+  <si>
+    <t>Aneka Paperindo Sejahtera</t>
+  </si>
+  <si>
+    <t>PT MITSA INDONESIA</t>
+  </si>
+  <si>
+    <t>Idebaru Inti Papierz</t>
+  </si>
+  <si>
+    <t>Embossindo</t>
+  </si>
+  <si>
+    <t>Pentamapan Cemerlang</t>
   </si>
   <si>
     <t>Kober Tenan Krida Buana</t>
   </si>
   <si>
-    <t>Tunas Prima Kertasindo</t>
-[...1 lines deleted...]
-  <si>
     <t>Media Usaha Grafika</t>
   </si>
   <si>
+    <t>PT. Berkat Utama Sukses Mandiri</t>
+  </si>
+  <si>
+    <t>Sanserita Jaya</t>
+  </si>
+  <si>
     <t>Multiyasa Swadaya</t>
   </si>
   <si>
-    <t>PT. Berkat Utama Sukses Mandiri</t>
-[...5 lines deleted...]
-    <t>Cinjoejaya Perkasamuda</t>
+    <t>Kertas Kerta Yugatama</t>
+  </si>
+  <si>
+    <t>Alam Subur Kertas</t>
   </si>
   <si>
     <t>Cahaya Sentral Makmur</t>
   </si>
   <si>
+    <t>Sinar Printstar</t>
+  </si>
+  <si>
     <t>Sinar Saudara Baru</t>
   </si>
   <si>
-    <t>Alam Subur Kertas</t>
-[...47 lines deleted...]
-    <t>Idebaru Inti Papierz</t>
+    <t>Moda Garmindo Mas</t>
+  </si>
+  <si>
+    <t>Konveksi</t>
+  </si>
+  <si>
+    <t>Alilla Sintexa Industri</t>
   </si>
   <si>
     <t xml:space="preserve">Sumber Makmur </t>
   </si>
   <si>
-    <t>Konveksi</t>
+    <t>Unitex Tbk</t>
+  </si>
+  <si>
+    <t>Hidup Damai Textile</t>
   </si>
   <si>
     <t>Sinar Permata Biru</t>
   </si>
   <si>
-    <t>Hidup Damai Textile</t>
-[...8 lines deleted...]
-    <t>Moda Garmindo Mas</t>
+    <t>Sigindo Kemas</t>
+  </si>
+  <si>
+    <t>Mesin</t>
   </si>
   <si>
     <t>Wifag Polytype</t>
   </si>
   <si>
-    <t>Mesin</t>
+    <t>Eka Maju Mesinindo</t>
+  </si>
+  <si>
+    <t>Trijata Nusa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karya Domas </t>
+  </si>
+  <si>
+    <t>Arotech International</t>
+  </si>
+  <si>
+    <t>Koening &amp; Bauer</t>
+  </si>
+  <si>
+    <t>Medicity</t>
+  </si>
+  <si>
+    <t>Microlux Indonesia</t>
+  </si>
+  <si>
+    <t>Solna International Limited</t>
+  </si>
+  <si>
+    <t>87,50</t>
+  </si>
+  <si>
+    <t>Indoprima Bhatara Krida</t>
   </si>
   <si>
     <t>Manroland Indonesia</t>
   </si>
   <si>
-    <t>Solna International Limited</t>
-[...2 lines deleted...]
-    <t>87,50</t>
+    <t>Pari Persada Makamur</t>
   </si>
   <si>
     <t>Karya Penta</t>
   </si>
   <si>
-    <t>Indoprima Bhatara Krida</t>
-[...26 lines deleted...]
-    <t>Sigindo Kemas</t>
+    <t>Solusi Telematika Digital</t>
+  </si>
+  <si>
+    <t>MIS</t>
   </si>
   <si>
     <t>Gemini Computer</t>
   </si>
   <si>
-    <t>MIS</t>
+    <t>Ikubaru Indonesia</t>
+  </si>
+  <si>
+    <t>QONTAK TUMBUH MAKMUR</t>
+  </si>
+  <si>
+    <t>REKATAMA KREASI CIPTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indocom Niaga </t>
+  </si>
+  <si>
+    <t>Aplikanusa Lintas arta</t>
+  </si>
+  <si>
+    <t>Link Net</t>
+  </si>
+  <si>
+    <t>Mitra Telesiformatika</t>
+  </si>
+  <si>
+    <t>Nagitech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pioneer Kreasi </t>
+  </si>
+  <si>
+    <t>Okindo Perdana</t>
+  </si>
+  <si>
+    <t>Alphacipta Computindo</t>
+  </si>
+  <si>
+    <t>Mitra dunia inovasi</t>
+  </si>
+  <si>
+    <t>Mitra Surya Solusindo</t>
+  </si>
+  <si>
+    <t>PT. ARTOE TEKNOLOGI INFORMATIKA</t>
+  </si>
+  <si>
+    <t>MITRASOFT INFONET</t>
+  </si>
+  <si>
+    <t>Nuansa Data</t>
+  </si>
+  <si>
+    <t>PT. DARI VISI TEKNOLOGI</t>
+  </si>
+  <si>
+    <t>3D Solution</t>
+  </si>
+  <si>
+    <t>PT. GEMINI SUKSES MAKMUR</t>
+  </si>
+  <si>
+    <t>PT. JAGAD INDAH PERKASA</t>
+  </si>
+  <si>
+    <t>Anugerah Karya Mandiri Indonesia</t>
+  </si>
+  <si>
+    <t>Mitra Integrasi Informatika</t>
+  </si>
+  <si>
+    <t>Dptech Indonesia</t>
   </si>
   <si>
     <t>Setya Mukti Abadi</t>
   </si>
   <si>
-    <t>Solusi Telematika Digital</t>
-[...68 lines deleted...]
-    <t>PT. JAGAD INDAH PERKASA</t>
+    <t>Segar Selaras</t>
+  </si>
+  <si>
+    <t>Obat</t>
   </si>
   <si>
     <t>APOTEK RAKYAT SEHAT LIA</t>
   </si>
   <si>
-    <t>Obat</t>
-[...2 lines deleted...]
-    <t>Segar Selaras</t>
+    <t>SOLOK MEDIA UTAMA, PT</t>
+  </si>
+  <si>
+    <t>Pekerjaan Luar (PL)</t>
+  </si>
+  <si>
+    <t>INTI PERCETAKAN &amp; REKLAME, CV</t>
   </si>
   <si>
     <t>HARAPAN PRIMA PRINTING, PT</t>
   </si>
   <si>
-    <t>Pekerjaan Luar (PL)</t>
-[...5 lines deleted...]
-    <t>INTI PERCETAKAN &amp; REKLAME, CV</t>
+    <t>PT. LANCAR MAKMUR SEJAHTERA</t>
+  </si>
+  <si>
+    <t>Pekerjaan Umum (PU)</t>
+  </si>
+  <si>
+    <t>PT. MAHAWIRA PUTRA TEKNIK</t>
+  </si>
+  <si>
+    <t>PT. Centra Perkasa Jaya Abadi</t>
+  </si>
+  <si>
+    <t>PT. PLN ELECTRICITY SERVICES</t>
+  </si>
+  <si>
+    <t>REJEKI MADANI SEJAHTERA</t>
+  </si>
+  <si>
+    <t>RIFFA UTAMA MANDIRI</t>
+  </si>
+  <si>
+    <t>INSEKTA FOKUSTAMA</t>
+  </si>
+  <si>
+    <t>RAJAWALI BINTANG REKAYASA</t>
+  </si>
+  <si>
+    <t>DASA INTRA BUANA</t>
+  </si>
+  <si>
+    <t>PT. HAKA TEKNIK JAYA</t>
+  </si>
+  <si>
+    <t>OPTIMA MANAJEMEN KONSTRUKSI</t>
+  </si>
+  <si>
+    <t>LINNY MUTIARA PAPUA</t>
+  </si>
+  <si>
+    <t>ZAHRA PAPUA ELEKTRIK</t>
   </si>
   <si>
     <t>CV. ARFA FAHLAFI</t>
   </si>
   <si>
-    <t>Pekerjaan Umum (PU)</t>
-[...32 lines deleted...]
-    <t>LINNY MUTIARA PAPUA</t>
+    <t>ROSALYNE KONSTRUKSINDO JAYA</t>
+  </si>
+  <si>
+    <t>Marga Guna Sarana</t>
+  </si>
+  <si>
+    <t>Berdikari Citra Mandiri</t>
+  </si>
+  <si>
+    <t>PT.GLOBAL SERVIS INT</t>
+  </si>
+  <si>
+    <t>Krisbow Indonesia</t>
+  </si>
+  <si>
+    <t>LINGGOM BERINGIN SEJAHTERA</t>
+  </si>
+  <si>
+    <t>DANISWARA SAHWAHITA CETTA</t>
+  </si>
+  <si>
+    <t>ZEGEN TEKNIK MANDIRI, PT</t>
+  </si>
+  <si>
+    <t>GLOBAL SPLUSINDO INSANI</t>
+  </si>
+  <si>
+    <t>DINAMIS MITRA INDONESIA</t>
+  </si>
+  <si>
+    <t>MERPA</t>
+  </si>
+  <si>
+    <t>GRHA WIGUNA INDONESIA, PT</t>
+  </si>
+  <si>
+    <t>SINAR RAYA MANDIRI SEJAHTERA</t>
+  </si>
+  <si>
+    <t>PT. ASSAD DIAN ABADI</t>
+  </si>
+  <si>
+    <t>PT.WADI SARANA KEMASINDO</t>
+  </si>
+  <si>
+    <t>CV. SARI KARYA MANDIRI</t>
+  </si>
+  <si>
+    <t>SUMBER DAYA AGUNG</t>
+  </si>
+  <si>
+    <t>PT. KAWAN LAMA SOLUSI</t>
+  </si>
+  <si>
+    <t>CV. MITRA SINERGI</t>
+  </si>
+  <si>
+    <t>PT.NASTITI KARYA LESTARI</t>
+  </si>
+  <si>
+    <t>PT. MAHA BANGUNAN PERKASA ABADI</t>
   </si>
   <si>
     <t>Guru Indonesia</t>
   </si>
   <si>
+    <t>CV. CUMORO CLEAN</t>
+  </si>
+  <si>
     <t>Adiyasa Abadi</t>
   </si>
   <si>
-    <t>ZAHRA PAPUA ELEKTRIK</t>
-[...4 lines deleted...]
-  <si>
     <t>Auto Tek Jaya</t>
   </si>
   <si>
-    <t>Berdikari Citra Mandiri</t>
-[...56 lines deleted...]
-    <t>CV. CUMORO CLEAN</t>
+    <t>AFSARI</t>
   </si>
   <si>
     <t>HALEYORA POWER, PT</t>
   </si>
   <si>
-    <t>AFSARI</t>
-[...5 lines deleted...]
-    <t>PT. LANCAR MAKMUR SEJAHTERA</t>
+    <t>Medara Indo Raya</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
+    <t>Rafah Cuttindo</t>
+  </si>
+  <si>
+    <t>Bintang Cemerlang</t>
+  </si>
+  <si>
+    <t>Serunigraf Jaya Sentosa</t>
+  </si>
+  <si>
+    <t>Kalola Printing</t>
+  </si>
+  <si>
+    <t>Kahar Sejahtera Indonesia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villa Ratu Resort </t>
+  </si>
+  <si>
+    <t>Dasa Prima</t>
+  </si>
+  <si>
+    <t>Multi Kreasi Cipta Sukses</t>
+  </si>
+  <si>
+    <t>Barreta  Cemerlang</t>
+  </si>
+  <si>
+    <t>Multitech Advanced Printing Indonesia</t>
+  </si>
+  <si>
+    <t>Solok Panca Muara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Omocha Toys </t>
+  </si>
+  <si>
+    <t>Universal Lintas Karya</t>
+  </si>
+  <si>
+    <t>Sanjaya Mitra Mas</t>
+  </si>
+  <si>
+    <t>Uvindo Prima Cemerlang</t>
+  </si>
+  <si>
+    <t>Kennindo Jaya Prima</t>
+  </si>
+  <si>
+    <t>Surya Kencana</t>
+  </si>
+  <si>
     <t>Triplast Indonesia</t>
   </si>
   <si>
+    <t>Readboy Indonesia</t>
+  </si>
+  <si>
+    <t>Setia Abadi</t>
+  </si>
+  <si>
+    <t>Sunter Pratama</t>
+  </si>
+  <si>
+    <t>Marcology Indonesia</t>
+  </si>
+  <si>
+    <t>Ekatama Cipta Lestari</t>
+  </si>
+  <si>
     <t>Anugrah Batara Wisesa</t>
   </si>
   <si>
+    <t>Jaya Abadi Packindo</t>
+  </si>
+  <si>
     <t>PENERBIT ERLANGGA</t>
   </si>
   <si>
-    <t>Ekatama Cipta Lestari</t>
-[...8 lines deleted...]
-    <t>Sanjaya Mitra Mas</t>
+    <t>Esperinta Mediatama</t>
+  </si>
+  <si>
+    <t>Petra Kharisma Satya</t>
   </si>
   <si>
     <t>Muda Sembada</t>
   </si>
   <si>
-    <t>Petra Kharisma Satya</t>
-[...64 lines deleted...]
-  <si>
     <t>Plate</t>
   </si>
   <si>
+    <t>Berkat Abadi Pratama</t>
+  </si>
+  <si>
     <t>Aneka Grafindo</t>
   </si>
   <si>
-    <t>Berkat Abadi Pratama</t>
+    <t>Pradana Inti Sagara</t>
+  </si>
+  <si>
+    <t>PU</t>
+  </si>
+  <si>
+    <t>Dekatama Servitek</t>
+  </si>
+  <si>
+    <t>Ezzer Kemindo Muliatama</t>
+  </si>
+  <si>
+    <t>Berkat Airhidup Abadi</t>
+  </si>
+  <si>
+    <t>Raum</t>
+  </si>
+  <si>
+    <t>Guna Bangun Perkasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eppconindo Pilar Abadi </t>
+  </si>
+  <si>
+    <t>Andika Mukti Utama</t>
+  </si>
+  <si>
+    <t>Citra Bangun Inovasi</t>
+  </si>
+  <si>
+    <t>Citra Pesona</t>
+  </si>
+  <si>
+    <t>Gadu Beringin Asri</t>
+  </si>
+  <si>
+    <t>Guna Prima Bersama</t>
   </si>
   <si>
     <t>Sarana Marga Perkasa</t>
   </si>
   <si>
-    <t>PU</t>
-[...2 lines deleted...]
-    <t>Guna Prima Bersama</t>
+    <t>Waringin Megah</t>
+  </si>
+  <si>
+    <t>Ramadhira Alfam Sarana</t>
+  </si>
+  <si>
+    <t>Kawah Buana Jaya</t>
+  </si>
+  <si>
+    <t>Mega Karya Grafika</t>
+  </si>
+  <si>
+    <t>Prasasti Jaya Kontruksi</t>
+  </si>
+  <si>
+    <t>Tiga Muda Utama</t>
+  </si>
+  <si>
+    <t>Saputra Jaya Pratama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berkat Abadi </t>
+  </si>
+  <si>
+    <t>Mandiri  Engenering</t>
+  </si>
+  <si>
+    <t>Mitralab Buana</t>
+  </si>
+  <si>
+    <t>Calmic Indonesia</t>
+  </si>
+  <si>
+    <t>Dimasindo Utama</t>
+  </si>
+  <si>
+    <t>Japres Sukses Bersama</t>
+  </si>
+  <si>
+    <t>Baganusa Daya Prima</t>
+  </si>
+  <si>
+    <t>Hadi Kreasi Mesindo</t>
+  </si>
+  <si>
+    <t>Laboratorium Medio Pratama</t>
+  </si>
+  <si>
+    <t>Sido Mulyo</t>
+  </si>
+  <si>
+    <t>Tirta Teknik</t>
+  </si>
+  <si>
+    <t>Kita Mandiri Abadi</t>
+  </si>
+  <si>
+    <t>Putheh Jasa</t>
+  </si>
+  <si>
+    <t>Intisumber Nusarezeki</t>
+  </si>
+  <si>
+    <t>Sinar Surya Megah</t>
+  </si>
+  <si>
+    <t>Sinar Epoxindo Sejati</t>
+  </si>
+  <si>
+    <t>Cahaya Benteng Mas</t>
+  </si>
+  <si>
+    <t>Adimas Pandu Serasi</t>
+  </si>
+  <si>
+    <t>Etika Iman Serta</t>
+  </si>
+  <si>
+    <t>Exinter World Inti Jaya</t>
+  </si>
+  <si>
+    <t>Krisna Electrical Selaras</t>
+  </si>
+  <si>
+    <t>Kusri Teknik Abadi</t>
+  </si>
+  <si>
+    <t>Tata Bross Sejahtera</t>
+  </si>
+  <si>
+    <t>Rorica Jaya Abadi</t>
+  </si>
+  <si>
+    <t>Daikin Airconditioning Indonesia</t>
+  </si>
+  <si>
+    <t>Tri Asa Indonesia</t>
+  </si>
+  <si>
+    <t>Damar Anugrah Jaya</t>
+  </si>
+  <si>
+    <t>Indocare Pacific</t>
+  </si>
+  <si>
+    <t>Serayu Teknologi Indonesia</t>
+  </si>
+  <si>
+    <t>Indotama Mandiri Teknik</t>
+  </si>
+  <si>
+    <t>Hikmah Offset</t>
+  </si>
+  <si>
+    <t>Abdi Teknik Elevator</t>
+  </si>
+  <si>
+    <t>Mitra Global Kencana</t>
+  </si>
+  <si>
+    <t>Deltasindo Raya Sejahtera</t>
+  </si>
+  <si>
+    <t>Investa Bersama Abadi</t>
+  </si>
+  <si>
+    <t>Rentokil Indonesia</t>
+  </si>
+  <si>
+    <t>Citra Abadi Teknik Indonesia</t>
+  </si>
+  <si>
+    <t>Darmawan Intersarana</t>
+  </si>
+  <si>
+    <t>Sumber Prima Marsindo Sukses</t>
+  </si>
+  <si>
+    <t>Hasta Prakarsa Cipta</t>
+  </si>
+  <si>
+    <t>Citas Otis Elevator</t>
+  </si>
+  <si>
+    <t>Centrado Prima Inti</t>
+  </si>
+  <si>
+    <t>Rajawali Panji Mandiri</t>
+  </si>
+  <si>
+    <t>Harum Tirta Jaya</t>
+  </si>
+  <si>
+    <t>Vertikal Trimitra Selaras</t>
+  </si>
+  <si>
+    <t>DEANINDO CIPTA MANDIRI</t>
+  </si>
+  <si>
+    <t>JBH INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>INTI LAS JAYA</t>
+  </si>
+  <si>
+    <t>PANDAWA DESAIN</t>
+  </si>
+  <si>
+    <t>CENDANI EPOXY MANDIRI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zigen Inti mandiri </t>
+  </si>
+  <si>
+    <t>CAHAYA MAKMUR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Bobbi Multitech</t>
+  </si>
+  <si>
+    <t>Bintang Keemasan</t>
+  </si>
+  <si>
+    <t>Trasmi Production Internusa</t>
+  </si>
+  <si>
+    <t>Denko Wahana Sakti</t>
+  </si>
+  <si>
+    <t>JAYA TEKNIK</t>
+  </si>
+  <si>
+    <t>ARAH ENVIROMENTAL INDONESIA</t>
+  </si>
+  <si>
+    <t>Tunas Daya Mustika</t>
+  </si>
+  <si>
+    <t>Dynamix Bumi Indonesia</t>
+  </si>
+  <si>
+    <t>Wirajaya</t>
+  </si>
+  <si>
+    <t>Mandiri Central Wahana</t>
+  </si>
+  <si>
+    <t>Purwo Teknik</t>
+  </si>
+  <si>
+    <t>Mitra Karya Sukses Mandiri</t>
+  </si>
+  <si>
+    <t>Cipta Nuansa Perkasa</t>
   </si>
   <si>
     <t>Miko Prima Sarana</t>
   </si>
   <si>
-    <t>Sinar Epoxindo Sejati</t>
-[...53 lines deleted...]
-    <t>JAYA TEKNIK</t>
+    <t>Abadi Sekurindo Jaya</t>
   </si>
   <si>
     <t xml:space="preserve">Sinergi Integra Services </t>
   </si>
   <si>
-    <t>Abadi Sekurindo Jaya</t>
-[...191 lines deleted...]
-    <t>Dimasindo Utama</t>
+    <t>LOURENTSA, PD</t>
+  </si>
+  <si>
+    <t>Seragam</t>
   </si>
   <si>
     <t>EBEN HAEZER, PD</t>
   </si>
   <si>
-    <t>Seragam</t>
-[...4 lines deleted...]
-  <si>
     <t>ANAMORA, PD</t>
   </si>
   <si>
+    <t>Melindo Dipta (Melchers)</t>
+  </si>
+  <si>
+    <t>Sparepart</t>
+  </si>
+  <si>
+    <t>SMC Pneumatic Indonesia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Selekta Kencana </t>
+  </si>
+  <si>
+    <t>Suryanto</t>
+  </si>
+  <si>
+    <t>Kasih Engineering</t>
+  </si>
+  <si>
+    <t>Hemel Electric</t>
+  </si>
+  <si>
+    <t>Hansfrindo Mitra Karya</t>
+  </si>
+  <si>
+    <t>Adrinusa Esatama</t>
+  </si>
+  <si>
+    <t>Arianto Darmawan</t>
+  </si>
+  <si>
+    <t>Ultra Technika Prima</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indoprima Bharatakrida </t>
+  </si>
+  <si>
+    <t>Mitra Buana International Logistindo</t>
+  </si>
+  <si>
+    <t>Muller Martini Indonesia</t>
+  </si>
+  <si>
+    <t>Slamet Riyadi</t>
+  </si>
+  <si>
+    <t>Adhikarya Teknik</t>
+  </si>
+  <si>
+    <t>Sinar Grafindo</t>
+  </si>
+  <si>
+    <t>Spektrum Krisindo Elektrika</t>
+  </si>
+  <si>
+    <t>Link &amp; Match Graphics</t>
+  </si>
+  <si>
+    <t>Ometraco Arya Samanta</t>
+  </si>
+  <si>
+    <t>Citra Airindo Abadi</t>
+  </si>
+  <si>
+    <t>M&amp;A</t>
+  </si>
+  <si>
+    <t>Comfindo Air Engineering</t>
+  </si>
+  <si>
     <t>Citraindo Technika</t>
   </si>
   <si>
-    <t>Sparepart</t>
-[...29 lines deleted...]
-    <t>Muller Martini Indonesia</t>
+    <t xml:space="preserve">Prodevco Intiperkasa </t>
+  </si>
+  <si>
+    <t>Cahaya Mandiri Tehnik</t>
+  </si>
+  <si>
+    <t>Dwi Filter</t>
+  </si>
+  <si>
+    <t>Dri Rajawali Hutama</t>
+  </si>
+  <si>
+    <t>Mitra Grafika Sentosa</t>
+  </si>
+  <si>
+    <t>Aster Teknik</t>
+  </si>
+  <si>
+    <t>Mega Karsa Logissindo</t>
   </si>
   <si>
     <t>PUTRA CAHAYA TEHNIK, PT</t>
   </si>
   <si>
-    <t xml:space="preserve">Indoprima Bharatakrida </t>
-[...26 lines deleted...]
-    <t>Melindo Dipta (Melchers)</t>
+    <t>Mitra Teknik</t>
+  </si>
+  <si>
+    <t>MISAKI RUSTINDO</t>
+  </si>
+  <si>
+    <t>Arselindo Ravan Utama</t>
+  </si>
+  <si>
+    <t>DWI FILTER JAYA</t>
+  </si>
+  <si>
+    <t>EMPAT SINERGI BERSAMA, CV</t>
+  </si>
+  <si>
+    <t>RUBBER GRAFIKA MANDIRI</t>
+  </si>
+  <si>
+    <t>Sls Bearindo</t>
+  </si>
+  <si>
+    <t>Messerin</t>
+  </si>
+  <si>
+    <t>SINERGI INDO PROMITRA</t>
+  </si>
+  <si>
+    <t>Mandiri Anugerah Nusantara</t>
+  </si>
+  <si>
+    <t>Dwi Karsa Sinergi</t>
+  </si>
+  <si>
+    <t>Pronas Djaya Teknik</t>
+  </si>
+  <si>
+    <t>Katoda Tekno Indonesia</t>
+  </si>
+  <si>
+    <t>Kawan Lama Sejahtera</t>
+  </si>
+  <si>
+    <t>Dinamika Wahana</t>
+  </si>
+  <si>
+    <t>Jajang jatnika</t>
+  </si>
+  <si>
+    <t>Erwin Kurniawan</t>
+  </si>
+  <si>
+    <t>Web Engineering</t>
+  </si>
+  <si>
+    <t>Global Inti Sukses</t>
+  </si>
+  <si>
+    <t>Vitaltech Enomation Indonesia</t>
+  </si>
+  <si>
+    <t>Dwi Tunggal Surya Selaras</t>
+  </si>
+  <si>
+    <t>Dwi Jaya Utama</t>
+  </si>
+  <si>
+    <t>Festo</t>
+  </si>
+  <si>
+    <t>82,50</t>
+  </si>
+  <si>
+    <t>Intidaya Dinamika Sejati</t>
+  </si>
+  <si>
+    <t>Sarana Teknik Industri</t>
+  </si>
+  <si>
+    <t>Herry Wibowo</t>
+  </si>
+  <si>
+    <t>Suhartono, Bpk</t>
   </si>
   <si>
     <t>Mitra Grafika Perdana</t>
   </si>
   <si>
-    <t>Ultra Technika Prima</t>
+    <t>NARIMA PRIMA SEJAHTERA</t>
+  </si>
+  <si>
+    <t>Petrus Dwi Suroso</t>
   </si>
   <si>
     <t>Kan Electric</t>
   </si>
   <si>
-    <t>Petrus Dwi Suroso</t>
-[...97 lines deleted...]
-  <si>
     <t xml:space="preserve">Trio Manunggal Arah </t>
   </si>
   <si>
-    <t>NARIMA PRIMA SEJAHTERA</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Prodevco Intiperkasa </t>
+    <t>Tinta</t>
+  </si>
+  <si>
+    <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
-    <t>Tinta</t>
-[...1 lines deleted...]
-  <si>
     <t>Dhoho Indah</t>
   </si>
   <si>
-    <t>Huber Inks Indonesia</t>
-[...1 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 17-07-2026</t>
+    <t>Jakarta, 31-08-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ast.Ka.Dept</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>
   <si>
     <t>DIPERTAHANKAN</t>
   </si>
   <si>
     <t>DIKELUARKAN</t>
   </si>
@@ -2699,147 +2699,147 @@
       <c r="U12" s="25"/>
       <c r="V12" s="25"/>
       <c r="W12" s="25">
         <v>80</v>
       </c>
       <c r="X12" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z12" s="25"/>
       <c r="AA12" s="25"/>
       <c r="AB12" s="25"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="25">
         <v>3</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="D13" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D13" s="25">
+        <v>4</v>
+      </c>
+      <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I13" s="25">
         <v>4</v>
       </c>
       <c r="J13" s="25"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25">
         <v>40</v>
       </c>
       <c r="N13" s="25">
         <v>4</v>
       </c>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25">
         <v>120</v>
       </c>
       <c r="S13" s="25">
         <v>4</v>
       </c>
       <c r="T13" s="25"/>
       <c r="U13" s="25"/>
       <c r="V13" s="25"/>
       <c r="W13" s="25">
         <v>80</v>
       </c>
       <c r="X13" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y13" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z13" s="25"/>
       <c r="AA13" s="25"/>
       <c r="AB13" s="25"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" s="25">
         <v>4</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="D14" s="25">
-[...2 lines deleted...]
-      <c r="E14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25">
+        <v>3</v>
+      </c>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="I14" s="25">
         <v>4</v>
       </c>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25">
         <v>40</v>
       </c>
       <c r="N14" s="25">
         <v>4</v>
       </c>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25">
         <v>120</v>
       </c>
       <c r="S14" s="25">
         <v>4</v>
       </c>
       <c r="T14" s="25"/>
       <c r="U14" s="25"/>
       <c r="V14" s="25"/>
       <c r="W14" s="25">
         <v>80</v>
       </c>
       <c r="X14" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y14" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z14" s="25"/>
       <c r="AA14" s="25"/>
       <c r="AB14" s="25"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" s="25">
         <v>5</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="25">
         <v>4</v>
       </c>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25">
         <v>160</v>
       </c>
       <c r="I15" s="25">
@@ -3118,75 +3118,75 @@
       </c>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25">
         <v>160</v>
       </c>
       <c r="I20" s="25">
         <v>4</v>
       </c>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25">
         <v>40</v>
       </c>
       <c r="N20" s="25">
         <v>4</v>
       </c>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25">
         <v>120</v>
       </c>
-      <c r="S20" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S20" s="25">
+        <v>4</v>
+      </c>
+      <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
       <c r="W20" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X20" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y20" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z20" s="25"/>
       <c r="AA20" s="25"/>
       <c r="AB20" s="25"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="25">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="25">
         <v>4</v>
       </c>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25">
         <v>160</v>
       </c>
       <c r="I21" s="25">
         <v>4</v>
       </c>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25">
         <v>40</v>
       </c>
       <c r="N21" s="25">
         <v>4</v>
       </c>
@@ -3342,75 +3342,75 @@
       </c>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25">
         <v>160</v>
       </c>
       <c r="I24" s="25">
         <v>4</v>
       </c>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25">
         <v>40</v>
       </c>
       <c r="N24" s="25">
         <v>4</v>
       </c>
       <c r="O24" s="25"/>
       <c r="P24" s="25"/>
       <c r="Q24" s="25"/>
       <c r="R24" s="25">
         <v>120</v>
       </c>
-      <c r="S24" s="25">
-[...2 lines deleted...]
-      <c r="T24" s="25"/>
+      <c r="S24" s="25"/>
+      <c r="T24" s="25">
+        <v>3</v>
+      </c>
       <c r="U24" s="25"/>
       <c r="V24" s="25"/>
       <c r="W24" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X24" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Y24" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Z24" s="25"/>
       <c r="AA24" s="25"/>
       <c r="AB24" s="25"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" s="25">
         <v>15</v>
       </c>
       <c r="B25" s="25" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="25">
         <v>4</v>
       </c>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25">
         <v>160</v>
       </c>
       <c r="I25" s="25">
         <v>4</v>
       </c>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25">
         <v>40</v>
       </c>
       <c r="N25" s="25">
         <v>4</v>
       </c>
@@ -3557,73 +3557,73 @@
       </c>
       <c r="B28" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="25">
         <v>4</v>
       </c>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25">
         <v>160</v>
       </c>
       <c r="I28" s="25">
         <v>4</v>
       </c>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25">
         <v>40</v>
       </c>
-      <c r="N28" s="25">
-[...2 lines deleted...]
-      <c r="O28" s="25"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="25">
+        <v>3</v>
+      </c>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S28" s="25">
         <v>4</v>
       </c>
       <c r="T28" s="25"/>
       <c r="U28" s="25"/>
       <c r="V28" s="25"/>
       <c r="W28" s="25">
         <v>80</v>
       </c>
       <c r="X28" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y28" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z28" s="25"/>
       <c r="AA28" s="25"/>
       <c r="AB28" s="25"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" s="25">
         <v>19</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="25">
         <v>4</v>
       </c>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25">
         <v>160</v>
       </c>
       <c r="I29" s="25">
@@ -3660,138 +3660,138 @@
         <v>39</v>
       </c>
       <c r="Z29" s="25"/>
       <c r="AA29" s="25"/>
       <c r="AB29" s="25"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" s="25">
         <v>20</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="25">
         <v>4</v>
       </c>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25">
         <v>160</v>
       </c>
-      <c r="I30" s="25">
-[...2 lines deleted...]
-      <c r="J30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25">
+        <v>3</v>
+      </c>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="O30" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="N30" s="25"/>
+      <c r="O30" s="25">
+        <v>3</v>
+      </c>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S30" s="25">
         <v>4</v>
       </c>
       <c r="T30" s="25"/>
       <c r="U30" s="25"/>
       <c r="V30" s="25"/>
       <c r="W30" s="25">
         <v>80</v>
       </c>
       <c r="X30" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y30" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z30" s="25"/>
       <c r="AA30" s="25"/>
       <c r="AB30" s="25"/>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" s="25">
         <v>21</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D31" s="25">
         <v>4</v>
       </c>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25">
         <v>160</v>
       </c>
       <c r="I31" s="25">
         <v>4</v>
       </c>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25">
         <v>40</v>
       </c>
-      <c r="N31" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N31" s="25">
+        <v>4</v>
+      </c>
+      <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S31" s="25">
         <v>4</v>
       </c>
       <c r="T31" s="25"/>
       <c r="U31" s="25"/>
       <c r="V31" s="25"/>
       <c r="W31" s="25">
         <v>80</v>
       </c>
       <c r="X31" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y31" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z31" s="25"/>
       <c r="AA31" s="25"/>
       <c r="AB31" s="25"/>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" s="25">
         <v>22</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="25">
         <v>4</v>
       </c>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25">
         <v>160</v>
       </c>
       <c r="I32" s="25">
@@ -3837,73 +3837,73 @@
       </c>
       <c r="B33" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="25">
         <v>4</v>
       </c>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25">
         <v>160</v>
       </c>
       <c r="I33" s="25">
         <v>4</v>
       </c>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25">
         <v>40</v>
       </c>
-      <c r="N33" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N33" s="25">
+        <v>4</v>
+      </c>
+      <c r="O33" s="25"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S33" s="25">
         <v>4</v>
       </c>
       <c r="T33" s="25"/>
       <c r="U33" s="25"/>
       <c r="V33" s="25"/>
       <c r="W33" s="25">
         <v>80</v>
       </c>
       <c r="X33" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y33" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z33" s="25"/>
       <c r="AA33" s="25"/>
       <c r="AB33" s="25"/>
     </row>
     <row r="34" spans="1:33">
       <c r="A34" s="25">
         <v>24</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="25">
         <v>4</v>
       </c>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25">
         <v>160</v>
       </c>
       <c r="I34" s="25">
@@ -3949,129 +3949,129 @@
       </c>
       <c r="B35" s="25" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="25">
         <v>4</v>
       </c>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25">
         <v>160</v>
       </c>
       <c r="I35" s="25">
         <v>4</v>
       </c>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25">
         <v>40</v>
       </c>
-      <c r="N35" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N35" s="25">
+        <v>4</v>
+      </c>
+      <c r="O35" s="25"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S35" s="25">
         <v>4</v>
       </c>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
       <c r="W35" s="25">
         <v>80</v>
       </c>
       <c r="X35" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y35" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z35" s="25"/>
       <c r="AA35" s="25"/>
       <c r="AB35" s="25"/>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" s="25">
         <v>26</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="25">
         <v>4</v>
       </c>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25">
         <v>160</v>
       </c>
-      <c r="I36" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I36" s="25">
+        <v>4</v>
+      </c>
+      <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N36" s="25"/>
       <c r="O36" s="25">
         <v>3</v>
       </c>
       <c r="P36" s="25"/>
       <c r="Q36" s="25"/>
       <c r="R36" s="25">
         <v>90</v>
       </c>
       <c r="S36" s="25">
         <v>4</v>
       </c>
       <c r="T36" s="25"/>
       <c r="U36" s="25"/>
       <c r="V36" s="25"/>
       <c r="W36" s="25">
         <v>80</v>
       </c>
       <c r="X36" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Y36" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Z36" s="25"/>
       <c r="AA36" s="25"/>
       <c r="AB36" s="25"/>
     </row>
     <row r="37" spans="1:33">
       <c r="A37" s="25">
         <v>27</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>70</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D37" s="25">
         <v>4</v>
       </c>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25">
         <v>160</v>
       </c>
       <c r="I37" s="25">
@@ -4117,241 +4117,241 @@
       </c>
       <c r="B38" s="25" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D38" s="25">
         <v>4</v>
       </c>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25">
         <v>160</v>
       </c>
       <c r="I38" s="25">
         <v>4</v>
       </c>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25">
         <v>40</v>
       </c>
-      <c r="N38" s="25">
-[...2 lines deleted...]
-      <c r="O38" s="25"/>
+      <c r="N38" s="25"/>
+      <c r="O38" s="25">
+        <v>3</v>
+      </c>
       <c r="P38" s="25"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S38" s="25">
         <v>4</v>
       </c>
       <c r="T38" s="25"/>
       <c r="U38" s="25"/>
       <c r="V38" s="25"/>
       <c r="W38" s="25">
         <v>80</v>
       </c>
       <c r="X38" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y38" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z38" s="25"/>
       <c r="AA38" s="25"/>
       <c r="AB38" s="25"/>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" s="25">
         <v>29</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>72</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D39" s="25">
         <v>4</v>
       </c>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25">
         <v>160</v>
       </c>
-      <c r="I39" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I39" s="25">
+        <v>4</v>
+      </c>
+      <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
       <c r="M39" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N39" s="25">
+        <v>4</v>
+      </c>
+      <c r="O39" s="25"/>
       <c r="P39" s="25"/>
       <c r="Q39" s="25"/>
       <c r="R39" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S39" s="25">
         <v>4</v>
       </c>
       <c r="T39" s="25"/>
       <c r="U39" s="25"/>
       <c r="V39" s="25"/>
       <c r="W39" s="25">
         <v>80</v>
       </c>
       <c r="X39" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y39" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z39" s="25"/>
       <c r="AA39" s="25"/>
       <c r="AB39" s="25"/>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" s="25">
         <v>30</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D40" s="25">
         <v>4</v>
       </c>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25">
         <v>160</v>
       </c>
       <c r="I40" s="25">
         <v>4</v>
       </c>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25">
         <v>40</v>
       </c>
-      <c r="N40" s="25">
-[...2 lines deleted...]
-      <c r="O40" s="25"/>
+      <c r="N40" s="25"/>
+      <c r="O40" s="25">
+        <v>3</v>
+      </c>
       <c r="P40" s="25"/>
       <c r="Q40" s="25"/>
       <c r="R40" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S40" s="25">
         <v>4</v>
       </c>
       <c r="T40" s="25"/>
       <c r="U40" s="25"/>
       <c r="V40" s="25"/>
       <c r="W40" s="25">
         <v>80</v>
       </c>
       <c r="X40" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y40" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z40" s="25"/>
       <c r="AA40" s="25"/>
       <c r="AB40" s="25"/>
     </row>
     <row r="41" spans="1:33">
       <c r="A41" s="25">
         <v>31</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D41" s="25">
         <v>4</v>
       </c>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="25">
         <v>160</v>
       </c>
-      <c r="I41" s="25">
-[...2 lines deleted...]
-      <c r="J41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25">
+        <v>3</v>
+      </c>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="O41" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="N41" s="25"/>
+      <c r="O41" s="25">
+        <v>3</v>
+      </c>
       <c r="P41" s="25"/>
       <c r="Q41" s="25"/>
       <c r="R41" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S41" s="25">
         <v>4</v>
       </c>
       <c r="T41" s="25"/>
       <c r="U41" s="25"/>
       <c r="V41" s="25"/>
       <c r="W41" s="25">
         <v>80</v>
       </c>
       <c r="X41" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y41" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z41" s="25"/>
       <c r="AA41" s="25"/>
       <c r="AB41" s="25"/>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" s="25">
         <v>32</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D42" s="25">
         <v>4</v>
       </c>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="25">
         <v>160</v>
       </c>
       <c r="I42" s="25">
@@ -4453,196 +4453,196 @@
       </c>
       <c r="B44" s="25" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D44" s="25">
         <v>4</v>
       </c>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25">
         <v>160</v>
       </c>
       <c r="I44" s="25"/>
       <c r="J44" s="25">
         <v>3</v>
       </c>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25">
         <v>30</v>
       </c>
-      <c r="N44" s="25">
-[...2 lines deleted...]
-      <c r="O44" s="25"/>
+      <c r="N44" s="25"/>
+      <c r="O44" s="25">
+        <v>3</v>
+      </c>
       <c r="P44" s="25"/>
       <c r="Q44" s="25"/>
       <c r="R44" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S44" s="25">
         <v>4</v>
       </c>
       <c r="T44" s="25"/>
       <c r="U44" s="25"/>
       <c r="V44" s="25"/>
       <c r="W44" s="25">
         <v>80</v>
       </c>
       <c r="X44" s="25" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Y44" s="25" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Z44" s="25"/>
       <c r="AA44" s="25"/>
       <c r="AB44" s="25"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" s="25">
         <v>35</v>
       </c>
       <c r="B45" s="25" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D45" s="25">
         <v>4</v>
       </c>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25">
         <v>160</v>
       </c>
-      <c r="I45" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I45" s="25">
+        <v>4</v>
+      </c>
+      <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N45" s="25">
+        <v>4</v>
+      </c>
+      <c r="O45" s="25"/>
       <c r="P45" s="25"/>
       <c r="Q45" s="25"/>
       <c r="R45" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S45" s="25">
         <v>4</v>
       </c>
       <c r="T45" s="25"/>
       <c r="U45" s="25"/>
       <c r="V45" s="25"/>
       <c r="W45" s="25">
         <v>80</v>
       </c>
       <c r="X45" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y45" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z45" s="25"/>
       <c r="AA45" s="25"/>
       <c r="AB45" s="25"/>
     </row>
     <row r="46" spans="1:33">
       <c r="A46" s="25">
         <v>36</v>
       </c>
       <c r="B46" s="25" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C46" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D46" s="25">
         <v>4</v>
       </c>
       <c r="E46" s="25"/>
       <c r="F46" s="25"/>
       <c r="G46" s="25"/>
       <c r="H46" s="25">
         <v>160</v>
       </c>
-      <c r="I46" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I46" s="25">
+        <v>4</v>
+      </c>
+      <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N46" s="25">
         <v>4</v>
       </c>
       <c r="O46" s="25"/>
       <c r="P46" s="25"/>
       <c r="Q46" s="25"/>
       <c r="R46" s="25">
         <v>120</v>
       </c>
       <c r="S46" s="25">
         <v>4</v>
       </c>
       <c r="T46" s="25"/>
       <c r="U46" s="25"/>
       <c r="V46" s="25"/>
       <c r="W46" s="25">
         <v>80</v>
       </c>
       <c r="X46" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Y46" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Z46" s="25"/>
       <c r="AA46" s="25"/>
       <c r="AB46" s="25"/>
     </row>
     <row r="47" spans="1:33">
       <c r="A47" s="25">
         <v>37</v>
       </c>
       <c r="B47" s="25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D47" s="25">
         <v>4</v>
       </c>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25">
         <v>160</v>
       </c>
       <c r="I47" s="25">
         <v>4</v>
       </c>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25">
         <v>40</v>
       </c>
       <c r="N47" s="25">
         <v>4</v>
       </c>
@@ -4654,51 +4654,51 @@
       </c>
       <c r="S47" s="25">
         <v>4</v>
       </c>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25">
         <v>80</v>
       </c>
       <c r="X47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y47" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z47" s="25"/>
       <c r="AA47" s="25"/>
       <c r="AB47" s="25"/>
     </row>
     <row r="48" spans="1:33">
       <c r="A48" s="25">
         <v>38</v>
       </c>
       <c r="B48" s="25" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D48" s="25">
         <v>4</v>
       </c>
       <c r="E48" s="25"/>
       <c r="F48" s="25"/>
       <c r="G48" s="25"/>
       <c r="H48" s="25">
         <v>160</v>
       </c>
       <c r="I48" s="25">
         <v>4</v>
       </c>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25">
         <v>40</v>
       </c>
       <c r="N48" s="25">
         <v>4</v>
       </c>
@@ -4710,208 +4710,208 @@
       </c>
       <c r="S48" s="25">
         <v>4</v>
       </c>
       <c r="T48" s="25"/>
       <c r="U48" s="25"/>
       <c r="V48" s="25"/>
       <c r="W48" s="25">
         <v>80</v>
       </c>
       <c r="X48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y48" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z48" s="25"/>
       <c r="AA48" s="25"/>
       <c r="AB48" s="25"/>
     </row>
     <row r="49" spans="1:33">
       <c r="A49" s="25">
         <v>39</v>
       </c>
       <c r="B49" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C49" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D49" s="25">
         <v>4</v>
       </c>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="25">
         <v>160</v>
       </c>
-      <c r="I49" s="25">
-[...2 lines deleted...]
-      <c r="J49" s="25"/>
+      <c r="I49" s="25"/>
+      <c r="J49" s="25">
+        <v>3</v>
+      </c>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N49" s="25">
+        <v>4</v>
+      </c>
+      <c r="O49" s="25"/>
       <c r="P49" s="25"/>
       <c r="Q49" s="25"/>
       <c r="R49" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S49" s="25">
         <v>4</v>
       </c>
       <c r="T49" s="25"/>
       <c r="U49" s="25"/>
       <c r="V49" s="25"/>
       <c r="W49" s="25">
         <v>80</v>
       </c>
       <c r="X49" s="25" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="Y49" s="25" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="Z49" s="25"/>
       <c r="AA49" s="25"/>
       <c r="AB49" s="25"/>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" s="25">
         <v>40</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>84</v>
       </c>
       <c r="C50" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D50" s="25">
         <v>4</v>
       </c>
       <c r="E50" s="25"/>
       <c r="F50" s="25"/>
       <c r="G50" s="25"/>
       <c r="H50" s="25">
         <v>160</v>
       </c>
-      <c r="I50" s="25">
-[...2 lines deleted...]
-      <c r="J50" s="25"/>
+      <c r="I50" s="25"/>
+      <c r="J50" s="25">
+        <v>3</v>
+      </c>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="O50" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="N50" s="25"/>
+      <c r="O50" s="25">
+        <v>3</v>
+      </c>
       <c r="P50" s="25"/>
       <c r="Q50" s="25"/>
       <c r="R50" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S50" s="25">
         <v>4</v>
       </c>
       <c r="T50" s="25"/>
       <c r="U50" s="25"/>
       <c r="V50" s="25"/>
       <c r="W50" s="25">
         <v>80</v>
       </c>
       <c r="X50" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y50" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z50" s="25"/>
       <c r="AA50" s="25"/>
       <c r="AB50" s="25"/>
     </row>
     <row r="51" spans="1:33">
       <c r="A51" s="25">
         <v>41</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>85</v>
       </c>
       <c r="C51" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D51" s="25">
         <v>4</v>
       </c>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="25">
         <v>160</v>
       </c>
-      <c r="I51" s="25">
-[...2 lines deleted...]
-      <c r="J51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="25">
+        <v>3</v>
+      </c>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N51" s="25">
         <v>4</v>
       </c>
       <c r="O51" s="25"/>
       <c r="P51" s="25"/>
       <c r="Q51" s="25"/>
       <c r="R51" s="25">
         <v>120</v>
       </c>
       <c r="S51" s="25">
         <v>4</v>
       </c>
       <c r="T51" s="25"/>
       <c r="U51" s="25"/>
       <c r="V51" s="25"/>
       <c r="W51" s="25">
         <v>80</v>
       </c>
       <c r="X51" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Y51" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Z51" s="25"/>
       <c r="AA51" s="25"/>
       <c r="AB51" s="25"/>
     </row>
     <row r="52" spans="1:33">
       <c r="A52" s="25">
         <v>42</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>86</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="25">
         <v>4</v>
       </c>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25">
         <v>160</v>
       </c>
       <c r="I52" s="25">
@@ -5004,93 +5004,93 @@
         <v>39</v>
       </c>
       <c r="Z53" s="25"/>
       <c r="AA53" s="25"/>
       <c r="AB53" s="25"/>
     </row>
     <row r="54" spans="1:33">
       <c r="A54" s="25">
         <v>44</v>
       </c>
       <c r="B54" s="25" t="s">
         <v>88</v>
       </c>
       <c r="C54" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D54" s="25">
         <v>4</v>
       </c>
       <c r="E54" s="25"/>
       <c r="F54" s="25"/>
       <c r="G54" s="25"/>
       <c r="H54" s="25">
         <v>160</v>
       </c>
-      <c r="I54" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I54" s="25">
+        <v>4</v>
+      </c>
+      <c r="J54" s="25"/>
       <c r="K54" s="25"/>
       <c r="L54" s="25"/>
       <c r="M54" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N54" s="25"/>
       <c r="O54" s="25">
         <v>3</v>
       </c>
       <c r="P54" s="25"/>
       <c r="Q54" s="25"/>
       <c r="R54" s="25">
         <v>90</v>
       </c>
-      <c r="S54" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S54" s="25">
+        <v>4</v>
+      </c>
+      <c r="T54" s="25"/>
       <c r="U54" s="25"/>
       <c r="V54" s="25"/>
       <c r="W54" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X54" s="25" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y54" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z54" s="25"/>
       <c r="AA54" s="25"/>
       <c r="AB54" s="25"/>
     </row>
     <row r="55" spans="1:33">
       <c r="A55" s="25">
         <v>45</v>
       </c>
       <c r="B55" s="25" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C55" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D55" s="25">
         <v>4</v>
       </c>
       <c r="E55" s="25"/>
       <c r="F55" s="25"/>
       <c r="G55" s="25"/>
       <c r="H55" s="25">
         <v>160</v>
       </c>
       <c r="I55" s="25">
         <v>4</v>
       </c>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25">
         <v>40</v>
       </c>
       <c r="N55" s="25">
         <v>4</v>
       </c>
@@ -5102,107 +5102,107 @@
       </c>
       <c r="S55" s="25">
         <v>4</v>
       </c>
       <c r="T55" s="25"/>
       <c r="U55" s="25"/>
       <c r="V55" s="25"/>
       <c r="W55" s="25">
         <v>80</v>
       </c>
       <c r="X55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y55" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z55" s="25"/>
       <c r="AA55" s="25"/>
       <c r="AB55" s="25"/>
     </row>
     <row r="56" spans="1:33">
       <c r="A56" s="25">
         <v>46</v>
       </c>
       <c r="B56" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D56" s="25">
         <v>4</v>
       </c>
       <c r="E56" s="25"/>
       <c r="F56" s="25"/>
       <c r="G56" s="25"/>
       <c r="H56" s="25">
         <v>160</v>
       </c>
-      <c r="I56" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I56" s="25">
+        <v>4</v>
+      </c>
+      <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N56" s="25">
+        <v>4</v>
+      </c>
+      <c r="O56" s="25"/>
       <c r="P56" s="25"/>
       <c r="Q56" s="25"/>
       <c r="R56" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S56" s="25">
         <v>4</v>
       </c>
       <c r="T56" s="25"/>
       <c r="U56" s="25"/>
       <c r="V56" s="25"/>
       <c r="W56" s="25">
         <v>80</v>
       </c>
       <c r="X56" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y56" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z56" s="25"/>
       <c r="AA56" s="25"/>
       <c r="AB56" s="25"/>
     </row>
     <row r="57" spans="1:33">
       <c r="A57" s="25">
         <v>47</v>
       </c>
       <c r="B57" s="25" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C57" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D57" s="25">
         <v>4</v>
       </c>
       <c r="E57" s="25"/>
       <c r="F57" s="25"/>
       <c r="G57" s="25"/>
       <c r="H57" s="25">
         <v>160</v>
       </c>
       <c r="I57" s="25">
         <v>4</v>
       </c>
       <c r="J57" s="25"/>
       <c r="K57" s="25"/>
       <c r="L57" s="25"/>
       <c r="M57" s="25">
         <v>40</v>
       </c>
       <c r="N57" s="25">
         <v>4</v>
       </c>
@@ -5214,107 +5214,107 @@
       </c>
       <c r="S57" s="25">
         <v>4</v>
       </c>
       <c r="T57" s="25"/>
       <c r="U57" s="25"/>
       <c r="V57" s="25"/>
       <c r="W57" s="25">
         <v>80</v>
       </c>
       <c r="X57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y57" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z57" s="25"/>
       <c r="AA57" s="25"/>
       <c r="AB57" s="25"/>
     </row>
     <row r="58" spans="1:33">
       <c r="A58" s="25">
         <v>48</v>
       </c>
       <c r="B58" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C58" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D58" s="25">
         <v>4</v>
       </c>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="25">
         <v>160</v>
       </c>
-      <c r="I58" s="25">
-[...2 lines deleted...]
-      <c r="J58" s="25"/>
+      <c r="I58" s="25"/>
+      <c r="J58" s="25">
+        <v>3</v>
+      </c>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="O58" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="N58" s="25"/>
+      <c r="O58" s="25">
+        <v>3</v>
+      </c>
       <c r="P58" s="25"/>
       <c r="Q58" s="25"/>
       <c r="R58" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S58" s="25">
         <v>4</v>
       </c>
       <c r="T58" s="25"/>
       <c r="U58" s="25"/>
       <c r="V58" s="25"/>
       <c r="W58" s="25">
         <v>80</v>
       </c>
       <c r="X58" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y58" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z58" s="25"/>
       <c r="AA58" s="25"/>
       <c r="AB58" s="25"/>
     </row>
     <row r="59" spans="1:33">
       <c r="A59" s="25">
         <v>49</v>
       </c>
       <c r="B59" s="25" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C59" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D59" s="25">
         <v>4</v>
       </c>
       <c r="E59" s="25"/>
       <c r="F59" s="25"/>
       <c r="G59" s="25"/>
       <c r="H59" s="25">
         <v>160</v>
       </c>
       <c r="I59" s="25">
         <v>4</v>
       </c>
       <c r="J59" s="25"/>
       <c r="K59" s="25"/>
       <c r="L59" s="25"/>
       <c r="M59" s="25">
         <v>40</v>
       </c>
       <c r="N59" s="25">
         <v>4</v>
       </c>
@@ -5326,264 +5326,264 @@
       </c>
       <c r="S59" s="25">
         <v>4</v>
       </c>
       <c r="T59" s="25"/>
       <c r="U59" s="25"/>
       <c r="V59" s="25"/>
       <c r="W59" s="25">
         <v>80</v>
       </c>
       <c r="X59" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y59" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z59" s="25"/>
       <c r="AA59" s="25"/>
       <c r="AB59" s="25"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" s="25">
         <v>50</v>
       </c>
       <c r="B60" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D60" s="25">
         <v>4</v>
       </c>
       <c r="E60" s="25"/>
       <c r="F60" s="25"/>
       <c r="G60" s="25"/>
       <c r="H60" s="25">
         <v>160</v>
       </c>
-      <c r="I60" s="25">
-[...2 lines deleted...]
-      <c r="J60" s="25"/>
+      <c r="I60" s="25"/>
+      <c r="J60" s="25">
+        <v>3</v>
+      </c>
       <c r="K60" s="25"/>
       <c r="L60" s="25"/>
       <c r="M60" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="O60" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="N60" s="25"/>
+      <c r="O60" s="25">
+        <v>3</v>
+      </c>
       <c r="P60" s="25"/>
       <c r="Q60" s="25"/>
       <c r="R60" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T60" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S60" s="25"/>
+      <c r="T60" s="25">
+        <v>3</v>
+      </c>
       <c r="U60" s="25"/>
       <c r="V60" s="25"/>
       <c r="W60" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X60" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z60" s="25"/>
+        <v>95</v>
+      </c>
+      <c r="Y60" s="25"/>
+      <c r="Z60" s="25" t="s">
+        <v>95</v>
+      </c>
       <c r="AA60" s="25"/>
       <c r="AB60" s="25"/>
     </row>
     <row r="61" spans="1:33">
       <c r="A61" s="25">
         <v>51</v>
       </c>
       <c r="B61" s="25" t="s">
         <v>96</v>
       </c>
       <c r="C61" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D61" s="25">
         <v>4</v>
       </c>
       <c r="E61" s="25"/>
       <c r="F61" s="25"/>
       <c r="G61" s="25"/>
       <c r="H61" s="25">
         <v>160</v>
       </c>
       <c r="I61" s="25">
         <v>4</v>
       </c>
       <c r="J61" s="25"/>
       <c r="K61" s="25"/>
       <c r="L61" s="25"/>
       <c r="M61" s="25">
         <v>40</v>
       </c>
-      <c r="N61" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N61" s="25">
+        <v>4</v>
+      </c>
+      <c r="O61" s="25"/>
       <c r="P61" s="25"/>
       <c r="Q61" s="25"/>
       <c r="R61" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S61" s="25">
         <v>4</v>
       </c>
       <c r="T61" s="25"/>
       <c r="U61" s="25"/>
       <c r="V61" s="25"/>
       <c r="W61" s="25">
         <v>80</v>
       </c>
       <c r="X61" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y61" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z61" s="25"/>
       <c r="AA61" s="25"/>
       <c r="AB61" s="25"/>
     </row>
     <row r="62" spans="1:33">
       <c r="A62" s="25">
         <v>52</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>97</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D62" s="25">
         <v>4</v>
       </c>
       <c r="E62" s="25"/>
       <c r="F62" s="25"/>
       <c r="G62" s="25"/>
       <c r="H62" s="25">
         <v>160</v>
       </c>
       <c r="I62" s="25"/>
       <c r="J62" s="25">
         <v>3</v>
       </c>
       <c r="K62" s="25"/>
       <c r="L62" s="25"/>
       <c r="M62" s="25">
         <v>30</v>
       </c>
-      <c r="N62" s="25">
-[...2 lines deleted...]
-      <c r="O62" s="25"/>
+      <c r="N62" s="25"/>
+      <c r="O62" s="25">
+        <v>3</v>
+      </c>
       <c r="P62" s="25"/>
       <c r="Q62" s="25"/>
       <c r="R62" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S62" s="25">
         <v>4</v>
       </c>
       <c r="T62" s="25"/>
       <c r="U62" s="25"/>
       <c r="V62" s="25"/>
       <c r="W62" s="25">
         <v>80</v>
       </c>
       <c r="X62" s="25" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Y62" s="25" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="Z62" s="25"/>
       <c r="AA62" s="25"/>
       <c r="AB62" s="25"/>
     </row>
     <row r="63" spans="1:33">
       <c r="A63" s="25">
         <v>53</v>
       </c>
       <c r="B63" s="25" t="s">
         <v>98</v>
       </c>
       <c r="C63" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D63" s="25">
         <v>4</v>
       </c>
       <c r="E63" s="25"/>
       <c r="F63" s="25"/>
       <c r="G63" s="25"/>
       <c r="H63" s="25">
         <v>160</v>
       </c>
       <c r="I63" s="25">
         <v>4</v>
       </c>
       <c r="J63" s="25"/>
       <c r="K63" s="25"/>
       <c r="L63" s="25"/>
       <c r="M63" s="25">
         <v>40</v>
       </c>
-      <c r="N63" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N63" s="25">
+        <v>4</v>
+      </c>
+      <c r="O63" s="25"/>
       <c r="P63" s="25"/>
       <c r="Q63" s="25"/>
       <c r="R63" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S63" s="25">
         <v>4</v>
       </c>
       <c r="T63" s="25"/>
       <c r="U63" s="25"/>
       <c r="V63" s="25"/>
       <c r="W63" s="25">
         <v>80</v>
       </c>
       <c r="X63" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y63" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z63" s="25"/>
       <c r="AA63" s="25"/>
       <c r="AB63" s="25"/>
     </row>
     <row r="64" spans="1:33">
       <c r="A64" s="25">
         <v>54</v>
       </c>
       <c r="B64" s="25" t="s">
         <v>99</v>
       </c>
       <c r="C64" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D64" s="25">
         <v>4</v>
       </c>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="25">
         <v>160</v>
       </c>
       <c r="I64" s="25">
@@ -5741,129 +5741,129 @@
       </c>
       <c r="B67" s="25" t="s">
         <v>102</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D67" s="25">
         <v>4</v>
       </c>
       <c r="E67" s="25"/>
       <c r="F67" s="25"/>
       <c r="G67" s="25"/>
       <c r="H67" s="25">
         <v>160</v>
       </c>
       <c r="I67" s="25">
         <v>4</v>
       </c>
       <c r="J67" s="25"/>
       <c r="K67" s="25"/>
       <c r="L67" s="25"/>
       <c r="M67" s="25">
         <v>40</v>
       </c>
-      <c r="N67" s="25">
-[...2 lines deleted...]
-      <c r="O67" s="25"/>
+      <c r="N67" s="25"/>
+      <c r="O67" s="25">
+        <v>3</v>
+      </c>
       <c r="P67" s="25"/>
       <c r="Q67" s="25"/>
       <c r="R67" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S67" s="25">
         <v>4</v>
       </c>
       <c r="T67" s="25"/>
       <c r="U67" s="25"/>
       <c r="V67" s="25"/>
       <c r="W67" s="25">
         <v>80</v>
       </c>
       <c r="X67" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y67" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z67" s="25"/>
       <c r="AA67" s="25"/>
       <c r="AB67" s="25"/>
     </row>
     <row r="68" spans="1:33">
       <c r="A68" s="25">
         <v>58</v>
       </c>
       <c r="B68" s="25" t="s">
         <v>103</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D68" s="25">
         <v>4</v>
       </c>
       <c r="E68" s="25"/>
       <c r="F68" s="25"/>
       <c r="G68" s="25"/>
       <c r="H68" s="25">
         <v>160</v>
       </c>
-      <c r="I68" s="25">
-[...2 lines deleted...]
-      <c r="J68" s="25"/>
+      <c r="I68" s="25"/>
+      <c r="J68" s="25">
+        <v>3</v>
+      </c>
       <c r="K68" s="25"/>
       <c r="L68" s="25"/>
       <c r="M68" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N68" s="25">
+        <v>4</v>
+      </c>
+      <c r="O68" s="25"/>
       <c r="P68" s="25"/>
       <c r="Q68" s="25"/>
       <c r="R68" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S68" s="25">
         <v>4</v>
       </c>
       <c r="T68" s="25"/>
       <c r="U68" s="25"/>
       <c r="V68" s="25"/>
       <c r="W68" s="25">
         <v>80</v>
       </c>
       <c r="X68" s="25" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="Y68" s="25" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="Z68" s="25"/>
       <c r="AA68" s="25"/>
       <c r="AB68" s="25"/>
     </row>
     <row r="69" spans="1:33">
       <c r="A69" s="25">
         <v>59</v>
       </c>
       <c r="B69" s="25" t="s">
         <v>104</v>
       </c>
       <c r="C69" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D69" s="25">
         <v>4</v>
       </c>
       <c r="E69" s="25"/>
       <c r="F69" s="25"/>
       <c r="G69" s="25"/>
       <c r="H69" s="25">
         <v>160</v>
       </c>
       <c r="I69" s="25">
@@ -5909,241 +5909,241 @@
       </c>
       <c r="B70" s="25" t="s">
         <v>105</v>
       </c>
       <c r="C70" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D70" s="25">
         <v>4</v>
       </c>
       <c r="E70" s="25"/>
       <c r="F70" s="25"/>
       <c r="G70" s="25"/>
       <c r="H70" s="25">
         <v>160</v>
       </c>
       <c r="I70" s="25">
         <v>4</v>
       </c>
       <c r="J70" s="25"/>
       <c r="K70" s="25"/>
       <c r="L70" s="25"/>
       <c r="M70" s="25">
         <v>40</v>
       </c>
-      <c r="N70" s="25">
-[...2 lines deleted...]
-      <c r="O70" s="25"/>
+      <c r="N70" s="25"/>
+      <c r="O70" s="25">
+        <v>3</v>
+      </c>
       <c r="P70" s="25"/>
       <c r="Q70" s="25"/>
       <c r="R70" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S70" s="25">
         <v>4</v>
       </c>
       <c r="T70" s="25"/>
       <c r="U70" s="25"/>
       <c r="V70" s="25"/>
       <c r="W70" s="25">
         <v>80</v>
       </c>
       <c r="X70" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y70" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z70" s="25"/>
       <c r="AA70" s="25"/>
       <c r="AB70" s="25"/>
     </row>
     <row r="71" spans="1:33">
       <c r="A71" s="25">
         <v>61</v>
       </c>
       <c r="B71" s="25" t="s">
         <v>106</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D71" s="25">
         <v>4</v>
       </c>
       <c r="E71" s="25"/>
       <c r="F71" s="25"/>
       <c r="G71" s="25"/>
       <c r="H71" s="25">
         <v>160</v>
       </c>
       <c r="I71" s="25">
         <v>4</v>
       </c>
       <c r="J71" s="25"/>
       <c r="K71" s="25"/>
       <c r="L71" s="25"/>
       <c r="M71" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N71" s="25">
         <v>4</v>
       </c>
       <c r="O71" s="25"/>
       <c r="P71" s="25"/>
       <c r="Q71" s="25"/>
       <c r="R71" s="25">
         <v>120</v>
       </c>
       <c r="S71" s="25">
         <v>4</v>
       </c>
       <c r="T71" s="25"/>
       <c r="U71" s="25"/>
       <c r="V71" s="25"/>
       <c r="W71" s="25">
         <v>80</v>
       </c>
       <c r="X71" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Y71" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Z71" s="25"/>
       <c r="AA71" s="25"/>
       <c r="AB71" s="25"/>
     </row>
     <row r="72" spans="1:33">
       <c r="A72" s="25">
         <v>62</v>
       </c>
       <c r="B72" s="25" t="s">
         <v>107</v>
       </c>
       <c r="C72" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D72" s="25">
         <v>4</v>
       </c>
       <c r="E72" s="25"/>
       <c r="F72" s="25"/>
       <c r="G72" s="25"/>
       <c r="H72" s="25">
         <v>160</v>
       </c>
-      <c r="I72" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I72" s="25">
+        <v>4</v>
+      </c>
+      <c r="J72" s="25"/>
       <c r="K72" s="25"/>
       <c r="L72" s="25"/>
       <c r="M72" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N72" s="25">
+        <v>4</v>
+      </c>
+      <c r="O72" s="25"/>
       <c r="P72" s="25"/>
       <c r="Q72" s="25"/>
       <c r="R72" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S72" s="25">
         <v>4</v>
       </c>
       <c r="T72" s="25"/>
       <c r="U72" s="25"/>
       <c r="V72" s="25"/>
       <c r="W72" s="25">
         <v>80</v>
       </c>
       <c r="X72" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y72" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z72" s="25"/>
       <c r="AA72" s="25"/>
       <c r="AB72" s="25"/>
     </row>
     <row r="73" spans="1:33">
       <c r="A73" s="25">
         <v>63</v>
       </c>
       <c r="B73" s="25" t="s">
         <v>108</v>
       </c>
       <c r="C73" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D73" s="25">
         <v>4</v>
       </c>
       <c r="E73" s="25"/>
       <c r="F73" s="25"/>
       <c r="G73" s="25"/>
       <c r="H73" s="25">
         <v>160</v>
       </c>
       <c r="I73" s="25">
         <v>4</v>
       </c>
       <c r="J73" s="25"/>
       <c r="K73" s="25"/>
       <c r="L73" s="25"/>
       <c r="M73" s="25">
         <v>40</v>
       </c>
-      <c r="N73" s="25">
-[...2 lines deleted...]
-      <c r="O73" s="25"/>
+      <c r="N73" s="25"/>
+      <c r="O73" s="25">
+        <v>3</v>
+      </c>
       <c r="P73" s="25"/>
       <c r="Q73" s="25"/>
       <c r="R73" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S73" s="25">
         <v>4</v>
       </c>
       <c r="T73" s="25"/>
       <c r="U73" s="25"/>
       <c r="V73" s="25"/>
       <c r="W73" s="25">
         <v>80</v>
       </c>
       <c r="X73" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y73" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z73" s="25"/>
       <c r="AA73" s="25"/>
       <c r="AB73" s="25"/>
     </row>
     <row r="74" spans="1:33">
       <c r="A74" s="25">
         <v>64</v>
       </c>
       <c r="B74" s="25" t="s">
         <v>109</v>
       </c>
       <c r="C74" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D74" s="25">
         <v>4</v>
       </c>
       <c r="E74" s="25"/>
       <c r="F74" s="25"/>
       <c r="G74" s="25"/>
       <c r="H74" s="25">
         <v>160</v>
       </c>
       <c r="I74" s="25">
@@ -6245,73 +6245,73 @@
       </c>
       <c r="B76" s="25" t="s">
         <v>111</v>
       </c>
       <c r="C76" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D76" s="25">
         <v>4</v>
       </c>
       <c r="E76" s="25"/>
       <c r="F76" s="25"/>
       <c r="G76" s="25"/>
       <c r="H76" s="25">
         <v>160</v>
       </c>
       <c r="I76" s="25">
         <v>4</v>
       </c>
       <c r="J76" s="25"/>
       <c r="K76" s="25"/>
       <c r="L76" s="25"/>
       <c r="M76" s="25">
         <v>40</v>
       </c>
-      <c r="N76" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N76" s="25">
+        <v>4</v>
+      </c>
+      <c r="O76" s="25"/>
       <c r="P76" s="25"/>
       <c r="Q76" s="25"/>
       <c r="R76" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S76" s="25">
         <v>4</v>
       </c>
       <c r="T76" s="25"/>
       <c r="U76" s="25"/>
       <c r="V76" s="25"/>
       <c r="W76" s="25">
         <v>80</v>
       </c>
       <c r="X76" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y76" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z76" s="25"/>
       <c r="AA76" s="25"/>
       <c r="AB76" s="25"/>
     </row>
     <row r="77" spans="1:33">
       <c r="A77" s="25">
         <v>67</v>
       </c>
       <c r="B77" s="25" t="s">
         <v>112</v>
       </c>
       <c r="C77" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D77" s="25">
         <v>4</v>
       </c>
       <c r="E77" s="25"/>
       <c r="F77" s="25"/>
       <c r="G77" s="25"/>
       <c r="H77" s="25">
         <v>160</v>
       </c>
       <c r="I77" s="25">
@@ -6348,82 +6348,82 @@
         <v>39</v>
       </c>
       <c r="Z77" s="25"/>
       <c r="AA77" s="25"/>
       <c r="AB77" s="25"/>
     </row>
     <row r="78" spans="1:33">
       <c r="A78" s="25">
         <v>68</v>
       </c>
       <c r="B78" s="25" t="s">
         <v>113</v>
       </c>
       <c r="C78" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D78" s="25">
         <v>4</v>
       </c>
       <c r="E78" s="25"/>
       <c r="F78" s="25"/>
       <c r="G78" s="25"/>
       <c r="H78" s="25">
         <v>160</v>
       </c>
-      <c r="I78" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I78" s="25">
+        <v>4</v>
+      </c>
+      <c r="J78" s="25"/>
       <c r="K78" s="25"/>
       <c r="L78" s="25"/>
       <c r="M78" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N78" s="25">
+        <v>4</v>
+      </c>
+      <c r="O78" s="25"/>
       <c r="P78" s="25"/>
       <c r="Q78" s="25"/>
       <c r="R78" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S78" s="25">
         <v>4</v>
       </c>
       <c r="T78" s="25"/>
       <c r="U78" s="25"/>
       <c r="V78" s="25"/>
       <c r="W78" s="25">
         <v>80</v>
       </c>
       <c r="X78" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y78" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z78" s="25"/>
       <c r="AA78" s="25"/>
       <c r="AB78" s="25"/>
     </row>
     <row r="79" spans="1:33">
       <c r="A79" s="25">
         <v>69</v>
       </c>
       <c r="B79" s="25" t="s">
         <v>114</v>
       </c>
       <c r="C79" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D79" s="25">
         <v>4</v>
       </c>
       <c r="E79" s="25"/>
       <c r="F79" s="25"/>
       <c r="G79" s="25"/>
       <c r="H79" s="25">
         <v>160</v>
       </c>
       <c r="I79" s="25">
@@ -6516,82 +6516,82 @@
         <v>39</v>
       </c>
       <c r="Z80" s="25"/>
       <c r="AA80" s="25"/>
       <c r="AB80" s="25"/>
     </row>
     <row r="81" spans="1:33">
       <c r="A81" s="25">
         <v>71</v>
       </c>
       <c r="B81" s="25" t="s">
         <v>116</v>
       </c>
       <c r="C81" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D81" s="25">
         <v>4</v>
       </c>
       <c r="E81" s="25"/>
       <c r="F81" s="25"/>
       <c r="G81" s="25"/>
       <c r="H81" s="25">
         <v>160</v>
       </c>
-      <c r="I81" s="25">
-[...2 lines deleted...]
-      <c r="J81" s="25"/>
+      <c r="I81" s="25"/>
+      <c r="J81" s="25">
+        <v>3</v>
+      </c>
       <c r="K81" s="25"/>
       <c r="L81" s="25"/>
       <c r="M81" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N81" s="25"/>
       <c r="O81" s="25">
         <v>3</v>
       </c>
       <c r="P81" s="25"/>
       <c r="Q81" s="25"/>
       <c r="R81" s="25">
         <v>90</v>
       </c>
       <c r="S81" s="25">
         <v>4</v>
       </c>
       <c r="T81" s="25"/>
       <c r="U81" s="25"/>
       <c r="V81" s="25"/>
       <c r="W81" s="25">
         <v>80</v>
       </c>
       <c r="X81" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y81" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z81" s="25"/>
       <c r="AA81" s="25"/>
       <c r="AB81" s="25"/>
     </row>
     <row r="82" spans="1:33">
       <c r="A82" s="25">
         <v>72</v>
       </c>
       <c r="B82" s="25" t="s">
         <v>117</v>
       </c>
       <c r="C82" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D82" s="25">
         <v>4</v>
       </c>
       <c r="E82" s="25"/>
       <c r="F82" s="25"/>
       <c r="G82" s="25"/>
       <c r="H82" s="25">
         <v>160</v>
       </c>
       <c r="I82" s="25">
@@ -6628,250 +6628,250 @@
         <v>39</v>
       </c>
       <c r="Z82" s="25"/>
       <c r="AA82" s="25"/>
       <c r="AB82" s="25"/>
     </row>
     <row r="83" spans="1:33">
       <c r="A83" s="25">
         <v>73</v>
       </c>
       <c r="B83" s="25" t="s">
         <v>118</v>
       </c>
       <c r="C83" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D83" s="25">
         <v>4</v>
       </c>
       <c r="E83" s="25"/>
       <c r="F83" s="25"/>
       <c r="G83" s="25"/>
       <c r="H83" s="25">
         <v>160</v>
       </c>
-      <c r="I83" s="25">
-[...2 lines deleted...]
-      <c r="J83" s="25"/>
+      <c r="I83" s="25"/>
+      <c r="J83" s="25">
+        <v>3</v>
+      </c>
       <c r="K83" s="25"/>
       <c r="L83" s="25"/>
       <c r="M83" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="O83" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="N83" s="25"/>
+      <c r="O83" s="25">
+        <v>3</v>
+      </c>
       <c r="P83" s="25"/>
       <c r="Q83" s="25"/>
       <c r="R83" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T83" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S83" s="25"/>
+      <c r="T83" s="25">
+        <v>3</v>
+      </c>
       <c r="U83" s="25"/>
       <c r="V83" s="25"/>
       <c r="W83" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X83" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z83" s="25"/>
+        <v>95</v>
+      </c>
+      <c r="Y83" s="25"/>
+      <c r="Z83" s="25" t="s">
+        <v>95</v>
+      </c>
       <c r="AA83" s="25"/>
       <c r="AB83" s="25"/>
     </row>
     <row r="84" spans="1:33">
       <c r="A84" s="25">
         <v>74</v>
       </c>
       <c r="B84" s="25" t="s">
         <v>119</v>
       </c>
       <c r="C84" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D84" s="25">
         <v>4</v>
       </c>
       <c r="E84" s="25"/>
       <c r="F84" s="25"/>
       <c r="G84" s="25"/>
       <c r="H84" s="25">
         <v>160</v>
       </c>
-      <c r="I84" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I84" s="25">
+        <v>4</v>
+      </c>
+      <c r="J84" s="25"/>
       <c r="K84" s="25"/>
       <c r="L84" s="25"/>
       <c r="M84" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N84" s="25"/>
       <c r="O84" s="25">
         <v>3</v>
       </c>
       <c r="P84" s="25"/>
       <c r="Q84" s="25"/>
       <c r="R84" s="25">
         <v>90</v>
       </c>
-      <c r="S84" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S84" s="25">
+        <v>4</v>
+      </c>
+      <c r="T84" s="25"/>
       <c r="U84" s="25"/>
       <c r="V84" s="25"/>
       <c r="W84" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X84" s="25" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y84" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z84" s="25"/>
       <c r="AA84" s="25"/>
       <c r="AB84" s="25"/>
     </row>
     <row r="85" spans="1:33">
       <c r="A85" s="25">
         <v>75</v>
       </c>
       <c r="B85" s="25" t="s">
         <v>120</v>
       </c>
       <c r="C85" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D85" s="25">
         <v>4</v>
       </c>
       <c r="E85" s="25"/>
       <c r="F85" s="25"/>
       <c r="G85" s="25"/>
       <c r="H85" s="25">
         <v>160</v>
       </c>
       <c r="I85" s="25">
         <v>4</v>
       </c>
       <c r="J85" s="25"/>
       <c r="K85" s="25"/>
       <c r="L85" s="25"/>
       <c r="M85" s="25">
         <v>40</v>
       </c>
-      <c r="N85" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N85" s="25">
+        <v>4</v>
+      </c>
+      <c r="O85" s="25"/>
       <c r="P85" s="25"/>
       <c r="Q85" s="25"/>
       <c r="R85" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S85" s="25">
         <v>4</v>
       </c>
       <c r="T85" s="25"/>
       <c r="U85" s="25"/>
       <c r="V85" s="25"/>
       <c r="W85" s="25">
         <v>80</v>
       </c>
       <c r="X85" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y85" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z85" s="25"/>
       <c r="AA85" s="25"/>
       <c r="AB85" s="25"/>
     </row>
     <row r="86" spans="1:33">
       <c r="A86" s="25">
         <v>76</v>
       </c>
       <c r="B86" s="25" t="s">
         <v>121</v>
       </c>
       <c r="C86" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D86" s="25">
         <v>4</v>
       </c>
       <c r="E86" s="25"/>
       <c r="F86" s="25"/>
       <c r="G86" s="25"/>
       <c r="H86" s="25">
         <v>160</v>
       </c>
       <c r="I86" s="25">
         <v>4</v>
       </c>
       <c r="J86" s="25"/>
       <c r="K86" s="25"/>
       <c r="L86" s="25"/>
       <c r="M86" s="25">
         <v>40</v>
       </c>
-      <c r="N86" s="25">
-[...2 lines deleted...]
-      <c r="O86" s="25"/>
+      <c r="N86" s="25"/>
+      <c r="O86" s="25">
+        <v>3</v>
+      </c>
       <c r="P86" s="25"/>
       <c r="Q86" s="25"/>
       <c r="R86" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S86" s="25">
         <v>4</v>
       </c>
       <c r="T86" s="25"/>
       <c r="U86" s="25"/>
       <c r="V86" s="25"/>
       <c r="W86" s="25">
         <v>80</v>
       </c>
       <c r="X86" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y86" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z86" s="25"/>
       <c r="AA86" s="25"/>
       <c r="AB86" s="25"/>
     </row>
     <row r="87" spans="1:33">
       <c r="A87" s="25">
         <v>77</v>
       </c>
       <c r="B87" s="25" t="s">
         <v>122</v>
       </c>
       <c r="C87" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D87" s="25">
         <v>4</v>
       </c>
       <c r="E87" s="25"/>
       <c r="F87" s="25"/>
       <c r="G87" s="25"/>
       <c r="H87" s="25">
         <v>160</v>
       </c>
       <c r="I87" s="25">
@@ -6908,82 +6908,82 @@
         <v>39</v>
       </c>
       <c r="Z87" s="25"/>
       <c r="AA87" s="25"/>
       <c r="AB87" s="25"/>
     </row>
     <row r="88" spans="1:33">
       <c r="A88" s="25">
         <v>78</v>
       </c>
       <c r="B88" s="25" t="s">
         <v>123</v>
       </c>
       <c r="C88" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D88" s="25">
         <v>4</v>
       </c>
       <c r="E88" s="25"/>
       <c r="F88" s="25"/>
       <c r="G88" s="25"/>
       <c r="H88" s="25">
         <v>160</v>
       </c>
-      <c r="I88" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I88" s="25">
+        <v>4</v>
+      </c>
+      <c r="J88" s="25"/>
       <c r="K88" s="25"/>
       <c r="L88" s="25"/>
       <c r="M88" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N88" s="25">
+        <v>4</v>
+      </c>
+      <c r="O88" s="25"/>
       <c r="P88" s="25"/>
       <c r="Q88" s="25"/>
       <c r="R88" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S88" s="25">
         <v>4</v>
       </c>
       <c r="T88" s="25"/>
       <c r="U88" s="25"/>
       <c r="V88" s="25"/>
       <c r="W88" s="25">
         <v>80</v>
       </c>
       <c r="X88" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y88" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z88" s="25"/>
       <c r="AA88" s="25"/>
       <c r="AB88" s="25"/>
     </row>
     <row r="89" spans="1:33">
       <c r="A89" s="25">
         <v>79</v>
       </c>
       <c r="B89" s="25" t="s">
         <v>124</v>
       </c>
       <c r="C89" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D89" s="25">
         <v>4</v>
       </c>
       <c r="E89" s="25"/>
       <c r="F89" s="25"/>
       <c r="G89" s="25"/>
       <c r="H89" s="25">
         <v>160</v>
       </c>
       <c r="I89" s="25">
@@ -7027,75 +7027,75 @@
       <c r="A90" s="25">
         <v>80</v>
       </c>
       <c r="B90" s="25" t="s">
         <v>125</v>
       </c>
       <c r="C90" s="25" t="s">
         <v>59</v>
       </c>
       <c r="D90" s="25">
         <v>4</v>
       </c>
       <c r="E90" s="25"/>
       <c r="F90" s="25"/>
       <c r="G90" s="25"/>
       <c r="H90" s="25">
         <v>160</v>
       </c>
       <c r="I90" s="25">
         <v>4</v>
       </c>
       <c r="J90" s="25"/>
       <c r="K90" s="25"/>
       <c r="L90" s="25"/>
       <c r="M90" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N90" s="25">
         <v>4</v>
       </c>
       <c r="O90" s="25"/>
       <c r="P90" s="25"/>
       <c r="Q90" s="25"/>
       <c r="R90" s="25">
         <v>120</v>
       </c>
       <c r="S90" s="25">
         <v>4</v>
       </c>
       <c r="T90" s="25"/>
       <c r="U90" s="25"/>
       <c r="V90" s="25"/>
       <c r="W90" s="25">
         <v>80</v>
       </c>
       <c r="X90" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Y90" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Z90" s="25"/>
       <c r="AA90" s="25"/>
       <c r="AB90" s="25"/>
     </row>
     <row r="91" spans="1:33">
       <c r="A91" s="25">
         <v>81</v>
       </c>
       <c r="B91" s="25" t="s">
         <v>126</v>
       </c>
       <c r="C91" s="25" t="s">
         <v>127</v>
       </c>
       <c r="D91" s="25">
         <v>4</v>
       </c>
       <c r="E91" s="25"/>
       <c r="F91" s="25"/>
       <c r="G91" s="25"/>
       <c r="H91" s="25">
         <v>160</v>
       </c>
       <c r="I91" s="25">
@@ -7822,64 +7822,64 @@
       </c>
       <c r="E104" s="25"/>
       <c r="F104" s="25"/>
       <c r="G104" s="25"/>
       <c r="H104" s="25">
         <v>160</v>
       </c>
       <c r="I104" s="25">
         <v>4</v>
       </c>
       <c r="J104" s="25"/>
       <c r="K104" s="25"/>
       <c r="L104" s="25"/>
       <c r="M104" s="25">
         <v>40</v>
       </c>
       <c r="N104" s="25">
         <v>4</v>
       </c>
       <c r="O104" s="25"/>
       <c r="P104" s="25"/>
       <c r="Q104" s="25"/>
       <c r="R104" s="25">
         <v>120</v>
       </c>
-      <c r="S104" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S104" s="25">
+        <v>4</v>
+      </c>
+      <c r="T104" s="25"/>
       <c r="U104" s="25"/>
       <c r="V104" s="25"/>
       <c r="W104" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X104" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y104" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z104" s="25"/>
       <c r="AA104" s="25"/>
       <c r="AB104" s="25"/>
     </row>
     <row r="105" spans="1:33">
       <c r="A105" s="25">
         <v>95</v>
       </c>
       <c r="B105" s="25" t="s">
         <v>142</v>
       </c>
       <c r="C105" s="25" t="s">
         <v>141</v>
       </c>
       <c r="D105" s="25">
         <v>4</v>
       </c>
       <c r="E105" s="25"/>
       <c r="F105" s="25"/>
       <c r="G105" s="25"/>
       <c r="H105" s="25">
         <v>160</v>
       </c>
       <c r="I105" s="25">
@@ -7902,51 +7902,51 @@
       </c>
       <c r="S105" s="25">
         <v>4</v>
       </c>
       <c r="T105" s="25"/>
       <c r="U105" s="25"/>
       <c r="V105" s="25"/>
       <c r="W105" s="25">
         <v>80</v>
       </c>
       <c r="X105" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y105" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z105" s="25"/>
       <c r="AA105" s="25"/>
       <c r="AB105" s="25"/>
     </row>
     <row r="106" spans="1:33">
       <c r="A106" s="25">
         <v>96</v>
       </c>
       <c r="B106" s="25" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C106" s="25" t="s">
         <v>141</v>
       </c>
       <c r="D106" s="25">
         <v>4</v>
       </c>
       <c r="E106" s="25"/>
       <c r="F106" s="25"/>
       <c r="G106" s="25"/>
       <c r="H106" s="25">
         <v>160</v>
       </c>
       <c r="I106" s="25">
         <v>4</v>
       </c>
       <c r="J106" s="25"/>
       <c r="K106" s="25"/>
       <c r="L106" s="25"/>
       <c r="M106" s="25">
         <v>40</v>
       </c>
       <c r="N106" s="25">
         <v>4</v>
       </c>
@@ -7958,51 +7958,51 @@
       </c>
       <c r="S106" s="25">
         <v>4</v>
       </c>
       <c r="T106" s="25"/>
       <c r="U106" s="25"/>
       <c r="V106" s="25"/>
       <c r="W106" s="25">
         <v>80</v>
       </c>
       <c r="X106" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y106" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z106" s="25"/>
       <c r="AA106" s="25"/>
       <c r="AB106" s="25"/>
     </row>
     <row r="107" spans="1:33">
       <c r="A107" s="25">
         <v>97</v>
       </c>
       <c r="B107" s="25" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C107" s="25" t="s">
         <v>141</v>
       </c>
       <c r="D107" s="25">
         <v>4</v>
       </c>
       <c r="E107" s="25"/>
       <c r="F107" s="25"/>
       <c r="G107" s="25"/>
       <c r="H107" s="25">
         <v>160</v>
       </c>
       <c r="I107" s="25">
         <v>4</v>
       </c>
       <c r="J107" s="25"/>
       <c r="K107" s="25"/>
       <c r="L107" s="25"/>
       <c r="M107" s="25">
         <v>40</v>
       </c>
       <c r="N107" s="25">
         <v>4</v>
       </c>
@@ -8014,51 +8014,51 @@
       </c>
       <c r="S107" s="25">
         <v>4</v>
       </c>
       <c r="T107" s="25"/>
       <c r="U107" s="25"/>
       <c r="V107" s="25"/>
       <c r="W107" s="25">
         <v>80</v>
       </c>
       <c r="X107" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y107" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z107" s="25"/>
       <c r="AA107" s="25"/>
       <c r="AB107" s="25"/>
     </row>
     <row r="108" spans="1:33">
       <c r="A108" s="25">
         <v>98</v>
       </c>
       <c r="B108" s="25" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C108" s="25" t="s">
         <v>141</v>
       </c>
       <c r="D108" s="25">
         <v>4</v>
       </c>
       <c r="E108" s="25"/>
       <c r="F108" s="25"/>
       <c r="G108" s="25"/>
       <c r="H108" s="25">
         <v>160</v>
       </c>
       <c r="I108" s="25">
         <v>4</v>
       </c>
       <c r="J108" s="25"/>
       <c r="K108" s="25"/>
       <c r="L108" s="25"/>
       <c r="M108" s="25">
         <v>40</v>
       </c>
       <c r="N108" s="25">
         <v>4</v>
       </c>
@@ -8102,64 +8102,64 @@
       </c>
       <c r="E109" s="25"/>
       <c r="F109" s="25"/>
       <c r="G109" s="25"/>
       <c r="H109" s="25">
         <v>160</v>
       </c>
       <c r="I109" s="25">
         <v>4</v>
       </c>
       <c r="J109" s="25"/>
       <c r="K109" s="25"/>
       <c r="L109" s="25"/>
       <c r="M109" s="25">
         <v>40</v>
       </c>
       <c r="N109" s="25">
         <v>4</v>
       </c>
       <c r="O109" s="25"/>
       <c r="P109" s="25"/>
       <c r="Q109" s="25"/>
       <c r="R109" s="25">
         <v>120</v>
       </c>
-      <c r="S109" s="25">
-[...2 lines deleted...]
-      <c r="T109" s="25"/>
+      <c r="S109" s="25"/>
+      <c r="T109" s="25">
+        <v>3</v>
+      </c>
       <c r="U109" s="25"/>
       <c r="V109" s="25"/>
       <c r="W109" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X109" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Y109" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Z109" s="25"/>
       <c r="AA109" s="25"/>
       <c r="AB109" s="25"/>
     </row>
     <row r="110" spans="1:33">
       <c r="A110" s="25">
         <v>100</v>
       </c>
       <c r="B110" s="25" t="s">
         <v>146</v>
       </c>
       <c r="C110" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D110" s="25">
         <v>4</v>
       </c>
       <c r="E110" s="25"/>
       <c r="F110" s="25"/>
       <c r="G110" s="25"/>
       <c r="H110" s="25">
         <v>160</v>
       </c>
       <c r="I110" s="25">
@@ -8259,131 +8259,131 @@
       <c r="A112" s="25">
         <v>102</v>
       </c>
       <c r="B112" s="25" t="s">
         <v>149</v>
       </c>
       <c r="C112" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D112" s="25">
         <v>4</v>
       </c>
       <c r="E112" s="25"/>
       <c r="F112" s="25"/>
       <c r="G112" s="25"/>
       <c r="H112" s="25">
         <v>160</v>
       </c>
       <c r="I112" s="25">
         <v>4</v>
       </c>
       <c r="J112" s="25"/>
       <c r="K112" s="25"/>
       <c r="L112" s="25"/>
       <c r="M112" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N112" s="25">
         <v>4</v>
       </c>
       <c r="O112" s="25"/>
       <c r="P112" s="25"/>
       <c r="Q112" s="25"/>
       <c r="R112" s="25">
         <v>120</v>
       </c>
       <c r="S112" s="25">
         <v>4</v>
       </c>
       <c r="T112" s="25"/>
       <c r="U112" s="25"/>
       <c r="V112" s="25"/>
       <c r="W112" s="25">
         <v>80</v>
       </c>
       <c r="X112" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Y112" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Z112" s="25"/>
       <c r="AA112" s="25"/>
       <c r="AB112" s="25"/>
     </row>
     <row r="113" spans="1:33">
       <c r="A113" s="25">
         <v>103</v>
       </c>
       <c r="B113" s="25" t="s">
         <v>150</v>
       </c>
       <c r="C113" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D113" s="25">
         <v>4</v>
       </c>
       <c r="E113" s="25"/>
       <c r="F113" s="25"/>
       <c r="G113" s="25"/>
       <c r="H113" s="25">
         <v>160</v>
       </c>
       <c r="I113" s="25">
         <v>4</v>
       </c>
       <c r="J113" s="25"/>
       <c r="K113" s="25"/>
       <c r="L113" s="25"/>
       <c r="M113" s="25">
         <v>40</v>
       </c>
-      <c r="N113" s="25">
-[...2 lines deleted...]
-      <c r="O113" s="25"/>
+      <c r="N113" s="25"/>
+      <c r="O113" s="25">
+        <v>3</v>
+      </c>
       <c r="P113" s="25"/>
       <c r="Q113" s="25"/>
       <c r="R113" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S113" s="25">
         <v>4</v>
       </c>
       <c r="T113" s="25"/>
       <c r="U113" s="25"/>
       <c r="V113" s="25"/>
       <c r="W113" s="25">
         <v>80</v>
       </c>
       <c r="X113" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y113" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z113" s="25"/>
       <c r="AA113" s="25"/>
       <c r="AB113" s="25"/>
     </row>
     <row r="114" spans="1:33">
       <c r="A114" s="25">
         <v>104</v>
       </c>
       <c r="B114" s="25" t="s">
         <v>151</v>
       </c>
       <c r="C114" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D114" s="25">
         <v>4</v>
       </c>
       <c r="E114" s="25"/>
       <c r="F114" s="25"/>
       <c r="G114" s="25"/>
       <c r="H114" s="25">
         <v>160</v>
       </c>
       <c r="I114" s="25">
@@ -8539,131 +8539,131 @@
       <c r="A117" s="25">
         <v>107</v>
       </c>
       <c r="B117" s="25" t="s">
         <v>154</v>
       </c>
       <c r="C117" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D117" s="25">
         <v>4</v>
       </c>
       <c r="E117" s="25"/>
       <c r="F117" s="25"/>
       <c r="G117" s="25"/>
       <c r="H117" s="25">
         <v>160</v>
       </c>
       <c r="I117" s="25">
         <v>4</v>
       </c>
       <c r="J117" s="25"/>
       <c r="K117" s="25"/>
       <c r="L117" s="25"/>
       <c r="M117" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N117" s="25">
         <v>4</v>
       </c>
       <c r="O117" s="25"/>
       <c r="P117" s="25"/>
       <c r="Q117" s="25"/>
       <c r="R117" s="25">
         <v>120</v>
       </c>
       <c r="S117" s="25">
         <v>4</v>
       </c>
       <c r="T117" s="25"/>
       <c r="U117" s="25"/>
       <c r="V117" s="25"/>
       <c r="W117" s="25">
         <v>80</v>
       </c>
       <c r="X117" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Y117" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Z117" s="25"/>
       <c r="AA117" s="25"/>
       <c r="AB117" s="25"/>
     </row>
     <row r="118" spans="1:33">
       <c r="A118" s="25">
         <v>108</v>
       </c>
       <c r="B118" s="25" t="s">
         <v>155</v>
       </c>
       <c r="C118" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D118" s="25">
         <v>4</v>
       </c>
       <c r="E118" s="25"/>
       <c r="F118" s="25"/>
       <c r="G118" s="25"/>
       <c r="H118" s="25">
         <v>160</v>
       </c>
       <c r="I118" s="25">
         <v>4</v>
       </c>
       <c r="J118" s="25"/>
       <c r="K118" s="25"/>
       <c r="L118" s="25"/>
       <c r="M118" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N118" s="25">
         <v>4</v>
       </c>
       <c r="O118" s="25"/>
       <c r="P118" s="25"/>
       <c r="Q118" s="25"/>
       <c r="R118" s="25">
         <v>120</v>
       </c>
       <c r="S118" s="25">
         <v>4</v>
       </c>
       <c r="T118" s="25"/>
       <c r="U118" s="25"/>
       <c r="V118" s="25"/>
       <c r="W118" s="25">
         <v>80</v>
       </c>
       <c r="X118" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Y118" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Z118" s="25"/>
       <c r="AA118" s="25"/>
       <c r="AB118" s="25"/>
     </row>
     <row r="119" spans="1:33">
       <c r="A119" s="25">
         <v>109</v>
       </c>
       <c r="B119" s="25" t="s">
         <v>156</v>
       </c>
       <c r="C119" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D119" s="25">
         <v>4</v>
       </c>
       <c r="E119" s="25"/>
       <c r="F119" s="25"/>
       <c r="G119" s="25"/>
       <c r="H119" s="25">
         <v>160</v>
       </c>
       <c r="I119" s="25">
@@ -8756,110 +8756,110 @@
         <v>39</v>
       </c>
       <c r="Z120" s="25"/>
       <c r="AA120" s="25"/>
       <c r="AB120" s="25"/>
     </row>
     <row r="121" spans="1:33">
       <c r="A121" s="25">
         <v>111</v>
       </c>
       <c r="B121" s="25" t="s">
         <v>158</v>
       </c>
       <c r="C121" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D121" s="25">
         <v>4</v>
       </c>
       <c r="E121" s="25"/>
       <c r="F121" s="25"/>
       <c r="G121" s="25"/>
       <c r="H121" s="25">
         <v>160</v>
       </c>
-      <c r="I121" s="25">
-[...2 lines deleted...]
-      <c r="J121" s="25"/>
+      <c r="I121" s="25"/>
+      <c r="J121" s="25">
+        <v>3</v>
+      </c>
       <c r="K121" s="25"/>
       <c r="L121" s="25"/>
       <c r="M121" s="25">
         <v>40</v>
       </c>
-      <c r="N121" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="N121" s="25"/>
       <c r="O121" s="25"/>
-      <c r="P121" s="25"/>
+      <c r="P121" s="25">
+        <v>2</v>
+      </c>
       <c r="Q121" s="25"/>
       <c r="R121" s="25">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="S121" s="25">
         <v>4</v>
       </c>
       <c r="T121" s="25"/>
       <c r="U121" s="25"/>
       <c r="V121" s="25"/>
       <c r="W121" s="25">
         <v>80</v>
       </c>
       <c r="X121" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z121" s="25"/>
+        <v>95</v>
+      </c>
+      <c r="Y121" s="25"/>
+      <c r="Z121" s="25" t="s">
+        <v>95</v>
+      </c>
       <c r="AA121" s="25"/>
       <c r="AB121" s="25"/>
     </row>
     <row r="122" spans="1:33">
       <c r="A122" s="25">
         <v>112</v>
       </c>
       <c r="B122" s="25" t="s">
         <v>159</v>
       </c>
       <c r="C122" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D122" s="25">
         <v>4</v>
       </c>
       <c r="E122" s="25"/>
       <c r="F122" s="25"/>
       <c r="G122" s="25"/>
       <c r="H122" s="25">
         <v>160</v>
       </c>
-      <c r="I122" s="25">
-[...2 lines deleted...]
-      <c r="J122" s="25"/>
+      <c r="I122" s="25"/>
+      <c r="J122" s="25">
+        <v>3</v>
+      </c>
       <c r="K122" s="25"/>
       <c r="L122" s="25"/>
       <c r="M122" s="25">
         <v>40</v>
       </c>
       <c r="N122" s="25">
         <v>4</v>
       </c>
       <c r="O122" s="25"/>
       <c r="P122" s="25"/>
       <c r="Q122" s="25"/>
       <c r="R122" s="25">
         <v>120</v>
       </c>
       <c r="S122" s="25">
         <v>4</v>
       </c>
       <c r="T122" s="25"/>
       <c r="U122" s="25"/>
       <c r="V122" s="25"/>
       <c r="W122" s="25">
         <v>80</v>
       </c>
       <c r="X122" s="25" t="s">
         <v>39</v>
@@ -8924,138 +8924,138 @@
         <v>39</v>
       </c>
       <c r="Z123" s="25"/>
       <c r="AA123" s="25"/>
       <c r="AB123" s="25"/>
     </row>
     <row r="124" spans="1:33">
       <c r="A124" s="25">
         <v>114</v>
       </c>
       <c r="B124" s="25" t="s">
         <v>161</v>
       </c>
       <c r="C124" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D124" s="25">
         <v>4</v>
       </c>
       <c r="E124" s="25"/>
       <c r="F124" s="25"/>
       <c r="G124" s="25"/>
       <c r="H124" s="25">
         <v>160</v>
       </c>
-      <c r="I124" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I124" s="25">
+        <v>4</v>
+      </c>
+      <c r="J124" s="25"/>
       <c r="K124" s="25"/>
       <c r="L124" s="25"/>
       <c r="M124" s="25">
         <v>40</v>
       </c>
-      <c r="N124" s="25"/>
+      <c r="N124" s="25">
+        <v>4</v>
+      </c>
       <c r="O124" s="25"/>
-      <c r="P124" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="P124" s="25"/>
       <c r="Q124" s="25"/>
       <c r="R124" s="25">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="S124" s="25">
         <v>4</v>
       </c>
       <c r="T124" s="25"/>
       <c r="U124" s="25"/>
       <c r="V124" s="25"/>
       <c r="W124" s="25">
         <v>80</v>
       </c>
       <c r="X124" s="25" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y124" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z124" s="25"/>
       <c r="AA124" s="25"/>
       <c r="AB124" s="25"/>
     </row>
     <row r="125" spans="1:33">
       <c r="A125" s="25">
         <v>115</v>
       </c>
       <c r="B125" s="25" t="s">
         <v>162</v>
       </c>
       <c r="C125" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D125" s="25">
         <v>4</v>
       </c>
       <c r="E125" s="25"/>
       <c r="F125" s="25"/>
       <c r="G125" s="25"/>
       <c r="H125" s="25">
         <v>160</v>
       </c>
       <c r="I125" s="25">
         <v>4</v>
       </c>
       <c r="J125" s="25"/>
       <c r="K125" s="25"/>
       <c r="L125" s="25"/>
       <c r="M125" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N125" s="25">
         <v>4</v>
       </c>
       <c r="O125" s="25"/>
       <c r="P125" s="25"/>
       <c r="Q125" s="25"/>
       <c r="R125" s="25">
         <v>120</v>
       </c>
       <c r="S125" s="25">
         <v>4</v>
       </c>
       <c r="T125" s="25"/>
       <c r="U125" s="25"/>
       <c r="V125" s="25"/>
       <c r="W125" s="25">
         <v>80</v>
       </c>
       <c r="X125" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Y125" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Z125" s="25"/>
       <c r="AA125" s="25"/>
       <c r="AB125" s="25"/>
     </row>
     <row r="126" spans="1:33">
       <c r="A126" s="25">
         <v>116</v>
       </c>
       <c r="B126" s="25" t="s">
         <v>163</v>
       </c>
       <c r="C126" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D126" s="25">
         <v>4</v>
       </c>
       <c r="E126" s="25"/>
       <c r="F126" s="25"/>
       <c r="G126" s="25"/>
       <c r="H126" s="25">
         <v>160</v>
       </c>
       <c r="I126" s="25">
@@ -9157,73 +9157,73 @@
       </c>
       <c r="B128" s="25" t="s">
         <v>165</v>
       </c>
       <c r="C128" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D128" s="25">
         <v>4</v>
       </c>
       <c r="E128" s="25"/>
       <c r="F128" s="25"/>
       <c r="G128" s="25"/>
       <c r="H128" s="25">
         <v>160</v>
       </c>
       <c r="I128" s="25">
         <v>4</v>
       </c>
       <c r="J128" s="25"/>
       <c r="K128" s="25"/>
       <c r="L128" s="25"/>
       <c r="M128" s="25">
         <v>40</v>
       </c>
-      <c r="N128" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N128" s="25">
+        <v>4</v>
+      </c>
+      <c r="O128" s="25"/>
       <c r="P128" s="25"/>
       <c r="Q128" s="25"/>
       <c r="R128" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S128" s="25">
         <v>4</v>
       </c>
       <c r="T128" s="25"/>
       <c r="U128" s="25"/>
       <c r="V128" s="25"/>
       <c r="W128" s="25">
         <v>80</v>
       </c>
       <c r="X128" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y128" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z128" s="25"/>
       <c r="AA128" s="25"/>
       <c r="AB128" s="25"/>
     </row>
     <row r="129" spans="1:33">
       <c r="A129" s="25">
         <v>119</v>
       </c>
       <c r="B129" s="25" t="s">
         <v>166</v>
       </c>
       <c r="C129" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D129" s="25">
         <v>4</v>
       </c>
       <c r="E129" s="25"/>
       <c r="F129" s="25"/>
       <c r="G129" s="25"/>
       <c r="H129" s="25">
         <v>160</v>
       </c>
       <c r="I129" s="25">
@@ -9260,54 +9260,54 @@
         <v>39</v>
       </c>
       <c r="Z129" s="25"/>
       <c r="AA129" s="25"/>
       <c r="AB129" s="25"/>
     </row>
     <row r="130" spans="1:33">
       <c r="A130" s="25">
         <v>120</v>
       </c>
       <c r="B130" s="25" t="s">
         <v>167</v>
       </c>
       <c r="C130" s="25" t="s">
         <v>147</v>
       </c>
       <c r="D130" s="25">
         <v>4</v>
       </c>
       <c r="E130" s="25"/>
       <c r="F130" s="25"/>
       <c r="G130" s="25"/>
       <c r="H130" s="25">
         <v>160</v>
       </c>
-      <c r="I130" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I130" s="25">
+        <v>4</v>
+      </c>
+      <c r="J130" s="25"/>
       <c r="K130" s="25"/>
       <c r="L130" s="25"/>
       <c r="M130" s="25">
         <v>40</v>
       </c>
       <c r="N130" s="25">
         <v>4</v>
       </c>
       <c r="O130" s="25"/>
       <c r="P130" s="25"/>
       <c r="Q130" s="25"/>
       <c r="R130" s="25">
         <v>120</v>
       </c>
       <c r="S130" s="25">
         <v>4</v>
       </c>
       <c r="T130" s="25"/>
       <c r="U130" s="25"/>
       <c r="V130" s="25"/>
       <c r="W130" s="25">
         <v>80</v>
       </c>
       <c r="X130" s="25" t="s">
         <v>39</v>
@@ -9549,73 +9549,73 @@
       </c>
       <c r="B135" s="25" t="s">
         <v>173</v>
       </c>
       <c r="C135" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D135" s="25">
         <v>4</v>
       </c>
       <c r="E135" s="25"/>
       <c r="F135" s="25"/>
       <c r="G135" s="25"/>
       <c r="H135" s="25">
         <v>160</v>
       </c>
       <c r="I135" s="25">
         <v>4</v>
       </c>
       <c r="J135" s="25"/>
       <c r="K135" s="25"/>
       <c r="L135" s="25"/>
       <c r="M135" s="25">
         <v>40</v>
       </c>
-      <c r="N135" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N135" s="25">
+        <v>4</v>
+      </c>
+      <c r="O135" s="25"/>
       <c r="P135" s="25"/>
       <c r="Q135" s="25"/>
       <c r="R135" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S135" s="25">
         <v>4</v>
       </c>
       <c r="T135" s="25"/>
       <c r="U135" s="25"/>
       <c r="V135" s="25"/>
       <c r="W135" s="25">
         <v>80</v>
       </c>
       <c r="X135" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y135" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z135" s="25"/>
       <c r="AA135" s="25"/>
       <c r="AB135" s="25"/>
     </row>
     <row r="136" spans="1:33">
       <c r="A136" s="25">
         <v>126</v>
       </c>
       <c r="B136" s="25" t="s">
         <v>174</v>
       </c>
       <c r="C136" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D136" s="25">
         <v>4</v>
       </c>
       <c r="E136" s="25"/>
       <c r="F136" s="25"/>
       <c r="G136" s="25"/>
       <c r="H136" s="25">
         <v>160</v>
       </c>
       <c r="I136" s="25">
@@ -9885,73 +9885,73 @@
       </c>
       <c r="B141" s="25" t="s">
         <v>179</v>
       </c>
       <c r="C141" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D141" s="25">
         <v>4</v>
       </c>
       <c r="E141" s="25"/>
       <c r="F141" s="25"/>
       <c r="G141" s="25"/>
       <c r="H141" s="25">
         <v>160</v>
       </c>
       <c r="I141" s="25">
         <v>4</v>
       </c>
       <c r="J141" s="25"/>
       <c r="K141" s="25"/>
       <c r="L141" s="25"/>
       <c r="M141" s="25">
         <v>40</v>
       </c>
-      <c r="N141" s="25">
-[...2 lines deleted...]
-      <c r="O141" s="25"/>
+      <c r="N141" s="25"/>
+      <c r="O141" s="25">
+        <v>3</v>
+      </c>
       <c r="P141" s="25"/>
       <c r="Q141" s="25"/>
       <c r="R141" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S141" s="25">
         <v>4</v>
       </c>
       <c r="T141" s="25"/>
       <c r="U141" s="25"/>
       <c r="V141" s="25"/>
       <c r="W141" s="25">
         <v>80</v>
       </c>
       <c r="X141" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y141" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z141" s="25"/>
       <c r="AA141" s="25"/>
       <c r="AB141" s="25"/>
     </row>
     <row r="142" spans="1:33">
       <c r="A142" s="25">
         <v>132</v>
       </c>
       <c r="B142" s="25" t="s">
         <v>180</v>
       </c>
       <c r="C142" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D142" s="25">
         <v>4</v>
       </c>
       <c r="E142" s="25"/>
       <c r="F142" s="25"/>
       <c r="G142" s="25"/>
       <c r="H142" s="25">
         <v>160</v>
       </c>
       <c r="I142" s="25">
@@ -10109,129 +10109,129 @@
       </c>
       <c r="B145" s="25" t="s">
         <v>183</v>
       </c>
       <c r="C145" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D145" s="25">
         <v>4</v>
       </c>
       <c r="E145" s="25"/>
       <c r="F145" s="25"/>
       <c r="G145" s="25"/>
       <c r="H145" s="25">
         <v>160</v>
       </c>
       <c r="I145" s="25">
         <v>4</v>
       </c>
       <c r="J145" s="25"/>
       <c r="K145" s="25"/>
       <c r="L145" s="25"/>
       <c r="M145" s="25">
         <v>40</v>
       </c>
-      <c r="N145" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N145" s="25">
+        <v>4</v>
+      </c>
+      <c r="O145" s="25"/>
       <c r="P145" s="25"/>
       <c r="Q145" s="25"/>
       <c r="R145" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S145" s="25">
         <v>4</v>
       </c>
       <c r="T145" s="25"/>
       <c r="U145" s="25"/>
       <c r="V145" s="25"/>
       <c r="W145" s="25">
         <v>80</v>
       </c>
       <c r="X145" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y145" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z145" s="25"/>
       <c r="AA145" s="25"/>
       <c r="AB145" s="25"/>
     </row>
     <row r="146" spans="1:33">
       <c r="A146" s="25">
         <v>136</v>
       </c>
       <c r="B146" s="25" t="s">
         <v>184</v>
       </c>
       <c r="C146" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D146" s="25">
         <v>4</v>
       </c>
       <c r="E146" s="25"/>
       <c r="F146" s="25"/>
       <c r="G146" s="25"/>
       <c r="H146" s="25">
         <v>160</v>
       </c>
       <c r="I146" s="25">
         <v>4</v>
       </c>
       <c r="J146" s="25"/>
       <c r="K146" s="25"/>
       <c r="L146" s="25"/>
       <c r="M146" s="25">
         <v>40</v>
       </c>
-      <c r="N146" s="25">
-[...2 lines deleted...]
-      <c r="O146" s="25"/>
+      <c r="N146" s="25"/>
+      <c r="O146" s="25">
+        <v>3</v>
+      </c>
       <c r="P146" s="25"/>
       <c r="Q146" s="25"/>
       <c r="R146" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S146" s="25">
         <v>4</v>
       </c>
       <c r="T146" s="25"/>
       <c r="U146" s="25"/>
       <c r="V146" s="25"/>
       <c r="W146" s="25">
         <v>80</v>
       </c>
       <c r="X146" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y146" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z146" s="25"/>
       <c r="AA146" s="25"/>
       <c r="AB146" s="25"/>
     </row>
     <row r="147" spans="1:33">
       <c r="A147" s="25">
         <v>137</v>
       </c>
       <c r="B147" s="25" t="s">
         <v>185</v>
       </c>
       <c r="C147" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D147" s="25">
         <v>4</v>
       </c>
       <c r="E147" s="25"/>
       <c r="F147" s="25"/>
       <c r="G147" s="25"/>
       <c r="H147" s="25">
         <v>160</v>
       </c>
       <c r="I147" s="25">
@@ -10277,73 +10277,73 @@
       </c>
       <c r="B148" s="25" t="s">
         <v>186</v>
       </c>
       <c r="C148" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D148" s="25">
         <v>4</v>
       </c>
       <c r="E148" s="25"/>
       <c r="F148" s="25"/>
       <c r="G148" s="25"/>
       <c r="H148" s="25">
         <v>160</v>
       </c>
       <c r="I148" s="25">
         <v>4</v>
       </c>
       <c r="J148" s="25"/>
       <c r="K148" s="25"/>
       <c r="L148" s="25"/>
       <c r="M148" s="25">
         <v>40</v>
       </c>
-      <c r="N148" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N148" s="25">
+        <v>4</v>
+      </c>
+      <c r="O148" s="25"/>
       <c r="P148" s="25"/>
       <c r="Q148" s="25"/>
       <c r="R148" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S148" s="25">
         <v>4</v>
       </c>
       <c r="T148" s="25"/>
       <c r="U148" s="25"/>
       <c r="V148" s="25"/>
       <c r="W148" s="25">
         <v>80</v>
       </c>
       <c r="X148" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y148" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z148" s="25"/>
       <c r="AA148" s="25"/>
       <c r="AB148" s="25"/>
     </row>
     <row r="149" spans="1:33">
       <c r="A149" s="25">
         <v>139</v>
       </c>
       <c r="B149" s="25" t="s">
         <v>187</v>
       </c>
       <c r="C149" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D149" s="25">
         <v>4</v>
       </c>
       <c r="E149" s="25"/>
       <c r="F149" s="25"/>
       <c r="G149" s="25"/>
       <c r="H149" s="25">
         <v>160</v>
       </c>
       <c r="I149" s="25">
@@ -10501,73 +10501,73 @@
       </c>
       <c r="B152" s="25" t="s">
         <v>190</v>
       </c>
       <c r="C152" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D152" s="25">
         <v>4</v>
       </c>
       <c r="E152" s="25"/>
       <c r="F152" s="25"/>
       <c r="G152" s="25"/>
       <c r="H152" s="25">
         <v>160</v>
       </c>
       <c r="I152" s="25">
         <v>4</v>
       </c>
       <c r="J152" s="25"/>
       <c r="K152" s="25"/>
       <c r="L152" s="25"/>
       <c r="M152" s="25">
         <v>40</v>
       </c>
-      <c r="N152" s="25">
-[...2 lines deleted...]
-      <c r="O152" s="25"/>
+      <c r="N152" s="25"/>
+      <c r="O152" s="25">
+        <v>3</v>
+      </c>
       <c r="P152" s="25"/>
       <c r="Q152" s="25"/>
       <c r="R152" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S152" s="25">
         <v>4</v>
       </c>
       <c r="T152" s="25"/>
       <c r="U152" s="25"/>
       <c r="V152" s="25"/>
       <c r="W152" s="25">
         <v>80</v>
       </c>
       <c r="X152" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y152" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z152" s="25"/>
       <c r="AA152" s="25"/>
       <c r="AB152" s="25"/>
     </row>
     <row r="153" spans="1:33">
       <c r="A153" s="25">
         <v>143</v>
       </c>
       <c r="B153" s="25" t="s">
         <v>191</v>
       </c>
       <c r="C153" s="25" t="s">
         <v>169</v>
       </c>
       <c r="D153" s="25">
         <v>4</v>
       </c>
       <c r="E153" s="25"/>
       <c r="F153" s="25"/>
       <c r="G153" s="25"/>
       <c r="H153" s="25">
         <v>160</v>
       </c>
       <c r="I153" s="25">
@@ -10613,84 +10613,84 @@
       </c>
       <c r="B154" s="25" t="s">
         <v>192</v>
       </c>
       <c r="C154" s="25" t="s">
         <v>193</v>
       </c>
       <c r="D154" s="25">
         <v>4</v>
       </c>
       <c r="E154" s="25"/>
       <c r="F154" s="25"/>
       <c r="G154" s="25"/>
       <c r="H154" s="25">
         <v>160</v>
       </c>
       <c r="I154" s="25">
         <v>4</v>
       </c>
       <c r="J154" s="25"/>
       <c r="K154" s="25"/>
       <c r="L154" s="25"/>
       <c r="M154" s="25">
         <v>40</v>
       </c>
-      <c r="N154" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N154" s="25">
+        <v>4</v>
+      </c>
+      <c r="O154" s="25"/>
       <c r="P154" s="25"/>
       <c r="Q154" s="25"/>
       <c r="R154" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S154" s="25">
         <v>4</v>
       </c>
       <c r="T154" s="25"/>
       <c r="U154" s="25"/>
       <c r="V154" s="25"/>
       <c r="W154" s="25">
         <v>80</v>
       </c>
       <c r="X154" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y154" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z154" s="25"/>
       <c r="AA154" s="25"/>
       <c r="AB154" s="25"/>
     </row>
     <row r="155" spans="1:33">
       <c r="A155" s="25">
         <v>145</v>
       </c>
       <c r="B155" s="25" t="s">
-        <v>144</v>
+        <v>194</v>
       </c>
       <c r="C155" s="25" t="s">
         <v>193</v>
       </c>
       <c r="D155" s="25">
         <v>4</v>
       </c>
       <c r="E155" s="25"/>
       <c r="F155" s="25"/>
       <c r="G155" s="25"/>
       <c r="H155" s="25">
         <v>160</v>
       </c>
       <c r="I155" s="25">
         <v>4</v>
       </c>
       <c r="J155" s="25"/>
       <c r="K155" s="25"/>
       <c r="L155" s="25"/>
       <c r="M155" s="25">
         <v>40</v>
       </c>
       <c r="N155" s="25">
         <v>4</v>
       </c>
@@ -10702,107 +10702,107 @@
       </c>
       <c r="S155" s="25">
         <v>4</v>
       </c>
       <c r="T155" s="25"/>
       <c r="U155" s="25"/>
       <c r="V155" s="25"/>
       <c r="W155" s="25">
         <v>80</v>
       </c>
       <c r="X155" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y155" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z155" s="25"/>
       <c r="AA155" s="25"/>
       <c r="AB155" s="25"/>
     </row>
     <row r="156" spans="1:33">
       <c r="A156" s="25">
         <v>146</v>
       </c>
       <c r="B156" s="25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C156" s="25" t="s">
         <v>193</v>
       </c>
       <c r="D156" s="25">
         <v>4</v>
       </c>
       <c r="E156" s="25"/>
       <c r="F156" s="25"/>
       <c r="G156" s="25"/>
       <c r="H156" s="25">
         <v>160</v>
       </c>
       <c r="I156" s="25">
         <v>4</v>
       </c>
       <c r="J156" s="25"/>
       <c r="K156" s="25"/>
       <c r="L156" s="25"/>
       <c r="M156" s="25">
         <v>40</v>
       </c>
-      <c r="N156" s="25">
-[...2 lines deleted...]
-      <c r="O156" s="25"/>
+      <c r="N156" s="25"/>
+      <c r="O156" s="25">
+        <v>3</v>
+      </c>
       <c r="P156" s="25"/>
       <c r="Q156" s="25"/>
       <c r="R156" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S156" s="25">
         <v>4</v>
       </c>
       <c r="T156" s="25"/>
       <c r="U156" s="25"/>
       <c r="V156" s="25"/>
       <c r="W156" s="25">
         <v>80</v>
       </c>
       <c r="X156" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y156" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z156" s="25"/>
       <c r="AA156" s="25"/>
       <c r="AB156" s="25"/>
     </row>
     <row r="157" spans="1:33">
       <c r="A157" s="25">
         <v>147</v>
       </c>
       <c r="B157" s="25" t="s">
-        <v>195</v>
+        <v>142</v>
       </c>
       <c r="C157" s="25" t="s">
         <v>193</v>
       </c>
       <c r="D157" s="25">
         <v>4</v>
       </c>
       <c r="E157" s="25"/>
       <c r="F157" s="25"/>
       <c r="G157" s="25"/>
       <c r="H157" s="25">
         <v>160</v>
       </c>
       <c r="I157" s="25">
         <v>4</v>
       </c>
       <c r="J157" s="25"/>
       <c r="K157" s="25"/>
       <c r="L157" s="25"/>
       <c r="M157" s="25">
         <v>40</v>
       </c>
       <c r="N157" s="25">
         <v>4</v>
       </c>
@@ -10837,73 +10837,73 @@
       </c>
       <c r="B158" s="25" t="s">
         <v>196</v>
       </c>
       <c r="C158" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D158" s="25">
         <v>4</v>
       </c>
       <c r="E158" s="25"/>
       <c r="F158" s="25"/>
       <c r="G158" s="25"/>
       <c r="H158" s="25">
         <v>160</v>
       </c>
       <c r="I158" s="25">
         <v>4</v>
       </c>
       <c r="J158" s="25"/>
       <c r="K158" s="25"/>
       <c r="L158" s="25"/>
       <c r="M158" s="25">
         <v>40</v>
       </c>
-      <c r="N158" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N158" s="25">
+        <v>4</v>
+      </c>
+      <c r="O158" s="25"/>
       <c r="P158" s="25"/>
       <c r="Q158" s="25"/>
       <c r="R158" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S158" s="25">
         <v>4</v>
       </c>
       <c r="T158" s="25"/>
       <c r="U158" s="25"/>
       <c r="V158" s="25"/>
       <c r="W158" s="25">
         <v>80</v>
       </c>
       <c r="X158" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y158" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z158" s="25"/>
       <c r="AA158" s="25"/>
       <c r="AB158" s="25"/>
     </row>
     <row r="159" spans="1:33">
       <c r="A159" s="25">
         <v>149</v>
       </c>
       <c r="B159" s="25" t="s">
         <v>198</v>
       </c>
       <c r="C159" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D159" s="25">
         <v>4</v>
       </c>
       <c r="E159" s="25"/>
       <c r="F159" s="25"/>
       <c r="G159" s="25"/>
       <c r="H159" s="25">
         <v>160</v>
       </c>
       <c r="I159" s="25">
@@ -11061,84 +11061,84 @@
       </c>
       <c r="B162" s="25" t="s">
         <v>201</v>
       </c>
       <c r="C162" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D162" s="25">
         <v>4</v>
       </c>
       <c r="E162" s="25"/>
       <c r="F162" s="25"/>
       <c r="G162" s="25"/>
       <c r="H162" s="25">
         <v>160</v>
       </c>
       <c r="I162" s="25">
         <v>4</v>
       </c>
       <c r="J162" s="25"/>
       <c r="K162" s="25"/>
       <c r="L162" s="25"/>
       <c r="M162" s="25">
         <v>40</v>
       </c>
-      <c r="N162" s="25">
-[...2 lines deleted...]
-      <c r="O162" s="25"/>
+      <c r="N162" s="25"/>
+      <c r="O162" s="25">
+        <v>3</v>
+      </c>
       <c r="P162" s="25"/>
       <c r="Q162" s="25"/>
       <c r="R162" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S162" s="25">
         <v>4</v>
       </c>
       <c r="T162" s="25"/>
       <c r="U162" s="25"/>
       <c r="V162" s="25"/>
       <c r="W162" s="25">
         <v>80</v>
       </c>
       <c r="X162" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y162" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z162" s="25"/>
       <c r="AA162" s="25"/>
       <c r="AB162" s="25"/>
     </row>
     <row r="163" spans="1:33">
       <c r="A163" s="25">
         <v>153</v>
       </c>
       <c r="B163" s="25" t="s">
-        <v>202</v>
+        <v>109</v>
       </c>
       <c r="C163" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D163" s="25">
         <v>4</v>
       </c>
       <c r="E163" s="25"/>
       <c r="F163" s="25"/>
       <c r="G163" s="25"/>
       <c r="H163" s="25">
         <v>160</v>
       </c>
       <c r="I163" s="25">
         <v>4</v>
       </c>
       <c r="J163" s="25"/>
       <c r="K163" s="25"/>
       <c r="L163" s="25"/>
       <c r="M163" s="25">
         <v>40</v>
       </c>
       <c r="N163" s="25">
         <v>4</v>
       </c>
@@ -11150,51 +11150,51 @@
       </c>
       <c r="S163" s="25">
         <v>4</v>
       </c>
       <c r="T163" s="25"/>
       <c r="U163" s="25"/>
       <c r="V163" s="25"/>
       <c r="W163" s="25">
         <v>80</v>
       </c>
       <c r="X163" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y163" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z163" s="25"/>
       <c r="AA163" s="25"/>
       <c r="AB163" s="25"/>
     </row>
     <row r="164" spans="1:33">
       <c r="A164" s="25">
         <v>154</v>
       </c>
       <c r="B164" s="25" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C164" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D164" s="25">
         <v>4</v>
       </c>
       <c r="E164" s="25"/>
       <c r="F164" s="25"/>
       <c r="G164" s="25"/>
       <c r="H164" s="25">
         <v>160</v>
       </c>
       <c r="I164" s="25">
         <v>4</v>
       </c>
       <c r="J164" s="25"/>
       <c r="K164" s="25"/>
       <c r="L164" s="25"/>
       <c r="M164" s="25">
         <v>40</v>
       </c>
       <c r="N164" s="25"/>
       <c r="O164" s="25">
         <v>3</v>
@@ -11206,107 +11206,107 @@
       </c>
       <c r="S164" s="25">
         <v>4</v>
       </c>
       <c r="T164" s="25"/>
       <c r="U164" s="25"/>
       <c r="V164" s="25"/>
       <c r="W164" s="25">
         <v>80</v>
       </c>
       <c r="X164" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y164" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z164" s="25"/>
       <c r="AA164" s="25"/>
       <c r="AB164" s="25"/>
     </row>
     <row r="165" spans="1:33">
       <c r="A165" s="25">
         <v>155</v>
       </c>
       <c r="B165" s="25" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C165" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D165" s="25">
         <v>4</v>
       </c>
       <c r="E165" s="25"/>
       <c r="F165" s="25"/>
       <c r="G165" s="25"/>
       <c r="H165" s="25">
         <v>160</v>
       </c>
       <c r="I165" s="25">
         <v>4</v>
       </c>
       <c r="J165" s="25"/>
       <c r="K165" s="25"/>
       <c r="L165" s="25"/>
       <c r="M165" s="25">
         <v>40</v>
       </c>
-      <c r="N165" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N165" s="25">
+        <v>4</v>
+      </c>
+      <c r="O165" s="25"/>
       <c r="P165" s="25"/>
       <c r="Q165" s="25"/>
       <c r="R165" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S165" s="25">
         <v>4</v>
       </c>
       <c r="T165" s="25"/>
       <c r="U165" s="25"/>
       <c r="V165" s="25"/>
       <c r="W165" s="25">
         <v>80</v>
       </c>
       <c r="X165" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y165" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z165" s="25"/>
       <c r="AA165" s="25"/>
       <c r="AB165" s="25"/>
     </row>
     <row r="166" spans="1:33">
       <c r="A166" s="25">
         <v>156</v>
       </c>
       <c r="B166" s="25" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C166" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D166" s="25">
         <v>4</v>
       </c>
       <c r="E166" s="25"/>
       <c r="F166" s="25"/>
       <c r="G166" s="25"/>
       <c r="H166" s="25">
         <v>160</v>
       </c>
       <c r="I166" s="25">
         <v>4</v>
       </c>
       <c r="J166" s="25"/>
       <c r="K166" s="25"/>
       <c r="L166" s="25"/>
       <c r="M166" s="25">
         <v>40</v>
       </c>
       <c r="N166" s="25">
         <v>4</v>
       </c>
@@ -11318,51 +11318,51 @@
       </c>
       <c r="S166" s="25">
         <v>4</v>
       </c>
       <c r="T166" s="25"/>
       <c r="U166" s="25"/>
       <c r="V166" s="25"/>
       <c r="W166" s="25">
         <v>80</v>
       </c>
       <c r="X166" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y166" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z166" s="25"/>
       <c r="AA166" s="25"/>
       <c r="AB166" s="25"/>
     </row>
     <row r="167" spans="1:33">
       <c r="A167" s="25">
         <v>157</v>
       </c>
       <c r="B167" s="25" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C167" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D167" s="25">
         <v>4</v>
       </c>
       <c r="E167" s="25"/>
       <c r="F167" s="25"/>
       <c r="G167" s="25"/>
       <c r="H167" s="25">
         <v>160</v>
       </c>
       <c r="I167" s="25">
         <v>4</v>
       </c>
       <c r="J167" s="25"/>
       <c r="K167" s="25"/>
       <c r="L167" s="25"/>
       <c r="M167" s="25">
         <v>40</v>
       </c>
       <c r="N167" s="25"/>
       <c r="O167" s="25">
         <v>3</v>
@@ -11374,51 +11374,51 @@
       </c>
       <c r="S167" s="25">
         <v>4</v>
       </c>
       <c r="T167" s="25"/>
       <c r="U167" s="25"/>
       <c r="V167" s="25"/>
       <c r="W167" s="25">
         <v>80</v>
       </c>
       <c r="X167" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y167" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z167" s="25"/>
       <c r="AA167" s="25"/>
       <c r="AB167" s="25"/>
     </row>
     <row r="168" spans="1:33">
       <c r="A168" s="25">
         <v>158</v>
       </c>
       <c r="B168" s="25" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C168" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D168" s="25">
         <v>4</v>
       </c>
       <c r="E168" s="25"/>
       <c r="F168" s="25"/>
       <c r="G168" s="25"/>
       <c r="H168" s="25">
         <v>160</v>
       </c>
       <c r="I168" s="25">
         <v>4</v>
       </c>
       <c r="J168" s="25"/>
       <c r="K168" s="25"/>
       <c r="L168" s="25"/>
       <c r="M168" s="25">
         <v>40</v>
       </c>
       <c r="N168" s="25"/>
       <c r="O168" s="25">
         <v>3</v>
@@ -11430,264 +11430,264 @@
       </c>
       <c r="S168" s="25">
         <v>4</v>
       </c>
       <c r="T168" s="25"/>
       <c r="U168" s="25"/>
       <c r="V168" s="25"/>
       <c r="W168" s="25">
         <v>80</v>
       </c>
       <c r="X168" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y168" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z168" s="25"/>
       <c r="AA168" s="25"/>
       <c r="AB168" s="25"/>
     </row>
     <row r="169" spans="1:33">
       <c r="A169" s="25">
         <v>159</v>
       </c>
       <c r="B169" s="25" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C169" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D169" s="25"/>
       <c r="E169" s="25">
         <v>3</v>
       </c>
       <c r="F169" s="25"/>
       <c r="G169" s="25"/>
       <c r="H169" s="25">
         <v>120</v>
       </c>
       <c r="I169" s="25">
         <v>4</v>
       </c>
       <c r="J169" s="25"/>
       <c r="K169" s="25"/>
       <c r="L169" s="25"/>
       <c r="M169" s="25">
         <v>40</v>
       </c>
       <c r="N169" s="25"/>
       <c r="O169" s="25">
         <v>3</v>
       </c>
       <c r="P169" s="25"/>
       <c r="Q169" s="25"/>
       <c r="R169" s="25">
         <v>90</v>
       </c>
       <c r="S169" s="25"/>
       <c r="T169" s="25">
         <v>3</v>
       </c>
       <c r="U169" s="25"/>
       <c r="V169" s="25"/>
       <c r="W169" s="25">
         <v>60</v>
       </c>
       <c r="X169" s="25" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="Y169" s="25"/>
       <c r="Z169" s="25"/>
       <c r="AA169" s="25" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="AB169" s="25"/>
     </row>
     <row r="170" spans="1:33">
       <c r="A170" s="25">
         <v>160</v>
       </c>
       <c r="B170" s="25" t="s">
-        <v>125</v>
+        <v>209</v>
       </c>
       <c r="C170" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D170" s="25">
         <v>4</v>
       </c>
       <c r="E170" s="25"/>
       <c r="F170" s="25"/>
       <c r="G170" s="25"/>
       <c r="H170" s="25">
         <v>160</v>
       </c>
       <c r="I170" s="25">
         <v>4</v>
       </c>
       <c r="J170" s="25"/>
       <c r="K170" s="25"/>
       <c r="L170" s="25"/>
       <c r="M170" s="25">
         <v>40</v>
       </c>
-      <c r="N170" s="25">
-[...2 lines deleted...]
-      <c r="O170" s="25"/>
+      <c r="N170" s="25"/>
+      <c r="O170" s="25">
+        <v>3</v>
+      </c>
       <c r="P170" s="25"/>
       <c r="Q170" s="25"/>
       <c r="R170" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S170" s="25">
         <v>4</v>
       </c>
       <c r="T170" s="25"/>
       <c r="U170" s="25"/>
       <c r="V170" s="25"/>
       <c r="W170" s="25">
         <v>80</v>
       </c>
       <c r="X170" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y170" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z170" s="25"/>
       <c r="AA170" s="25"/>
       <c r="AB170" s="25"/>
     </row>
     <row r="171" spans="1:33">
       <c r="A171" s="25">
         <v>161</v>
       </c>
       <c r="B171" s="25" t="s">
         <v>210</v>
       </c>
       <c r="C171" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D171" s="25">
         <v>4</v>
       </c>
       <c r="E171" s="25"/>
       <c r="F171" s="25"/>
       <c r="G171" s="25"/>
       <c r="H171" s="25">
         <v>160</v>
       </c>
       <c r="I171" s="25">
         <v>4</v>
       </c>
       <c r="J171" s="25"/>
       <c r="K171" s="25"/>
       <c r="L171" s="25"/>
       <c r="M171" s="25">
         <v>40</v>
       </c>
-      <c r="N171" s="25">
-[...2 lines deleted...]
-      <c r="O171" s="25"/>
+      <c r="N171" s="25"/>
+      <c r="O171" s="25">
+        <v>3</v>
+      </c>
       <c r="P171" s="25"/>
       <c r="Q171" s="25"/>
       <c r="R171" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S171" s="25">
         <v>4</v>
       </c>
       <c r="T171" s="25"/>
       <c r="U171" s="25"/>
       <c r="V171" s="25"/>
       <c r="W171" s="25">
         <v>80</v>
       </c>
       <c r="X171" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y171" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z171" s="25"/>
       <c r="AA171" s="25"/>
       <c r="AB171" s="25"/>
     </row>
     <row r="172" spans="1:33">
       <c r="A172" s="25">
         <v>162</v>
       </c>
       <c r="B172" s="25" t="s">
         <v>211</v>
       </c>
       <c r="C172" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D172" s="25">
         <v>4</v>
       </c>
       <c r="E172" s="25"/>
       <c r="F172" s="25"/>
       <c r="G172" s="25"/>
       <c r="H172" s="25">
         <v>160</v>
       </c>
       <c r="I172" s="25">
         <v>4</v>
       </c>
       <c r="J172" s="25"/>
       <c r="K172" s="25"/>
       <c r="L172" s="25"/>
       <c r="M172" s="25">
         <v>40</v>
       </c>
-      <c r="N172" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N172" s="25">
+        <v>4</v>
+      </c>
+      <c r="O172" s="25"/>
       <c r="P172" s="25"/>
       <c r="Q172" s="25"/>
       <c r="R172" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S172" s="25">
         <v>4</v>
       </c>
       <c r="T172" s="25"/>
       <c r="U172" s="25"/>
       <c r="V172" s="25"/>
       <c r="W172" s="25">
         <v>80</v>
       </c>
       <c r="X172" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y172" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z172" s="25"/>
       <c r="AA172" s="25"/>
       <c r="AB172" s="25"/>
     </row>
     <row r="173" spans="1:33">
       <c r="A173" s="25">
         <v>163</v>
       </c>
       <c r="B173" s="25" t="s">
         <v>212</v>
       </c>
       <c r="C173" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D173" s="25">
         <v>4</v>
       </c>
       <c r="E173" s="25"/>
       <c r="F173" s="25"/>
       <c r="G173" s="25"/>
       <c r="H173" s="25">
         <v>160</v>
       </c>
       <c r="I173" s="25">
@@ -11934,163 +11934,163 @@
       </c>
       <c r="S177" s="25">
         <v>4</v>
       </c>
       <c r="T177" s="25"/>
       <c r="U177" s="25"/>
       <c r="V177" s="25"/>
       <c r="W177" s="25">
         <v>80</v>
       </c>
       <c r="X177" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y177" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z177" s="25"/>
       <c r="AA177" s="25"/>
       <c r="AB177" s="25"/>
     </row>
     <row r="178" spans="1:33">
       <c r="A178" s="25">
         <v>168</v>
       </c>
       <c r="B178" s="25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C178" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D178" s="25">
         <v>4</v>
       </c>
       <c r="E178" s="25"/>
       <c r="F178" s="25"/>
       <c r="G178" s="25"/>
       <c r="H178" s="25">
         <v>160</v>
       </c>
       <c r="I178" s="25">
         <v>4</v>
       </c>
       <c r="J178" s="25"/>
       <c r="K178" s="25"/>
       <c r="L178" s="25"/>
       <c r="M178" s="25">
         <v>40</v>
       </c>
-      <c r="N178" s="25">
-[...2 lines deleted...]
-      <c r="O178" s="25"/>
+      <c r="N178" s="25"/>
+      <c r="O178" s="25">
+        <v>3</v>
+      </c>
       <c r="P178" s="25"/>
       <c r="Q178" s="25"/>
       <c r="R178" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S178" s="25">
         <v>4</v>
       </c>
       <c r="T178" s="25"/>
       <c r="U178" s="25"/>
       <c r="V178" s="25"/>
       <c r="W178" s="25">
         <v>80</v>
       </c>
       <c r="X178" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y178" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z178" s="25"/>
       <c r="AA178" s="25"/>
       <c r="AB178" s="25"/>
     </row>
     <row r="179" spans="1:33">
       <c r="A179" s="25">
         <v>169</v>
       </c>
       <c r="B179" s="25" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C179" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D179" s="25">
         <v>4</v>
       </c>
       <c r="E179" s="25"/>
       <c r="F179" s="25"/>
       <c r="G179" s="25"/>
       <c r="H179" s="25">
         <v>160</v>
       </c>
       <c r="I179" s="25">
         <v>4</v>
       </c>
       <c r="J179" s="25"/>
       <c r="K179" s="25"/>
       <c r="L179" s="25"/>
       <c r="M179" s="25">
         <v>40</v>
       </c>
-      <c r="N179" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N179" s="25">
+        <v>4</v>
+      </c>
+      <c r="O179" s="25"/>
       <c r="P179" s="25"/>
       <c r="Q179" s="25"/>
       <c r="R179" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S179" s="25">
         <v>4</v>
       </c>
       <c r="T179" s="25"/>
       <c r="U179" s="25"/>
       <c r="V179" s="25"/>
       <c r="W179" s="25">
         <v>80</v>
       </c>
       <c r="X179" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y179" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z179" s="25"/>
       <c r="AA179" s="25"/>
       <c r="AB179" s="25"/>
     </row>
     <row r="180" spans="1:33">
       <c r="A180" s="25">
         <v>170</v>
       </c>
       <c r="B180" s="25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C180" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D180" s="25">
         <v>4</v>
       </c>
       <c r="E180" s="25"/>
       <c r="F180" s="25"/>
       <c r="G180" s="25"/>
       <c r="H180" s="25">
         <v>160</v>
       </c>
       <c r="I180" s="25">
         <v>4</v>
       </c>
       <c r="J180" s="25"/>
       <c r="K180" s="25"/>
       <c r="L180" s="25"/>
       <c r="M180" s="25">
         <v>40</v>
       </c>
       <c r="N180" s="25">
         <v>4</v>
       </c>
@@ -12102,275 +12102,275 @@
       </c>
       <c r="S180" s="25">
         <v>4</v>
       </c>
       <c r="T180" s="25"/>
       <c r="U180" s="25"/>
       <c r="V180" s="25"/>
       <c r="W180" s="25">
         <v>80</v>
       </c>
       <c r="X180" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y180" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z180" s="25"/>
       <c r="AA180" s="25"/>
       <c r="AB180" s="25"/>
     </row>
     <row r="181" spans="1:33">
       <c r="A181" s="25">
         <v>171</v>
       </c>
       <c r="B181" s="25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C181" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D181" s="25">
         <v>4</v>
       </c>
       <c r="E181" s="25"/>
       <c r="F181" s="25"/>
       <c r="G181" s="25"/>
       <c r="H181" s="25">
         <v>160</v>
       </c>
       <c r="I181" s="25">
         <v>4</v>
       </c>
       <c r="J181" s="25"/>
       <c r="K181" s="25"/>
       <c r="L181" s="25"/>
       <c r="M181" s="25">
         <v>40</v>
       </c>
-      <c r="N181" s="25">
-[...2 lines deleted...]
-      <c r="O181" s="25"/>
+      <c r="N181" s="25"/>
+      <c r="O181" s="25">
+        <v>3</v>
+      </c>
       <c r="P181" s="25"/>
       <c r="Q181" s="25"/>
       <c r="R181" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S181" s="25">
         <v>4</v>
       </c>
       <c r="T181" s="25"/>
       <c r="U181" s="25"/>
       <c r="V181" s="25"/>
       <c r="W181" s="25">
         <v>80</v>
       </c>
       <c r="X181" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y181" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z181" s="25"/>
       <c r="AA181" s="25"/>
       <c r="AB181" s="25"/>
     </row>
     <row r="182" spans="1:33">
       <c r="A182" s="25">
         <v>172</v>
       </c>
       <c r="B182" s="25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C182" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D182" s="25">
         <v>4</v>
       </c>
       <c r="E182" s="25"/>
       <c r="F182" s="25"/>
       <c r="G182" s="25"/>
       <c r="H182" s="25">
         <v>160</v>
       </c>
       <c r="I182" s="25">
         <v>4</v>
       </c>
       <c r="J182" s="25"/>
       <c r="K182" s="25"/>
       <c r="L182" s="25"/>
       <c r="M182" s="25">
         <v>40</v>
       </c>
-      <c r="N182" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N182" s="25">
+        <v>4</v>
+      </c>
+      <c r="O182" s="25"/>
       <c r="P182" s="25"/>
       <c r="Q182" s="25"/>
       <c r="R182" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S182" s="25">
         <v>4</v>
       </c>
       <c r="T182" s="25"/>
       <c r="U182" s="25"/>
       <c r="V182" s="25"/>
       <c r="W182" s="25">
         <v>80</v>
       </c>
       <c r="X182" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y182" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z182" s="25"/>
       <c r="AA182" s="25"/>
       <c r="AB182" s="25"/>
     </row>
     <row r="183" spans="1:33">
       <c r="A183" s="25">
         <v>173</v>
       </c>
       <c r="B183" s="25" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C183" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D183" s="25">
         <v>4</v>
       </c>
       <c r="E183" s="25"/>
       <c r="F183" s="25"/>
       <c r="G183" s="25"/>
       <c r="H183" s="25">
         <v>160</v>
       </c>
       <c r="I183" s="25">
         <v>4</v>
       </c>
       <c r="J183" s="25"/>
       <c r="K183" s="25"/>
       <c r="L183" s="25"/>
       <c r="M183" s="25">
         <v>40</v>
       </c>
-      <c r="N183" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N183" s="25">
+        <v>4</v>
+      </c>
+      <c r="O183" s="25"/>
       <c r="P183" s="25"/>
       <c r="Q183" s="25"/>
       <c r="R183" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S183" s="25">
         <v>4</v>
       </c>
       <c r="T183" s="25"/>
       <c r="U183" s="25"/>
       <c r="V183" s="25"/>
       <c r="W183" s="25">
         <v>80</v>
       </c>
       <c r="X183" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y183" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z183" s="25"/>
       <c r="AA183" s="25"/>
       <c r="AB183" s="25"/>
     </row>
     <row r="184" spans="1:33">
       <c r="A184" s="25">
         <v>174</v>
       </c>
       <c r="B184" s="25" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C184" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D184" s="25">
         <v>4</v>
       </c>
       <c r="E184" s="25"/>
       <c r="F184" s="25"/>
       <c r="G184" s="25"/>
       <c r="H184" s="25">
         <v>160</v>
       </c>
       <c r="I184" s="25">
         <v>4</v>
       </c>
       <c r="J184" s="25"/>
       <c r="K184" s="25"/>
       <c r="L184" s="25"/>
       <c r="M184" s="25">
         <v>40</v>
       </c>
-      <c r="N184" s="25">
-[...2 lines deleted...]
-      <c r="O184" s="25"/>
+      <c r="N184" s="25"/>
+      <c r="O184" s="25">
+        <v>3</v>
+      </c>
       <c r="P184" s="25"/>
       <c r="Q184" s="25"/>
       <c r="R184" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S184" s="25">
         <v>4</v>
       </c>
       <c r="T184" s="25"/>
       <c r="U184" s="25"/>
       <c r="V184" s="25"/>
       <c r="W184" s="25">
         <v>80</v>
       </c>
       <c r="X184" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y184" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z184" s="25"/>
       <c r="AA184" s="25"/>
       <c r="AB184" s="25"/>
     </row>
     <row r="185" spans="1:33">
       <c r="A185" s="25">
         <v>175</v>
       </c>
       <c r="B185" s="25" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="C185" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D185" s="25">
         <v>4</v>
       </c>
       <c r="E185" s="25"/>
       <c r="F185" s="25"/>
       <c r="G185" s="25"/>
       <c r="H185" s="25">
         <v>160</v>
       </c>
       <c r="I185" s="25">
         <v>4</v>
       </c>
       <c r="J185" s="25"/>
       <c r="K185" s="25"/>
       <c r="L185" s="25"/>
       <c r="M185" s="25">
         <v>40</v>
       </c>
       <c r="N185" s="25"/>
       <c r="O185" s="25">
         <v>3</v>
@@ -12382,51 +12382,51 @@
       </c>
       <c r="S185" s="25">
         <v>4</v>
       </c>
       <c r="T185" s="25"/>
       <c r="U185" s="25"/>
       <c r="V185" s="25"/>
       <c r="W185" s="25">
         <v>80</v>
       </c>
       <c r="X185" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y185" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z185" s="25"/>
       <c r="AA185" s="25"/>
       <c r="AB185" s="25"/>
     </row>
     <row r="186" spans="1:33">
       <c r="A186" s="25">
         <v>176</v>
       </c>
       <c r="B186" s="25" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="C186" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D186" s="25">
         <v>4</v>
       </c>
       <c r="E186" s="25"/>
       <c r="F186" s="25"/>
       <c r="G186" s="25"/>
       <c r="H186" s="25">
         <v>160</v>
       </c>
       <c r="I186" s="25">
         <v>4</v>
       </c>
       <c r="J186" s="25"/>
       <c r="K186" s="25"/>
       <c r="L186" s="25"/>
       <c r="M186" s="25">
         <v>40</v>
       </c>
       <c r="N186" s="25">
         <v>4</v>
       </c>
@@ -12797,84 +12797,84 @@
       </c>
       <c r="B193" s="25" t="s">
         <v>231</v>
       </c>
       <c r="C193" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D193" s="25">
         <v>4</v>
       </c>
       <c r="E193" s="25"/>
       <c r="F193" s="25"/>
       <c r="G193" s="25"/>
       <c r="H193" s="25">
         <v>160</v>
       </c>
       <c r="I193" s="25">
         <v>4</v>
       </c>
       <c r="J193" s="25"/>
       <c r="K193" s="25"/>
       <c r="L193" s="25"/>
       <c r="M193" s="25">
         <v>40</v>
       </c>
-      <c r="N193" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N193" s="25">
+        <v>4</v>
+      </c>
+      <c r="O193" s="25"/>
       <c r="P193" s="25"/>
       <c r="Q193" s="25"/>
       <c r="R193" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S193" s="25">
         <v>4</v>
       </c>
       <c r="T193" s="25"/>
       <c r="U193" s="25"/>
       <c r="V193" s="25"/>
       <c r="W193" s="25">
         <v>80</v>
       </c>
       <c r="X193" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y193" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z193" s="25"/>
       <c r="AA193" s="25"/>
       <c r="AB193" s="25"/>
     </row>
     <row r="194" spans="1:33">
       <c r="A194" s="25">
         <v>184</v>
       </c>
       <c r="B194" s="25" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="C194" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D194" s="25">
         <v>4</v>
       </c>
       <c r="E194" s="25"/>
       <c r="F194" s="25"/>
       <c r="G194" s="25"/>
       <c r="H194" s="25">
         <v>160</v>
       </c>
       <c r="I194" s="25">
         <v>4</v>
       </c>
       <c r="J194" s="25"/>
       <c r="K194" s="25"/>
       <c r="L194" s="25"/>
       <c r="M194" s="25">
         <v>40</v>
       </c>
       <c r="N194" s="25"/>
       <c r="O194" s="25">
         <v>3</v>
@@ -12886,387 +12886,387 @@
       </c>
       <c r="S194" s="25">
         <v>4</v>
       </c>
       <c r="T194" s="25"/>
       <c r="U194" s="25"/>
       <c r="V194" s="25"/>
       <c r="W194" s="25">
         <v>80</v>
       </c>
       <c r="X194" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y194" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z194" s="25"/>
       <c r="AA194" s="25"/>
       <c r="AB194" s="25"/>
     </row>
     <row r="195" spans="1:33">
       <c r="A195" s="25">
         <v>185</v>
       </c>
       <c r="B195" s="25" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C195" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D195" s="25">
         <v>4</v>
       </c>
       <c r="E195" s="25"/>
       <c r="F195" s="25"/>
       <c r="G195" s="25"/>
       <c r="H195" s="25">
         <v>160</v>
       </c>
       <c r="I195" s="25">
         <v>4</v>
       </c>
       <c r="J195" s="25"/>
       <c r="K195" s="25"/>
       <c r="L195" s="25"/>
       <c r="M195" s="25">
         <v>40</v>
       </c>
       <c r="N195" s="25"/>
       <c r="O195" s="25">
         <v>3</v>
       </c>
       <c r="P195" s="25"/>
       <c r="Q195" s="25"/>
       <c r="R195" s="25">
         <v>90</v>
       </c>
-      <c r="S195" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S195" s="25">
+        <v>4</v>
+      </c>
+      <c r="T195" s="25"/>
       <c r="U195" s="25"/>
       <c r="V195" s="25"/>
       <c r="W195" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X195" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y195" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z195" s="25"/>
       <c r="AA195" s="25"/>
       <c r="AB195" s="25"/>
     </row>
     <row r="196" spans="1:33">
       <c r="A196" s="25">
         <v>186</v>
       </c>
       <c r="B196" s="25" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C196" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D196" s="25">
         <v>4</v>
       </c>
       <c r="E196" s="25"/>
       <c r="F196" s="25"/>
       <c r="G196" s="25"/>
       <c r="H196" s="25">
         <v>160</v>
       </c>
       <c r="I196" s="25">
         <v>4</v>
       </c>
       <c r="J196" s="25"/>
       <c r="K196" s="25"/>
       <c r="L196" s="25"/>
       <c r="M196" s="25">
         <v>40</v>
       </c>
-      <c r="N196" s="25">
-[...2 lines deleted...]
-      <c r="O196" s="25"/>
+      <c r="N196" s="25"/>
+      <c r="O196" s="25">
+        <v>3</v>
+      </c>
       <c r="P196" s="25"/>
       <c r="Q196" s="25"/>
       <c r="R196" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S196" s="25">
         <v>4</v>
       </c>
       <c r="T196" s="25"/>
       <c r="U196" s="25"/>
       <c r="V196" s="25"/>
       <c r="W196" s="25">
         <v>80</v>
       </c>
       <c r="X196" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y196" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z196" s="25"/>
       <c r="AA196" s="25"/>
       <c r="AB196" s="25"/>
     </row>
     <row r="197" spans="1:33">
       <c r="A197" s="25">
         <v>187</v>
       </c>
       <c r="B197" s="25" t="s">
-        <v>113</v>
+        <v>235</v>
       </c>
       <c r="C197" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D197" s="25">
         <v>4</v>
       </c>
       <c r="E197" s="25"/>
       <c r="F197" s="25"/>
       <c r="G197" s="25"/>
       <c r="H197" s="25">
         <v>160</v>
       </c>
-      <c r="I197" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I197" s="25">
+        <v>4</v>
+      </c>
+      <c r="J197" s="25"/>
       <c r="K197" s="25"/>
       <c r="L197" s="25"/>
       <c r="M197" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N197" s="25">
+        <v>4</v>
+      </c>
+      <c r="O197" s="25"/>
       <c r="P197" s="25"/>
       <c r="Q197" s="25"/>
       <c r="R197" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S197" s="25">
+        <v>4</v>
+      </c>
+      <c r="T197" s="25"/>
       <c r="U197" s="25"/>
       <c r="V197" s="25"/>
       <c r="W197" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X197" s="25" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y197" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z197" s="25"/>
       <c r="AA197" s="25"/>
       <c r="AB197" s="25"/>
     </row>
     <row r="198" spans="1:33">
       <c r="A198" s="25">
         <v>188</v>
       </c>
       <c r="B198" s="25" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="C198" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D198" s="25">
         <v>4</v>
       </c>
       <c r="E198" s="25"/>
       <c r="F198" s="25"/>
       <c r="G198" s="25"/>
       <c r="H198" s="25">
         <v>160</v>
       </c>
       <c r="I198" s="25">
         <v>4</v>
       </c>
       <c r="J198" s="25"/>
       <c r="K198" s="25"/>
       <c r="L198" s="25"/>
       <c r="M198" s="25">
         <v>40</v>
       </c>
       <c r="N198" s="25"/>
       <c r="O198" s="25">
         <v>3</v>
       </c>
       <c r="P198" s="25"/>
       <c r="Q198" s="25"/>
       <c r="R198" s="25">
         <v>90</v>
       </c>
-      <c r="S198" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S198" s="25">
+        <v>4</v>
+      </c>
+      <c r="T198" s="25"/>
       <c r="U198" s="25"/>
       <c r="V198" s="25"/>
       <c r="W198" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X198" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y198" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z198" s="25"/>
       <c r="AA198" s="25"/>
       <c r="AB198" s="25"/>
     </row>
     <row r="199" spans="1:33">
       <c r="A199" s="25">
         <v>189</v>
       </c>
       <c r="B199" s="25" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C199" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D199" s="25">
         <v>4</v>
       </c>
       <c r="E199" s="25"/>
       <c r="F199" s="25"/>
       <c r="G199" s="25"/>
       <c r="H199" s="25">
         <v>160</v>
       </c>
       <c r="I199" s="25">
         <v>4</v>
       </c>
       <c r="J199" s="25"/>
       <c r="K199" s="25"/>
       <c r="L199" s="25"/>
       <c r="M199" s="25">
         <v>40</v>
       </c>
-      <c r="N199" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N199" s="25">
+        <v>4</v>
+      </c>
+      <c r="O199" s="25"/>
       <c r="P199" s="25"/>
       <c r="Q199" s="25"/>
       <c r="R199" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S199" s="25">
         <v>4</v>
       </c>
       <c r="T199" s="25"/>
       <c r="U199" s="25"/>
       <c r="V199" s="25"/>
       <c r="W199" s="25">
         <v>80</v>
       </c>
       <c r="X199" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y199" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z199" s="25"/>
       <c r="AA199" s="25"/>
       <c r="AB199" s="25"/>
     </row>
     <row r="200" spans="1:33">
       <c r="A200" s="25">
         <v>190</v>
       </c>
       <c r="B200" s="25" t="s">
-        <v>211</v>
+        <v>143</v>
       </c>
       <c r="C200" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D200" s="25">
         <v>4</v>
       </c>
       <c r="E200" s="25"/>
       <c r="F200" s="25"/>
       <c r="G200" s="25"/>
       <c r="H200" s="25">
         <v>160</v>
       </c>
       <c r="I200" s="25">
         <v>4</v>
       </c>
       <c r="J200" s="25"/>
       <c r="K200" s="25"/>
       <c r="L200" s="25"/>
       <c r="M200" s="25">
         <v>40</v>
       </c>
-      <c r="N200" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N200" s="25">
+        <v>4</v>
+      </c>
+      <c r="O200" s="25"/>
       <c r="P200" s="25"/>
       <c r="Q200" s="25"/>
       <c r="R200" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S200" s="25">
         <v>4</v>
       </c>
       <c r="T200" s="25"/>
       <c r="U200" s="25"/>
       <c r="V200" s="25"/>
       <c r="W200" s="25">
         <v>80</v>
       </c>
       <c r="X200" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y200" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z200" s="25"/>
       <c r="AA200" s="25"/>
       <c r="AB200" s="25"/>
     </row>
     <row r="201" spans="1:33">
       <c r="A201" s="25">
         <v>191</v>
       </c>
       <c r="B201" s="25" t="s">
-        <v>211</v>
+        <v>237</v>
       </c>
       <c r="C201" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D201" s="25">
         <v>4</v>
       </c>
       <c r="E201" s="25"/>
       <c r="F201" s="25"/>
       <c r="G201" s="25"/>
       <c r="H201" s="25">
         <v>160</v>
       </c>
       <c r="I201" s="25">
         <v>4</v>
       </c>
       <c r="J201" s="25"/>
       <c r="K201" s="25"/>
       <c r="L201" s="25"/>
       <c r="M201" s="25">
         <v>40</v>
       </c>
       <c r="N201" s="25"/>
       <c r="O201" s="25">
         <v>3</v>
@@ -13278,51 +13278,51 @@
       </c>
       <c r="S201" s="25">
         <v>4</v>
       </c>
       <c r="T201" s="25"/>
       <c r="U201" s="25"/>
       <c r="V201" s="25"/>
       <c r="W201" s="25">
         <v>80</v>
       </c>
       <c r="X201" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y201" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z201" s="25"/>
       <c r="AA201" s="25"/>
       <c r="AB201" s="25"/>
     </row>
     <row r="202" spans="1:33">
       <c r="A202" s="25">
         <v>192</v>
       </c>
       <c r="B202" s="25" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C202" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D202" s="25">
         <v>4</v>
       </c>
       <c r="E202" s="25"/>
       <c r="F202" s="25"/>
       <c r="G202" s="25"/>
       <c r="H202" s="25">
         <v>160</v>
       </c>
       <c r="I202" s="25">
         <v>4</v>
       </c>
       <c r="J202" s="25"/>
       <c r="K202" s="25"/>
       <c r="L202" s="25"/>
       <c r="M202" s="25">
         <v>40</v>
       </c>
       <c r="N202" s="25">
         <v>4</v>
       </c>
@@ -13334,107 +13334,107 @@
       </c>
       <c r="S202" s="25">
         <v>4</v>
       </c>
       <c r="T202" s="25"/>
       <c r="U202" s="25"/>
       <c r="V202" s="25"/>
       <c r="W202" s="25">
         <v>80</v>
       </c>
       <c r="X202" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y202" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z202" s="25"/>
       <c r="AA202" s="25"/>
       <c r="AB202" s="25"/>
     </row>
     <row r="203" spans="1:33">
       <c r="A203" s="25">
         <v>193</v>
       </c>
       <c r="B203" s="25" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C203" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D203" s="25">
         <v>4</v>
       </c>
       <c r="E203" s="25"/>
       <c r="F203" s="25"/>
       <c r="G203" s="25"/>
       <c r="H203" s="25">
         <v>160</v>
       </c>
-      <c r="I203" s="25">
-[...2 lines deleted...]
-      <c r="J203" s="25"/>
+      <c r="I203" s="25"/>
+      <c r="J203" s="25">
+        <v>3</v>
+      </c>
       <c r="K203" s="25"/>
       <c r="L203" s="25"/>
       <c r="M203" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="O203" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="N203" s="25"/>
+      <c r="O203" s="25">
+        <v>3</v>
+      </c>
       <c r="P203" s="25"/>
       <c r="Q203" s="25"/>
       <c r="R203" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S203" s="25">
         <v>4</v>
       </c>
       <c r="T203" s="25"/>
       <c r="U203" s="25"/>
       <c r="V203" s="25"/>
       <c r="W203" s="25">
         <v>80</v>
       </c>
       <c r="X203" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y203" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z203" s="25"/>
       <c r="AA203" s="25"/>
       <c r="AB203" s="25"/>
     </row>
     <row r="204" spans="1:33">
       <c r="A204" s="25">
         <v>194</v>
       </c>
       <c r="B204" s="25" t="s">
-        <v>142</v>
+        <v>109</v>
       </c>
       <c r="C204" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D204" s="25">
         <v>4</v>
       </c>
       <c r="E204" s="25"/>
       <c r="F204" s="25"/>
       <c r="G204" s="25"/>
       <c r="H204" s="25">
         <v>160</v>
       </c>
       <c r="I204" s="25">
         <v>4</v>
       </c>
       <c r="J204" s="25"/>
       <c r="K204" s="25"/>
       <c r="L204" s="25"/>
       <c r="M204" s="25">
         <v>40</v>
       </c>
       <c r="N204" s="25">
         <v>4</v>
       </c>
@@ -13446,51 +13446,51 @@
       </c>
       <c r="S204" s="25">
         <v>4</v>
       </c>
       <c r="T204" s="25"/>
       <c r="U204" s="25"/>
       <c r="V204" s="25"/>
       <c r="W204" s="25">
         <v>80</v>
       </c>
       <c r="X204" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y204" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z204" s="25"/>
       <c r="AA204" s="25"/>
       <c r="AB204" s="25"/>
     </row>
     <row r="205" spans="1:33">
       <c r="A205" s="25">
         <v>195</v>
       </c>
       <c r="B205" s="25" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C205" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D205" s="25">
         <v>4</v>
       </c>
       <c r="E205" s="25"/>
       <c r="F205" s="25"/>
       <c r="G205" s="25"/>
       <c r="H205" s="25">
         <v>160</v>
       </c>
       <c r="I205" s="25">
         <v>4</v>
       </c>
       <c r="J205" s="25"/>
       <c r="K205" s="25"/>
       <c r="L205" s="25"/>
       <c r="M205" s="25">
         <v>40</v>
       </c>
       <c r="N205" s="25">
         <v>4</v>
       </c>
@@ -13502,264 +13502,264 @@
       </c>
       <c r="S205" s="25">
         <v>4</v>
       </c>
       <c r="T205" s="25"/>
       <c r="U205" s="25"/>
       <c r="V205" s="25"/>
       <c r="W205" s="25">
         <v>80</v>
       </c>
       <c r="X205" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y205" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z205" s="25"/>
       <c r="AA205" s="25"/>
       <c r="AB205" s="25"/>
     </row>
     <row r="206" spans="1:33">
       <c r="A206" s="25">
         <v>196</v>
       </c>
       <c r="B206" s="25" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C206" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D206" s="25">
         <v>4</v>
       </c>
       <c r="E206" s="25"/>
       <c r="F206" s="25"/>
       <c r="G206" s="25"/>
       <c r="H206" s="25">
         <v>160</v>
       </c>
-      <c r="I206" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I206" s="25">
+        <v>4</v>
+      </c>
+      <c r="J206" s="25"/>
       <c r="K206" s="25"/>
       <c r="L206" s="25"/>
       <c r="M206" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N206" s="25"/>
       <c r="O206" s="25">
         <v>3</v>
       </c>
       <c r="P206" s="25"/>
       <c r="Q206" s="25"/>
       <c r="R206" s="25">
         <v>90</v>
       </c>
-      <c r="S206" s="25">
-[...2 lines deleted...]
-      <c r="T206" s="25"/>
+      <c r="S206" s="25"/>
+      <c r="T206" s="25">
+        <v>3</v>
+      </c>
       <c r="U206" s="25"/>
       <c r="V206" s="25"/>
       <c r="W206" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X206" s="25" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="Z206" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y206" s="25"/>
+      <c r="Z206" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA206" s="25"/>
       <c r="AB206" s="25"/>
     </row>
     <row r="207" spans="1:33">
       <c r="A207" s="25">
         <v>197</v>
       </c>
       <c r="B207" s="25" t="s">
-        <v>125</v>
+        <v>243</v>
       </c>
       <c r="C207" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D207" s="25">
         <v>4</v>
       </c>
       <c r="E207" s="25"/>
       <c r="F207" s="25"/>
       <c r="G207" s="25"/>
       <c r="H207" s="25">
         <v>160</v>
       </c>
       <c r="I207" s="25">
         <v>4</v>
       </c>
       <c r="J207" s="25"/>
       <c r="K207" s="25"/>
       <c r="L207" s="25"/>
       <c r="M207" s="25">
         <v>40</v>
       </c>
-      <c r="N207" s="25">
-[...2 lines deleted...]
-      <c r="O207" s="25"/>
+      <c r="N207" s="25"/>
+      <c r="O207" s="25">
+        <v>3</v>
+      </c>
       <c r="P207" s="25"/>
       <c r="Q207" s="25"/>
       <c r="R207" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T207" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S207" s="25"/>
+      <c r="T207" s="25">
+        <v>3</v>
+      </c>
       <c r="U207" s="25"/>
       <c r="V207" s="25"/>
       <c r="W207" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X207" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z207" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y207" s="25"/>
+      <c r="Z207" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA207" s="25"/>
       <c r="AB207" s="25"/>
     </row>
     <row r="208" spans="1:33">
       <c r="A208" s="25">
         <v>198</v>
       </c>
       <c r="B208" s="25" t="s">
-        <v>243</v>
+        <v>92</v>
       </c>
       <c r="C208" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D208" s="25">
         <v>4</v>
       </c>
       <c r="E208" s="25"/>
       <c r="F208" s="25"/>
       <c r="G208" s="25"/>
       <c r="H208" s="25">
         <v>160</v>
       </c>
-      <c r="I208" s="25">
-[...2 lines deleted...]
-      <c r="J208" s="25"/>
+      <c r="I208" s="25"/>
+      <c r="J208" s="25">
+        <v>3</v>
+      </c>
       <c r="K208" s="25"/>
       <c r="L208" s="25"/>
       <c r="M208" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N208" s="25"/>
       <c r="O208" s="25">
         <v>3</v>
       </c>
       <c r="P208" s="25"/>
       <c r="Q208" s="25"/>
       <c r="R208" s="25">
         <v>90</v>
       </c>
-      <c r="S208" s="25">
-[...2 lines deleted...]
-      <c r="T208" s="25"/>
+      <c r="S208" s="25"/>
+      <c r="T208" s="25">
+        <v>3</v>
+      </c>
       <c r="U208" s="25"/>
       <c r="V208" s="25"/>
       <c r="W208" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X208" s="25" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="Z208" s="25"/>
+        <v>95</v>
+      </c>
+      <c r="Y208" s="25"/>
+      <c r="Z208" s="25" t="s">
+        <v>95</v>
+      </c>
       <c r="AA208" s="25"/>
       <c r="AB208" s="25"/>
     </row>
     <row r="209" spans="1:33">
       <c r="A209" s="25">
         <v>199</v>
       </c>
       <c r="B209" s="25" t="s">
         <v>244</v>
       </c>
       <c r="C209" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D209" s="25">
         <v>4</v>
       </c>
       <c r="E209" s="25"/>
       <c r="F209" s="25"/>
       <c r="G209" s="25"/>
       <c r="H209" s="25">
         <v>160</v>
       </c>
       <c r="I209" s="25">
         <v>4</v>
       </c>
       <c r="J209" s="25"/>
       <c r="K209" s="25"/>
       <c r="L209" s="25"/>
       <c r="M209" s="25">
         <v>40</v>
       </c>
-      <c r="N209" s="25">
-[...2 lines deleted...]
-      <c r="O209" s="25"/>
+      <c r="N209" s="25"/>
+      <c r="O209" s="25">
+        <v>3</v>
+      </c>
       <c r="P209" s="25"/>
       <c r="Q209" s="25"/>
       <c r="R209" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S209" s="25">
         <v>4</v>
       </c>
       <c r="T209" s="25"/>
       <c r="U209" s="25"/>
       <c r="V209" s="25"/>
       <c r="W209" s="25">
         <v>80</v>
       </c>
       <c r="X209" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y209" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z209" s="25"/>
       <c r="AA209" s="25"/>
       <c r="AB209" s="25"/>
     </row>
     <row r="210" spans="1:33">
       <c r="A210" s="25">
         <v>200</v>
       </c>
       <c r="B210" s="25" t="s">
         <v>245</v>
       </c>
       <c r="C210" s="25" t="s">
         <v>232</v>
       </c>
       <c r="D210" s="25">
         <v>4</v>
       </c>
       <c r="E210" s="25"/>
       <c r="F210" s="25"/>
       <c r="G210" s="25"/>
       <c r="H210" s="25">
         <v>160</v>
       </c>
       <c r="I210" s="25">
@@ -13861,187 +13861,187 @@
       </c>
       <c r="B212" s="25" t="s">
         <v>247</v>
       </c>
       <c r="C212" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D212" s="25">
         <v>4</v>
       </c>
       <c r="E212" s="25"/>
       <c r="F212" s="25"/>
       <c r="G212" s="25"/>
       <c r="H212" s="25">
         <v>160</v>
       </c>
       <c r="I212" s="25">
         <v>4</v>
       </c>
       <c r="J212" s="25"/>
       <c r="K212" s="25"/>
       <c r="L212" s="25"/>
       <c r="M212" s="25">
         <v>40</v>
       </c>
-      <c r="N212" s="25">
-[...2 lines deleted...]
-      <c r="O212" s="25"/>
+      <c r="N212" s="25"/>
+      <c r="O212" s="25">
+        <v>3</v>
+      </c>
       <c r="P212" s="25"/>
       <c r="Q212" s="25"/>
       <c r="R212" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T212" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S212" s="25"/>
+      <c r="T212" s="25">
+        <v>3</v>
+      </c>
       <c r="U212" s="25"/>
       <c r="V212" s="25"/>
       <c r="W212" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X212" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z212" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y212" s="25"/>
+      <c r="Z212" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA212" s="25"/>
       <c r="AB212" s="25"/>
     </row>
     <row r="213" spans="1:33">
       <c r="A213" s="25">
         <v>203</v>
       </c>
       <c r="B213" s="25" t="s">
         <v>249</v>
       </c>
       <c r="C213" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D213" s="25">
         <v>4</v>
       </c>
       <c r="E213" s="25"/>
       <c r="F213" s="25"/>
       <c r="G213" s="25"/>
       <c r="H213" s="25">
         <v>160</v>
       </c>
       <c r="I213" s="25">
         <v>4</v>
       </c>
       <c r="J213" s="25"/>
       <c r="K213" s="25"/>
       <c r="L213" s="25"/>
       <c r="M213" s="25">
         <v>40</v>
       </c>
-      <c r="N213" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N213" s="25">
+        <v>4</v>
+      </c>
+      <c r="O213" s="25"/>
       <c r="P213" s="25"/>
       <c r="Q213" s="25"/>
       <c r="R213" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S213" s="25">
+        <v>4</v>
+      </c>
+      <c r="T213" s="25"/>
       <c r="U213" s="25"/>
       <c r="V213" s="25"/>
       <c r="W213" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X213" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y213" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z213" s="25"/>
       <c r="AA213" s="25"/>
       <c r="AB213" s="25"/>
     </row>
     <row r="214" spans="1:33">
       <c r="A214" s="25">
         <v>204</v>
       </c>
       <c r="B214" s="25" t="s">
         <v>250</v>
       </c>
       <c r="C214" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D214" s="25">
         <v>4</v>
       </c>
       <c r="E214" s="25"/>
       <c r="F214" s="25"/>
       <c r="G214" s="25"/>
       <c r="H214" s="25">
         <v>160</v>
       </c>
       <c r="I214" s="25">
         <v>4</v>
       </c>
       <c r="J214" s="25"/>
       <c r="K214" s="25"/>
       <c r="L214" s="25"/>
       <c r="M214" s="25">
         <v>40</v>
       </c>
-      <c r="N214" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N214" s="25">
+        <v>4</v>
+      </c>
+      <c r="O214" s="25"/>
       <c r="P214" s="25"/>
       <c r="Q214" s="25"/>
       <c r="R214" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S214" s="25">
+        <v>4</v>
+      </c>
+      <c r="T214" s="25"/>
       <c r="U214" s="25"/>
       <c r="V214" s="25"/>
       <c r="W214" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X214" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y214" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z214" s="25"/>
       <c r="AA214" s="25"/>
       <c r="AB214" s="25"/>
     </row>
     <row r="215" spans="1:33">
       <c r="A215" s="25">
         <v>205</v>
       </c>
       <c r="B215" s="25" t="s">
         <v>251</v>
       </c>
       <c r="C215" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D215" s="25">
         <v>4</v>
       </c>
       <c r="E215" s="25"/>
       <c r="F215" s="25"/>
       <c r="G215" s="25"/>
       <c r="H215" s="25">
         <v>160</v>
       </c>
       <c r="I215" s="25">
         <v>4</v>
       </c>
@@ -14533,73 +14533,73 @@
       </c>
       <c r="B224" s="25" t="s">
         <v>260</v>
       </c>
       <c r="C224" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D224" s="25">
         <v>4</v>
       </c>
       <c r="E224" s="25"/>
       <c r="F224" s="25"/>
       <c r="G224" s="25"/>
       <c r="H224" s="25">
         <v>160</v>
       </c>
       <c r="I224" s="25">
         <v>4</v>
       </c>
       <c r="J224" s="25"/>
       <c r="K224" s="25"/>
       <c r="L224" s="25"/>
       <c r="M224" s="25">
         <v>40</v>
       </c>
-      <c r="N224" s="25">
-[...2 lines deleted...]
-      <c r="O224" s="25"/>
+      <c r="N224" s="25"/>
+      <c r="O224" s="25">
+        <v>3</v>
+      </c>
       <c r="P224" s="25"/>
       <c r="Q224" s="25"/>
       <c r="R224" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S224" s="25">
         <v>4</v>
       </c>
       <c r="T224" s="25"/>
       <c r="U224" s="25"/>
       <c r="V224" s="25"/>
       <c r="W224" s="25">
         <v>80</v>
       </c>
       <c r="X224" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y224" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z224" s="25"/>
       <c r="AA224" s="25"/>
       <c r="AB224" s="25"/>
     </row>
     <row r="225" spans="1:33">
       <c r="A225" s="25">
         <v>215</v>
       </c>
       <c r="B225" s="25" t="s">
         <v>261</v>
       </c>
       <c r="C225" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D225" s="25">
         <v>4</v>
       </c>
       <c r="E225" s="25"/>
       <c r="F225" s="25"/>
       <c r="G225" s="25"/>
       <c r="H225" s="25">
         <v>160</v>
       </c>
       <c r="I225" s="25">
@@ -15014,51 +15014,51 @@
       </c>
       <c r="S232" s="25">
         <v>4</v>
       </c>
       <c r="T232" s="25"/>
       <c r="U232" s="25"/>
       <c r="V232" s="25"/>
       <c r="W232" s="25">
         <v>80</v>
       </c>
       <c r="X232" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y232" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z232" s="25"/>
       <c r="AA232" s="25"/>
       <c r="AB232" s="25"/>
     </row>
     <row r="233" spans="1:33">
       <c r="A233" s="25">
         <v>223</v>
       </c>
       <c r="B233" s="25" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C233" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D233" s="25">
         <v>4</v>
       </c>
       <c r="E233" s="25"/>
       <c r="F233" s="25"/>
       <c r="G233" s="25"/>
       <c r="H233" s="25">
         <v>160</v>
       </c>
       <c r="I233" s="25">
         <v>4</v>
       </c>
       <c r="J233" s="25"/>
       <c r="K233" s="25"/>
       <c r="L233" s="25"/>
       <c r="M233" s="25">
         <v>40</v>
       </c>
       <c r="N233" s="25"/>
       <c r="O233" s="25">
         <v>3</v>
@@ -15070,51 +15070,51 @@
       </c>
       <c r="S233" s="25">
         <v>4</v>
       </c>
       <c r="T233" s="25"/>
       <c r="U233" s="25"/>
       <c r="V233" s="25"/>
       <c r="W233" s="25">
         <v>80</v>
       </c>
       <c r="X233" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y233" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z233" s="25"/>
       <c r="AA233" s="25"/>
       <c r="AB233" s="25"/>
     </row>
     <row r="234" spans="1:33">
       <c r="A234" s="25">
         <v>224</v>
       </c>
       <c r="B234" s="25" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C234" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D234" s="25">
         <v>4</v>
       </c>
       <c r="E234" s="25"/>
       <c r="F234" s="25"/>
       <c r="G234" s="25"/>
       <c r="H234" s="25">
         <v>160</v>
       </c>
       <c r="I234" s="25">
         <v>4</v>
       </c>
       <c r="J234" s="25"/>
       <c r="K234" s="25"/>
       <c r="L234" s="25"/>
       <c r="M234" s="25">
         <v>40</v>
       </c>
       <c r="N234" s="25">
         <v>4</v>
       </c>
@@ -15126,51 +15126,51 @@
       </c>
       <c r="S234" s="25">
         <v>4</v>
       </c>
       <c r="T234" s="25"/>
       <c r="U234" s="25"/>
       <c r="V234" s="25"/>
       <c r="W234" s="25">
         <v>80</v>
       </c>
       <c r="X234" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y234" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z234" s="25"/>
       <c r="AA234" s="25"/>
       <c r="AB234" s="25"/>
     </row>
     <row r="235" spans="1:33">
       <c r="A235" s="25">
         <v>225</v>
       </c>
       <c r="B235" s="25" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C235" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D235" s="25">
         <v>4</v>
       </c>
       <c r="E235" s="25"/>
       <c r="F235" s="25"/>
       <c r="G235" s="25"/>
       <c r="H235" s="25">
         <v>160</v>
       </c>
       <c r="I235" s="25">
         <v>4</v>
       </c>
       <c r="J235" s="25"/>
       <c r="K235" s="25"/>
       <c r="L235" s="25"/>
       <c r="M235" s="25">
         <v>40</v>
       </c>
       <c r="N235" s="25">
         <v>4</v>
       </c>
@@ -15182,51 +15182,51 @@
       </c>
       <c r="S235" s="25">
         <v>4</v>
       </c>
       <c r="T235" s="25"/>
       <c r="U235" s="25"/>
       <c r="V235" s="25"/>
       <c r="W235" s="25">
         <v>80</v>
       </c>
       <c r="X235" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y235" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z235" s="25"/>
       <c r="AA235" s="25"/>
       <c r="AB235" s="25"/>
     </row>
     <row r="236" spans="1:33">
       <c r="A236" s="25">
         <v>226</v>
       </c>
       <c r="B236" s="25" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C236" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D236" s="25">
         <v>4</v>
       </c>
       <c r="E236" s="25"/>
       <c r="F236" s="25"/>
       <c r="G236" s="25"/>
       <c r="H236" s="25">
         <v>160</v>
       </c>
       <c r="I236" s="25">
         <v>4</v>
       </c>
       <c r="J236" s="25"/>
       <c r="K236" s="25"/>
       <c r="L236" s="25"/>
       <c r="M236" s="25">
         <v>40</v>
       </c>
       <c r="N236" s="25">
         <v>4</v>
       </c>
@@ -15238,154 +15238,154 @@
       </c>
       <c r="S236" s="25">
         <v>4</v>
       </c>
       <c r="T236" s="25"/>
       <c r="U236" s="25"/>
       <c r="V236" s="25"/>
       <c r="W236" s="25">
         <v>80</v>
       </c>
       <c r="X236" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y236" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z236" s="25"/>
       <c r="AA236" s="25"/>
       <c r="AB236" s="25"/>
     </row>
     <row r="237" spans="1:33">
       <c r="A237" s="25">
         <v>227</v>
       </c>
       <c r="B237" s="25" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="C237" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D237" s="25">
         <v>4</v>
       </c>
       <c r="E237" s="25"/>
       <c r="F237" s="25"/>
       <c r="G237" s="25"/>
       <c r="H237" s="25">
         <v>160</v>
       </c>
       <c r="I237" s="25">
         <v>4</v>
       </c>
       <c r="J237" s="25"/>
       <c r="K237" s="25"/>
       <c r="L237" s="25"/>
       <c r="M237" s="25">
         <v>40</v>
       </c>
-      <c r="N237" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N237" s="25">
+        <v>4</v>
+      </c>
+      <c r="O237" s="25"/>
       <c r="P237" s="25"/>
       <c r="Q237" s="25"/>
       <c r="R237" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S237" s="25">
         <v>4</v>
       </c>
       <c r="T237" s="25"/>
       <c r="U237" s="25"/>
       <c r="V237" s="25"/>
       <c r="W237" s="25">
         <v>80</v>
       </c>
       <c r="X237" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y237" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z237" s="25"/>
       <c r="AA237" s="25"/>
       <c r="AB237" s="25"/>
     </row>
     <row r="238" spans="1:33">
       <c r="A238" s="25">
         <v>228</v>
       </c>
       <c r="B238" s="25" t="s">
         <v>273</v>
       </c>
       <c r="C238" s="25" t="s">
         <v>248</v>
       </c>
       <c r="D238" s="25">
         <v>4</v>
       </c>
       <c r="E238" s="25"/>
       <c r="F238" s="25"/>
       <c r="G238" s="25"/>
       <c r="H238" s="25">
         <v>160</v>
       </c>
       <c r="I238" s="25">
         <v>4</v>
       </c>
       <c r="J238" s="25"/>
       <c r="K238" s="25"/>
       <c r="L238" s="25"/>
       <c r="M238" s="25">
         <v>40</v>
       </c>
-      <c r="N238" s="25">
-[...2 lines deleted...]
-      <c r="O238" s="25"/>
+      <c r="N238" s="25"/>
+      <c r="O238" s="25">
+        <v>3</v>
+      </c>
       <c r="P238" s="25"/>
       <c r="Q238" s="25"/>
       <c r="R238" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T238" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S238" s="25"/>
+      <c r="T238" s="25">
+        <v>3</v>
+      </c>
       <c r="U238" s="25"/>
       <c r="V238" s="25"/>
       <c r="W238" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X238" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z238" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y238" s="25"/>
+      <c r="Z238" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA238" s="25"/>
       <c r="AB238" s="25"/>
     </row>
     <row r="239" spans="1:33">
       <c r="A239" s="25">
         <v>229</v>
       </c>
       <c r="B239" s="25" t="s">
         <v>274</v>
       </c>
       <c r="C239" s="25" t="s">
         <v>275</v>
       </c>
       <c r="D239" s="25">
         <v>4</v>
       </c>
       <c r="E239" s="25"/>
       <c r="F239" s="25"/>
       <c r="G239" s="25"/>
       <c r="H239" s="25">
         <v>160</v>
       </c>
       <c r="I239" s="25">
         <v>4</v>
       </c>
@@ -15574,51 +15574,51 @@
       </c>
       <c r="S242" s="25">
         <v>4</v>
       </c>
       <c r="T242" s="25"/>
       <c r="U242" s="25"/>
       <c r="V242" s="25"/>
       <c r="W242" s="25">
         <v>80</v>
       </c>
       <c r="X242" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y242" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z242" s="25"/>
       <c r="AA242" s="25"/>
       <c r="AB242" s="25"/>
     </row>
     <row r="243" spans="1:33">
       <c r="A243" s="25">
         <v>233</v>
       </c>
       <c r="B243" s="25" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C243" s="25" t="s">
         <v>278</v>
       </c>
       <c r="D243" s="25">
         <v>4</v>
       </c>
       <c r="E243" s="25"/>
       <c r="F243" s="25"/>
       <c r="G243" s="25"/>
       <c r="H243" s="25">
         <v>160</v>
       </c>
       <c r="I243" s="25">
         <v>4</v>
       </c>
       <c r="J243" s="25"/>
       <c r="K243" s="25"/>
       <c r="L243" s="25"/>
       <c r="M243" s="25">
         <v>40</v>
       </c>
       <c r="N243" s="25">
         <v>4</v>
       </c>
@@ -16390,64 +16390,64 @@
       </c>
       <c r="E257" s="25"/>
       <c r="F257" s="25"/>
       <c r="G257" s="25"/>
       <c r="H257" s="25">
         <v>160</v>
       </c>
       <c r="I257" s="25">
         <v>4</v>
       </c>
       <c r="J257" s="25"/>
       <c r="K257" s="25"/>
       <c r="L257" s="25"/>
       <c r="M257" s="25">
         <v>40</v>
       </c>
       <c r="N257" s="25">
         <v>4</v>
       </c>
       <c r="O257" s="25"/>
       <c r="P257" s="25"/>
       <c r="Q257" s="25"/>
       <c r="R257" s="25">
         <v>120</v>
       </c>
-      <c r="S257" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S257" s="25">
+        <v>4</v>
+      </c>
+      <c r="T257" s="25"/>
       <c r="U257" s="25"/>
       <c r="V257" s="25"/>
       <c r="W257" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X257" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y257" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z257" s="25"/>
       <c r="AA257" s="25"/>
       <c r="AB257" s="25"/>
     </row>
     <row r="258" spans="1:33">
       <c r="A258" s="25">
         <v>248</v>
       </c>
       <c r="B258" s="25" t="s">
         <v>295</v>
       </c>
       <c r="C258" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D258" s="25">
         <v>4</v>
       </c>
       <c r="E258" s="25"/>
       <c r="F258" s="25"/>
       <c r="G258" s="25"/>
       <c r="H258" s="25">
         <v>160</v>
       </c>
       <c r="I258" s="25">
@@ -16484,82 +16484,82 @@
         <v>39</v>
       </c>
       <c r="Z258" s="25"/>
       <c r="AA258" s="25"/>
       <c r="AB258" s="25"/>
     </row>
     <row r="259" spans="1:33">
       <c r="A259" s="25">
         <v>249</v>
       </c>
       <c r="B259" s="25" t="s">
         <v>296</v>
       </c>
       <c r="C259" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D259" s="25">
         <v>4</v>
       </c>
       <c r="E259" s="25"/>
       <c r="F259" s="25"/>
       <c r="G259" s="25"/>
       <c r="H259" s="25">
         <v>160</v>
       </c>
-      <c r="I259" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="I259" s="25"/>
       <c r="J259" s="25"/>
-      <c r="K259" s="25"/>
+      <c r="K259" s="25">
+        <v>2</v>
+      </c>
       <c r="L259" s="25"/>
       <c r="M259" s="25">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="N259" s="25">
         <v>4</v>
       </c>
       <c r="O259" s="25"/>
       <c r="P259" s="25"/>
       <c r="Q259" s="25"/>
       <c r="R259" s="25">
         <v>120</v>
       </c>
       <c r="S259" s="25">
         <v>4</v>
       </c>
       <c r="T259" s="25"/>
       <c r="U259" s="25"/>
       <c r="V259" s="25"/>
       <c r="W259" s="25">
         <v>80</v>
       </c>
       <c r="X259" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Y259" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Z259" s="25"/>
       <c r="AA259" s="25"/>
       <c r="AB259" s="25"/>
     </row>
     <row r="260" spans="1:33">
       <c r="A260" s="25">
         <v>250</v>
       </c>
       <c r="B260" s="25" t="s">
         <v>297</v>
       </c>
       <c r="C260" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D260" s="25">
         <v>4</v>
       </c>
       <c r="E260" s="25"/>
       <c r="F260" s="25"/>
       <c r="G260" s="25"/>
       <c r="H260" s="25">
         <v>160</v>
       </c>
       <c r="I260" s="25">
@@ -16694,152 +16694,152 @@
       </c>
       <c r="S262" s="25">
         <v>4</v>
       </c>
       <c r="T262" s="25"/>
       <c r="U262" s="25"/>
       <c r="V262" s="25"/>
       <c r="W262" s="25">
         <v>80</v>
       </c>
       <c r="X262" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y262" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z262" s="25"/>
       <c r="AA262" s="25"/>
       <c r="AB262" s="25"/>
     </row>
     <row r="263" spans="1:33">
       <c r="A263" s="25">
         <v>253</v>
       </c>
       <c r="B263" s="25" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C263" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D263" s="25">
         <v>4</v>
       </c>
       <c r="E263" s="25"/>
       <c r="F263" s="25"/>
       <c r="G263" s="25"/>
       <c r="H263" s="25">
         <v>160</v>
       </c>
       <c r="I263" s="25">
         <v>4</v>
       </c>
       <c r="J263" s="25"/>
       <c r="K263" s="25"/>
       <c r="L263" s="25"/>
       <c r="M263" s="25">
         <v>40</v>
       </c>
-      <c r="N263" s="25">
-[...2 lines deleted...]
-      <c r="O263" s="25"/>
+      <c r="N263" s="25"/>
+      <c r="O263" s="25">
+        <v>3</v>
+      </c>
       <c r="P263" s="25"/>
       <c r="Q263" s="25"/>
       <c r="R263" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S263" s="25">
         <v>4</v>
       </c>
       <c r="T263" s="25"/>
       <c r="U263" s="25"/>
       <c r="V263" s="25"/>
       <c r="W263" s="25">
         <v>80</v>
       </c>
       <c r="X263" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y263" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z263" s="25"/>
       <c r="AA263" s="25"/>
       <c r="AB263" s="25"/>
     </row>
     <row r="264" spans="1:33">
       <c r="A264" s="25">
         <v>254</v>
       </c>
       <c r="B264" s="25" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C264" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D264" s="25">
         <v>4</v>
       </c>
       <c r="E264" s="25"/>
       <c r="F264" s="25"/>
       <c r="G264" s="25"/>
       <c r="H264" s="25">
         <v>160</v>
       </c>
       <c r="I264" s="25">
         <v>4</v>
       </c>
       <c r="J264" s="25"/>
       <c r="K264" s="25"/>
       <c r="L264" s="25"/>
       <c r="M264" s="25">
         <v>40</v>
       </c>
-      <c r="N264" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N264" s="25">
+        <v>4</v>
+      </c>
+      <c r="O264" s="25"/>
       <c r="P264" s="25"/>
       <c r="Q264" s="25"/>
       <c r="R264" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S264" s="25">
         <v>4</v>
       </c>
       <c r="T264" s="25"/>
       <c r="U264" s="25"/>
       <c r="V264" s="25"/>
       <c r="W264" s="25">
         <v>80</v>
       </c>
       <c r="X264" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y264" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z264" s="25"/>
       <c r="AA264" s="25"/>
       <c r="AB264" s="25"/>
     </row>
     <row r="265" spans="1:33">
       <c r="A265" s="25">
         <v>255</v>
       </c>
       <c r="B265" s="25" t="s">
         <v>301</v>
       </c>
       <c r="C265" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D265" s="25">
         <v>4</v>
       </c>
       <c r="E265" s="25"/>
       <c r="F265" s="25"/>
       <c r="G265" s="25"/>
       <c r="H265" s="25">
         <v>160</v>
       </c>
       <c r="I265" s="25">
@@ -17734,64 +17734,64 @@
       </c>
       <c r="E281" s="25"/>
       <c r="F281" s="25"/>
       <c r="G281" s="25"/>
       <c r="H281" s="25">
         <v>160</v>
       </c>
       <c r="I281" s="25">
         <v>4</v>
       </c>
       <c r="J281" s="25"/>
       <c r="K281" s="25"/>
       <c r="L281" s="25"/>
       <c r="M281" s="25">
         <v>40</v>
       </c>
       <c r="N281" s="25">
         <v>4</v>
       </c>
       <c r="O281" s="25"/>
       <c r="P281" s="25"/>
       <c r="Q281" s="25"/>
       <c r="R281" s="25">
         <v>120</v>
       </c>
-      <c r="S281" s="25">
-[...2 lines deleted...]
-      <c r="T281" s="25"/>
+      <c r="S281" s="25"/>
+      <c r="T281" s="25">
+        <v>3</v>
+      </c>
       <c r="U281" s="25"/>
       <c r="V281" s="25"/>
       <c r="W281" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X281" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Y281" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Z281" s="25"/>
       <c r="AA281" s="25"/>
       <c r="AB281" s="25"/>
     </row>
     <row r="282" spans="1:33">
       <c r="A282" s="25">
         <v>272</v>
       </c>
       <c r="B282" s="25" t="s">
         <v>318</v>
       </c>
       <c r="C282" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D282" s="25">
         <v>4</v>
       </c>
       <c r="E282" s="25"/>
       <c r="F282" s="25"/>
       <c r="G282" s="25"/>
       <c r="H282" s="25">
         <v>160</v>
       </c>
       <c r="I282" s="25">
@@ -17814,51 +17814,51 @@
       </c>
       <c r="S282" s="25">
         <v>4</v>
       </c>
       <c r="T282" s="25"/>
       <c r="U282" s="25"/>
       <c r="V282" s="25"/>
       <c r="W282" s="25">
         <v>80</v>
       </c>
       <c r="X282" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y282" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z282" s="25"/>
       <c r="AA282" s="25"/>
       <c r="AB282" s="25"/>
     </row>
     <row r="283" spans="1:33">
       <c r="A283" s="25">
         <v>273</v>
       </c>
       <c r="B283" s="25" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C283" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D283" s="25">
         <v>4</v>
       </c>
       <c r="E283" s="25"/>
       <c r="F283" s="25"/>
       <c r="G283" s="25"/>
       <c r="H283" s="25">
         <v>160</v>
       </c>
       <c r="I283" s="25">
         <v>4</v>
       </c>
       <c r="J283" s="25"/>
       <c r="K283" s="25"/>
       <c r="L283" s="25"/>
       <c r="M283" s="25">
         <v>40</v>
       </c>
       <c r="N283" s="25">
         <v>4</v>
       </c>
@@ -17870,51 +17870,51 @@
       </c>
       <c r="S283" s="25">
         <v>4</v>
       </c>
       <c r="T283" s="25"/>
       <c r="U283" s="25"/>
       <c r="V283" s="25"/>
       <c r="W283" s="25">
         <v>80</v>
       </c>
       <c r="X283" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y283" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z283" s="25"/>
       <c r="AA283" s="25"/>
       <c r="AB283" s="25"/>
     </row>
     <row r="284" spans="1:33">
       <c r="A284" s="25">
         <v>274</v>
       </c>
       <c r="B284" s="25" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C284" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D284" s="25">
         <v>4</v>
       </c>
       <c r="E284" s="25"/>
       <c r="F284" s="25"/>
       <c r="G284" s="25"/>
       <c r="H284" s="25">
         <v>160</v>
       </c>
       <c r="I284" s="25">
         <v>4</v>
       </c>
       <c r="J284" s="25"/>
       <c r="K284" s="25"/>
       <c r="L284" s="25"/>
       <c r="M284" s="25">
         <v>40</v>
       </c>
       <c r="N284" s="25">
         <v>4</v>
       </c>
@@ -17926,51 +17926,51 @@
       </c>
       <c r="S284" s="25">
         <v>4</v>
       </c>
       <c r="T284" s="25"/>
       <c r="U284" s="25"/>
       <c r="V284" s="25"/>
       <c r="W284" s="25">
         <v>80</v>
       </c>
       <c r="X284" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y284" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z284" s="25"/>
       <c r="AA284" s="25"/>
       <c r="AB284" s="25"/>
     </row>
     <row r="285" spans="1:33">
       <c r="A285" s="25">
         <v>275</v>
       </c>
       <c r="B285" s="25" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C285" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D285" s="25">
         <v>4</v>
       </c>
       <c r="E285" s="25"/>
       <c r="F285" s="25"/>
       <c r="G285" s="25"/>
       <c r="H285" s="25">
         <v>160</v>
       </c>
       <c r="I285" s="25">
         <v>4</v>
       </c>
       <c r="J285" s="25"/>
       <c r="K285" s="25"/>
       <c r="L285" s="25"/>
       <c r="M285" s="25">
         <v>40</v>
       </c>
       <c r="N285" s="25">
         <v>4</v>
       </c>
@@ -17996,82 +17996,82 @@
         <v>39</v>
       </c>
       <c r="Z285" s="25"/>
       <c r="AA285" s="25"/>
       <c r="AB285" s="25"/>
     </row>
     <row r="286" spans="1:33">
       <c r="A286" s="25">
         <v>276</v>
       </c>
       <c r="B286" s="25" t="s">
         <v>321</v>
       </c>
       <c r="C286" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D286" s="25">
         <v>4</v>
       </c>
       <c r="E286" s="25"/>
       <c r="F286" s="25"/>
       <c r="G286" s="25"/>
       <c r="H286" s="25">
         <v>160</v>
       </c>
-      <c r="I286" s="25"/>
+      <c r="I286" s="25">
+        <v>4</v>
+      </c>
       <c r="J286" s="25"/>
-      <c r="K286" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="K286" s="25"/>
       <c r="L286" s="25"/>
       <c r="M286" s="25">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="N286" s="25">
         <v>4</v>
       </c>
       <c r="O286" s="25"/>
       <c r="P286" s="25"/>
       <c r="Q286" s="25"/>
       <c r="R286" s="25">
         <v>120</v>
       </c>
       <c r="S286" s="25">
         <v>4</v>
       </c>
       <c r="T286" s="25"/>
       <c r="U286" s="25"/>
       <c r="V286" s="25"/>
       <c r="W286" s="25">
         <v>80</v>
       </c>
       <c r="X286" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y286" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z286" s="25"/>
       <c r="AA286" s="25"/>
       <c r="AB286" s="25"/>
     </row>
     <row r="287" spans="1:33">
       <c r="A287" s="25">
         <v>277</v>
       </c>
       <c r="B287" s="25" t="s">
         <v>322</v>
       </c>
       <c r="C287" s="25" t="s">
         <v>282</v>
       </c>
       <c r="D287" s="25">
         <v>4</v>
       </c>
       <c r="E287" s="25"/>
       <c r="F287" s="25"/>
       <c r="G287" s="25"/>
       <c r="H287" s="25">
         <v>160</v>
       </c>
       <c r="I287" s="25">
@@ -18094,54 +18094,54 @@
       </c>
       <c r="S287" s="25">
         <v>4</v>
       </c>
       <c r="T287" s="25"/>
       <c r="U287" s="25"/>
       <c r="V287" s="25"/>
       <c r="W287" s="25">
         <v>80</v>
       </c>
       <c r="X287" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y287" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z287" s="25"/>
       <c r="AA287" s="25"/>
       <c r="AB287" s="25"/>
     </row>
     <row r="288" spans="1:33">
       <c r="A288" s="25">
         <v>278</v>
       </c>
       <c r="B288" s="25" t="s">
-        <v>73</v>
+        <v>323</v>
       </c>
       <c r="C288" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D288" s="25">
         <v>4</v>
       </c>
       <c r="E288" s="25"/>
       <c r="F288" s="25"/>
       <c r="G288" s="25"/>
       <c r="H288" s="25">
         <v>160</v>
       </c>
       <c r="I288" s="25">
         <v>4</v>
       </c>
       <c r="J288" s="25"/>
       <c r="K288" s="25"/>
       <c r="L288" s="25"/>
       <c r="M288" s="25">
         <v>40</v>
       </c>
       <c r="N288" s="25">
         <v>4</v>
       </c>
       <c r="O288" s="25"/>
       <c r="P288" s="25"/>
       <c r="Q288" s="25"/>
@@ -18150,222 +18150,222 @@
       </c>
       <c r="S288" s="25">
         <v>4</v>
       </c>
       <c r="T288" s="25"/>
       <c r="U288" s="25"/>
       <c r="V288" s="25"/>
       <c r="W288" s="25">
         <v>80</v>
       </c>
       <c r="X288" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y288" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z288" s="25"/>
       <c r="AA288" s="25"/>
       <c r="AB288" s="25"/>
     </row>
     <row r="289" spans="1:33">
       <c r="A289" s="25">
         <v>279</v>
       </c>
       <c r="B289" s="25" t="s">
+        <v>325</v>
+      </c>
+      <c r="C289" s="25" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="D289" s="25">
         <v>4</v>
       </c>
       <c r="E289" s="25"/>
       <c r="F289" s="25"/>
       <c r="G289" s="25"/>
       <c r="H289" s="25">
         <v>160</v>
       </c>
       <c r="I289" s="25">
         <v>4</v>
       </c>
       <c r="J289" s="25"/>
       <c r="K289" s="25"/>
       <c r="L289" s="25"/>
       <c r="M289" s="25">
         <v>40</v>
       </c>
-      <c r="N289" s="25">
-[...2 lines deleted...]
-      <c r="O289" s="25"/>
+      <c r="N289" s="25"/>
+      <c r="O289" s="25">
+        <v>3</v>
+      </c>
       <c r="P289" s="25"/>
       <c r="Q289" s="25"/>
       <c r="R289" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T289" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S289" s="25"/>
+      <c r="T289" s="25">
+        <v>3</v>
+      </c>
       <c r="U289" s="25"/>
       <c r="V289" s="25"/>
       <c r="W289" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X289" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z289" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y289" s="25"/>
+      <c r="Z289" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA289" s="25"/>
       <c r="AB289" s="25"/>
     </row>
     <row r="290" spans="1:33">
       <c r="A290" s="25">
         <v>280</v>
       </c>
       <c r="B290" s="25" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C290" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D290" s="25">
         <v>4</v>
       </c>
       <c r="E290" s="25"/>
       <c r="F290" s="25"/>
       <c r="G290" s="25"/>
       <c r="H290" s="25">
         <v>160</v>
       </c>
       <c r="I290" s="25">
         <v>4</v>
       </c>
       <c r="J290" s="25"/>
       <c r="K290" s="25"/>
       <c r="L290" s="25"/>
       <c r="M290" s="25">
         <v>40</v>
       </c>
-      <c r="N290" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N290" s="25">
+        <v>4</v>
+      </c>
+      <c r="O290" s="25"/>
       <c r="P290" s="25"/>
       <c r="Q290" s="25"/>
       <c r="R290" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S290" s="25">
         <v>4</v>
       </c>
       <c r="T290" s="25"/>
       <c r="U290" s="25"/>
       <c r="V290" s="25"/>
       <c r="W290" s="25">
         <v>80</v>
       </c>
       <c r="X290" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y290" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z290" s="25"/>
       <c r="AA290" s="25"/>
       <c r="AB290" s="25"/>
     </row>
     <row r="291" spans="1:33">
       <c r="A291" s="25">
         <v>281</v>
       </c>
       <c r="B291" s="25" t="s">
-        <v>211</v>
+        <v>327</v>
       </c>
       <c r="C291" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D291" s="25">
         <v>4</v>
       </c>
       <c r="E291" s="25"/>
       <c r="F291" s="25"/>
       <c r="G291" s="25"/>
       <c r="H291" s="25">
         <v>160</v>
       </c>
       <c r="I291" s="25">
         <v>4</v>
       </c>
       <c r="J291" s="25"/>
       <c r="K291" s="25"/>
       <c r="L291" s="25"/>
       <c r="M291" s="25">
         <v>40</v>
       </c>
-      <c r="N291" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N291" s="25">
+        <v>4</v>
+      </c>
+      <c r="O291" s="25"/>
       <c r="P291" s="25"/>
       <c r="Q291" s="25"/>
       <c r="R291" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S291" s="25">
         <v>4</v>
       </c>
       <c r="T291" s="25"/>
       <c r="U291" s="25"/>
       <c r="V291" s="25"/>
       <c r="W291" s="25">
         <v>80</v>
       </c>
       <c r="X291" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y291" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z291" s="25"/>
       <c r="AA291" s="25"/>
       <c r="AB291" s="25"/>
     </row>
     <row r="292" spans="1:33">
       <c r="A292" s="25">
         <v>282</v>
       </c>
       <c r="B292" s="25" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C292" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D292" s="25">
         <v>4</v>
       </c>
       <c r="E292" s="25"/>
       <c r="F292" s="25"/>
       <c r="G292" s="25"/>
       <c r="H292" s="25">
         <v>160</v>
       </c>
       <c r="I292" s="25">
         <v>4</v>
       </c>
       <c r="J292" s="25"/>
       <c r="K292" s="25"/>
       <c r="L292" s="25"/>
       <c r="M292" s="25">
         <v>40</v>
       </c>
       <c r="N292" s="25">
         <v>4</v>
       </c>
       <c r="O292" s="25"/>
       <c r="P292" s="25"/>
       <c r="Q292" s="25"/>
@@ -18374,54 +18374,54 @@
       </c>
       <c r="S292" s="25">
         <v>4</v>
       </c>
       <c r="T292" s="25"/>
       <c r="U292" s="25"/>
       <c r="V292" s="25"/>
       <c r="W292" s="25">
         <v>80</v>
       </c>
       <c r="X292" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y292" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z292" s="25"/>
       <c r="AA292" s="25"/>
       <c r="AB292" s="25"/>
     </row>
     <row r="293" spans="1:33">
       <c r="A293" s="25">
         <v>283</v>
       </c>
       <c r="B293" s="25" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C293" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D293" s="25">
         <v>4</v>
       </c>
       <c r="E293" s="25"/>
       <c r="F293" s="25"/>
       <c r="G293" s="25"/>
       <c r="H293" s="25">
         <v>160</v>
       </c>
       <c r="I293" s="25">
         <v>4</v>
       </c>
       <c r="J293" s="25"/>
       <c r="K293" s="25"/>
       <c r="L293" s="25"/>
       <c r="M293" s="25">
         <v>40</v>
       </c>
       <c r="N293" s="25">
         <v>4</v>
       </c>
       <c r="O293" s="25"/>
       <c r="P293" s="25"/>
       <c r="Q293" s="25"/>
@@ -18430,54 +18430,54 @@
       </c>
       <c r="S293" s="25">
         <v>4</v>
       </c>
       <c r="T293" s="25"/>
       <c r="U293" s="25"/>
       <c r="V293" s="25"/>
       <c r="W293" s="25">
         <v>80</v>
       </c>
       <c r="X293" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y293" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z293" s="25"/>
       <c r="AA293" s="25"/>
       <c r="AB293" s="25"/>
     </row>
     <row r="294" spans="1:33">
       <c r="A294" s="25">
         <v>284</v>
       </c>
       <c r="B294" s="25" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C294" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D294" s="25">
         <v>4</v>
       </c>
       <c r="E294" s="25"/>
       <c r="F294" s="25"/>
       <c r="G294" s="25"/>
       <c r="H294" s="25">
         <v>160</v>
       </c>
       <c r="I294" s="25">
         <v>4</v>
       </c>
       <c r="J294" s="25"/>
       <c r="K294" s="25"/>
       <c r="L294" s="25"/>
       <c r="M294" s="25">
         <v>40</v>
       </c>
       <c r="N294" s="25">
         <v>4</v>
       </c>
       <c r="O294" s="25"/>
       <c r="P294" s="25"/>
       <c r="Q294" s="25"/>
@@ -18486,54 +18486,54 @@
       </c>
       <c r="S294" s="25">
         <v>4</v>
       </c>
       <c r="T294" s="25"/>
       <c r="U294" s="25"/>
       <c r="V294" s="25"/>
       <c r="W294" s="25">
         <v>80</v>
       </c>
       <c r="X294" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y294" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z294" s="25"/>
       <c r="AA294" s="25"/>
       <c r="AB294" s="25"/>
     </row>
     <row r="295" spans="1:33">
       <c r="A295" s="25">
         <v>285</v>
       </c>
       <c r="B295" s="25" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C295" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D295" s="25">
         <v>4</v>
       </c>
       <c r="E295" s="25"/>
       <c r="F295" s="25"/>
       <c r="G295" s="25"/>
       <c r="H295" s="25">
         <v>160</v>
       </c>
       <c r="I295" s="25">
         <v>4</v>
       </c>
       <c r="J295" s="25"/>
       <c r="K295" s="25"/>
       <c r="L295" s="25"/>
       <c r="M295" s="25">
         <v>40</v>
       </c>
       <c r="N295" s="25">
         <v>4</v>
       </c>
       <c r="O295" s="25"/>
       <c r="P295" s="25"/>
       <c r="Q295" s="25"/>
@@ -18542,54 +18542,54 @@
       </c>
       <c r="S295" s="25">
         <v>4</v>
       </c>
       <c r="T295" s="25"/>
       <c r="U295" s="25"/>
       <c r="V295" s="25"/>
       <c r="W295" s="25">
         <v>80</v>
       </c>
       <c r="X295" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y295" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z295" s="25"/>
       <c r="AA295" s="25"/>
       <c r="AB295" s="25"/>
     </row>
     <row r="296" spans="1:33">
       <c r="A296" s="25">
         <v>286</v>
       </c>
       <c r="B296" s="25" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C296" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D296" s="25">
         <v>4</v>
       </c>
       <c r="E296" s="25"/>
       <c r="F296" s="25"/>
       <c r="G296" s="25"/>
       <c r="H296" s="25">
         <v>160</v>
       </c>
       <c r="I296" s="25">
         <v>4</v>
       </c>
       <c r="J296" s="25"/>
       <c r="K296" s="25"/>
       <c r="L296" s="25"/>
       <c r="M296" s="25">
         <v>40</v>
       </c>
       <c r="N296" s="25">
         <v>4</v>
       </c>
       <c r="O296" s="25"/>
       <c r="P296" s="25"/>
       <c r="Q296" s="25"/>
@@ -18598,54 +18598,54 @@
       </c>
       <c r="S296" s="25">
         <v>4</v>
       </c>
       <c r="T296" s="25"/>
       <c r="U296" s="25"/>
       <c r="V296" s="25"/>
       <c r="W296" s="25">
         <v>80</v>
       </c>
       <c r="X296" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y296" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z296" s="25"/>
       <c r="AA296" s="25"/>
       <c r="AB296" s="25"/>
     </row>
     <row r="297" spans="1:33">
       <c r="A297" s="25">
         <v>287</v>
       </c>
       <c r="B297" s="25" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C297" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D297" s="25">
         <v>4</v>
       </c>
       <c r="E297" s="25"/>
       <c r="F297" s="25"/>
       <c r="G297" s="25"/>
       <c r="H297" s="25">
         <v>160</v>
       </c>
       <c r="I297" s="25">
         <v>4</v>
       </c>
       <c r="J297" s="25"/>
       <c r="K297" s="25"/>
       <c r="L297" s="25"/>
       <c r="M297" s="25">
         <v>40</v>
       </c>
       <c r="N297" s="25">
         <v>4</v>
       </c>
       <c r="O297" s="25"/>
       <c r="P297" s="25"/>
       <c r="Q297" s="25"/>
@@ -18654,54 +18654,54 @@
       </c>
       <c r="S297" s="25">
         <v>4</v>
       </c>
       <c r="T297" s="25"/>
       <c r="U297" s="25"/>
       <c r="V297" s="25"/>
       <c r="W297" s="25">
         <v>80</v>
       </c>
       <c r="X297" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y297" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z297" s="25"/>
       <c r="AA297" s="25"/>
       <c r="AB297" s="25"/>
     </row>
     <row r="298" spans="1:33">
       <c r="A298" s="25">
         <v>288</v>
       </c>
       <c r="B298" s="25" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C298" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D298" s="25">
         <v>4</v>
       </c>
       <c r="E298" s="25"/>
       <c r="F298" s="25"/>
       <c r="G298" s="25"/>
       <c r="H298" s="25">
         <v>160</v>
       </c>
       <c r="I298" s="25">
         <v>4</v>
       </c>
       <c r="J298" s="25"/>
       <c r="K298" s="25"/>
       <c r="L298" s="25"/>
       <c r="M298" s="25">
         <v>40</v>
       </c>
       <c r="N298" s="25">
         <v>4</v>
       </c>
       <c r="O298" s="25"/>
       <c r="P298" s="25"/>
       <c r="Q298" s="25"/>
@@ -18710,54 +18710,54 @@
       </c>
       <c r="S298" s="25">
         <v>4</v>
       </c>
       <c r="T298" s="25"/>
       <c r="U298" s="25"/>
       <c r="V298" s="25"/>
       <c r="W298" s="25">
         <v>80</v>
       </c>
       <c r="X298" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y298" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z298" s="25"/>
       <c r="AA298" s="25"/>
       <c r="AB298" s="25"/>
     </row>
     <row r="299" spans="1:33">
       <c r="A299" s="25">
         <v>289</v>
       </c>
       <c r="B299" s="25" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C299" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D299" s="25">
         <v>4</v>
       </c>
       <c r="E299" s="25"/>
       <c r="F299" s="25"/>
       <c r="G299" s="25"/>
       <c r="H299" s="25">
         <v>160</v>
       </c>
       <c r="I299" s="25">
         <v>4</v>
       </c>
       <c r="J299" s="25"/>
       <c r="K299" s="25"/>
       <c r="L299" s="25"/>
       <c r="M299" s="25">
         <v>40</v>
       </c>
       <c r="N299" s="25">
         <v>4</v>
       </c>
       <c r="O299" s="25"/>
       <c r="P299" s="25"/>
       <c r="Q299" s="25"/>
@@ -18766,110 +18766,110 @@
       </c>
       <c r="S299" s="25">
         <v>4</v>
       </c>
       <c r="T299" s="25"/>
       <c r="U299" s="25"/>
       <c r="V299" s="25"/>
       <c r="W299" s="25">
         <v>80</v>
       </c>
       <c r="X299" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y299" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z299" s="25"/>
       <c r="AA299" s="25"/>
       <c r="AB299" s="25"/>
     </row>
     <row r="300" spans="1:33">
       <c r="A300" s="25">
         <v>290</v>
       </c>
       <c r="B300" s="25" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C300" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D300" s="25">
         <v>4</v>
       </c>
       <c r="E300" s="25"/>
       <c r="F300" s="25"/>
       <c r="G300" s="25"/>
       <c r="H300" s="25">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I300" s="25">
         <v>4</v>
       </c>
       <c r="J300" s="25"/>
       <c r="K300" s="25"/>
       <c r="L300" s="25"/>
       <c r="M300" s="25">
         <v>40</v>
       </c>
       <c r="N300" s="25">
         <v>4</v>
       </c>
       <c r="O300" s="25"/>
       <c r="P300" s="25"/>
       <c r="Q300" s="25"/>
       <c r="R300" s="25">
         <v>120</v>
       </c>
       <c r="S300" s="25">
         <v>4</v>
       </c>
       <c r="T300" s="25"/>
       <c r="U300" s="25"/>
       <c r="V300" s="25"/>
       <c r="W300" s="25">
         <v>80</v>
       </c>
       <c r="X300" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y300" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z300" s="25"/>
       <c r="AA300" s="25"/>
       <c r="AB300" s="25"/>
     </row>
     <row r="301" spans="1:33">
       <c r="A301" s="25">
         <v>291</v>
       </c>
       <c r="B301" s="25" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C301" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D301" s="25">
         <v>4</v>
       </c>
       <c r="E301" s="25"/>
       <c r="F301" s="25"/>
       <c r="G301" s="25"/>
       <c r="H301" s="25">
         <v>160</v>
       </c>
       <c r="I301" s="25">
         <v>4</v>
       </c>
       <c r="J301" s="25"/>
       <c r="K301" s="25"/>
       <c r="L301" s="25"/>
       <c r="M301" s="25">
         <v>40</v>
       </c>
       <c r="N301" s="25">
         <v>4</v>
       </c>
       <c r="O301" s="25"/>
       <c r="P301" s="25"/>
       <c r="Q301" s="25"/>
@@ -18878,54 +18878,54 @@
       </c>
       <c r="S301" s="25">
         <v>4</v>
       </c>
       <c r="T301" s="25"/>
       <c r="U301" s="25"/>
       <c r="V301" s="25"/>
       <c r="W301" s="25">
         <v>80</v>
       </c>
       <c r="X301" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y301" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z301" s="25"/>
       <c r="AA301" s="25"/>
       <c r="AB301" s="25"/>
     </row>
     <row r="302" spans="1:33">
       <c r="A302" s="25">
         <v>292</v>
       </c>
       <c r="B302" s="25" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C302" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D302" s="25">
         <v>4</v>
       </c>
       <c r="E302" s="25"/>
       <c r="F302" s="25"/>
       <c r="G302" s="25"/>
       <c r="H302" s="25">
         <v>160</v>
       </c>
       <c r="I302" s="25">
         <v>4</v>
       </c>
       <c r="J302" s="25"/>
       <c r="K302" s="25"/>
       <c r="L302" s="25"/>
       <c r="M302" s="25">
         <v>40</v>
       </c>
       <c r="N302" s="25">
         <v>4</v>
       </c>
       <c r="O302" s="25"/>
       <c r="P302" s="25"/>
       <c r="Q302" s="25"/>
@@ -18934,54 +18934,54 @@
       </c>
       <c r="S302" s="25">
         <v>4</v>
       </c>
       <c r="T302" s="25"/>
       <c r="U302" s="25"/>
       <c r="V302" s="25"/>
       <c r="W302" s="25">
         <v>80</v>
       </c>
       <c r="X302" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y302" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z302" s="25"/>
       <c r="AA302" s="25"/>
       <c r="AB302" s="25"/>
     </row>
     <row r="303" spans="1:33">
       <c r="A303" s="25">
         <v>293</v>
       </c>
       <c r="B303" s="25" t="s">
-        <v>337</v>
+        <v>80</v>
       </c>
       <c r="C303" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D303" s="25">
         <v>4</v>
       </c>
       <c r="E303" s="25"/>
       <c r="F303" s="25"/>
       <c r="G303" s="25"/>
       <c r="H303" s="25">
         <v>160</v>
       </c>
       <c r="I303" s="25">
         <v>4</v>
       </c>
       <c r="J303" s="25"/>
       <c r="K303" s="25"/>
       <c r="L303" s="25"/>
       <c r="M303" s="25">
         <v>40</v>
       </c>
       <c r="N303" s="25">
         <v>4</v>
       </c>
       <c r="O303" s="25"/>
       <c r="P303" s="25"/>
       <c r="Q303" s="25"/>
@@ -18990,222 +18990,222 @@
       </c>
       <c r="S303" s="25">
         <v>4</v>
       </c>
       <c r="T303" s="25"/>
       <c r="U303" s="25"/>
       <c r="V303" s="25"/>
       <c r="W303" s="25">
         <v>80</v>
       </c>
       <c r="X303" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y303" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z303" s="25"/>
       <c r="AA303" s="25"/>
       <c r="AB303" s="25"/>
     </row>
     <row r="304" spans="1:33">
       <c r="A304" s="25">
         <v>294</v>
       </c>
       <c r="B304" s="25" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C304" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D304" s="25">
         <v>4</v>
       </c>
       <c r="E304" s="25"/>
       <c r="F304" s="25"/>
       <c r="G304" s="25"/>
       <c r="H304" s="25">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="I304" s="25">
         <v>4</v>
       </c>
       <c r="J304" s="25"/>
       <c r="K304" s="25"/>
       <c r="L304" s="25"/>
       <c r="M304" s="25">
         <v>40</v>
       </c>
       <c r="N304" s="25">
         <v>4</v>
       </c>
       <c r="O304" s="25"/>
       <c r="P304" s="25"/>
       <c r="Q304" s="25"/>
       <c r="R304" s="25">
         <v>120</v>
       </c>
       <c r="S304" s="25">
         <v>4</v>
       </c>
       <c r="T304" s="25"/>
       <c r="U304" s="25"/>
       <c r="V304" s="25"/>
       <c r="W304" s="25">
         <v>80</v>
       </c>
       <c r="X304" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Y304" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Z304" s="25"/>
       <c r="AA304" s="25"/>
       <c r="AB304" s="25"/>
     </row>
     <row r="305" spans="1:33">
       <c r="A305" s="25">
         <v>295</v>
       </c>
       <c r="B305" s="25" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C305" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D305" s="25">
         <v>4</v>
       </c>
       <c r="E305" s="25"/>
       <c r="F305" s="25"/>
       <c r="G305" s="25"/>
       <c r="H305" s="25">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I305" s="25">
         <v>4</v>
       </c>
       <c r="J305" s="25"/>
       <c r="K305" s="25"/>
       <c r="L305" s="25"/>
       <c r="M305" s="25">
         <v>40</v>
       </c>
-      <c r="N305" s="25">
-[...2 lines deleted...]
-      <c r="O305" s="25"/>
+      <c r="N305" s="25"/>
+      <c r="O305" s="25">
+        <v>3</v>
+      </c>
       <c r="P305" s="25"/>
       <c r="Q305" s="25"/>
       <c r="R305" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S305" s="25">
         <v>4</v>
       </c>
       <c r="T305" s="25"/>
       <c r="U305" s="25"/>
       <c r="V305" s="25"/>
       <c r="W305" s="25">
         <v>80</v>
       </c>
       <c r="X305" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Y305" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Z305" s="25"/>
       <c r="AA305" s="25"/>
       <c r="AB305" s="25"/>
     </row>
     <row r="306" spans="1:33">
       <c r="A306" s="25">
         <v>296</v>
       </c>
       <c r="B306" s="25" t="s">
         <v>339</v>
       </c>
       <c r="C306" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D306" s="25">
         <v>4</v>
       </c>
       <c r="E306" s="25"/>
       <c r="F306" s="25"/>
       <c r="G306" s="25"/>
       <c r="H306" s="25">
         <v>120</v>
       </c>
       <c r="I306" s="25">
         <v>4</v>
       </c>
       <c r="J306" s="25"/>
       <c r="K306" s="25"/>
       <c r="L306" s="25"/>
       <c r="M306" s="25">
         <v>40</v>
       </c>
       <c r="N306" s="25">
         <v>4</v>
       </c>
       <c r="O306" s="25"/>
       <c r="P306" s="25"/>
       <c r="Q306" s="25"/>
       <c r="R306" s="25">
         <v>120</v>
       </c>
       <c r="S306" s="25">
         <v>4</v>
       </c>
       <c r="T306" s="25"/>
       <c r="U306" s="25"/>
       <c r="V306" s="25"/>
       <c r="W306" s="25">
         <v>80</v>
       </c>
       <c r="X306" s="25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Y306" s="25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Z306" s="25"/>
       <c r="AA306" s="25"/>
       <c r="AB306" s="25"/>
     </row>
     <row r="307" spans="1:33">
       <c r="A307" s="25">
         <v>297</v>
       </c>
       <c r="B307" s="25" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C307" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D307" s="25">
         <v>4</v>
       </c>
       <c r="E307" s="25"/>
       <c r="F307" s="25"/>
       <c r="G307" s="25"/>
       <c r="H307" s="25">
         <v>160</v>
       </c>
       <c r="I307" s="25">
         <v>4</v>
       </c>
       <c r="J307" s="25"/>
       <c r="K307" s="25"/>
       <c r="L307" s="25"/>
       <c r="M307" s="25">
         <v>40</v>
       </c>
       <c r="N307" s="25">
         <v>4</v>
       </c>
       <c r="O307" s="25"/>
       <c r="P307" s="25"/>
       <c r="Q307" s="25"/>
@@ -19214,110 +19214,110 @@
       </c>
       <c r="S307" s="25">
         <v>4</v>
       </c>
       <c r="T307" s="25"/>
       <c r="U307" s="25"/>
       <c r="V307" s="25"/>
       <c r="W307" s="25">
         <v>80</v>
       </c>
       <c r="X307" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y307" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z307" s="25"/>
       <c r="AA307" s="25"/>
       <c r="AB307" s="25"/>
     </row>
     <row r="308" spans="1:33">
       <c r="A308" s="25">
         <v>298</v>
       </c>
       <c r="B308" s="25" t="s">
-        <v>341</v>
+        <v>217</v>
       </c>
       <c r="C308" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D308" s="25">
         <v>4</v>
       </c>
       <c r="E308" s="25"/>
       <c r="F308" s="25"/>
       <c r="G308" s="25"/>
       <c r="H308" s="25">
         <v>160</v>
       </c>
       <c r="I308" s="25">
         <v>4</v>
       </c>
       <c r="J308" s="25"/>
       <c r="K308" s="25"/>
       <c r="L308" s="25"/>
       <c r="M308" s="25">
         <v>40</v>
       </c>
-      <c r="N308" s="25">
-[...2 lines deleted...]
-      <c r="O308" s="25"/>
+      <c r="N308" s="25"/>
+      <c r="O308" s="25">
+        <v>3</v>
+      </c>
       <c r="P308" s="25"/>
       <c r="Q308" s="25"/>
       <c r="R308" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S308" s="25">
         <v>4</v>
       </c>
       <c r="T308" s="25"/>
       <c r="U308" s="25"/>
       <c r="V308" s="25"/>
       <c r="W308" s="25">
         <v>80</v>
       </c>
       <c r="X308" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y308" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z308" s="25"/>
       <c r="AA308" s="25"/>
       <c r="AB308" s="25"/>
     </row>
     <row r="309" spans="1:33">
       <c r="A309" s="25">
         <v>299</v>
       </c>
       <c r="B309" s="25" t="s">
         <v>342</v>
       </c>
       <c r="C309" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D309" s="25">
         <v>4</v>
       </c>
       <c r="E309" s="25"/>
       <c r="F309" s="25"/>
       <c r="G309" s="25"/>
       <c r="H309" s="25">
         <v>160</v>
       </c>
       <c r="I309" s="25">
         <v>4</v>
       </c>
       <c r="J309" s="25"/>
       <c r="K309" s="25"/>
       <c r="L309" s="25"/>
       <c r="M309" s="25">
         <v>40</v>
       </c>
       <c r="N309" s="25">
         <v>4</v>
       </c>
       <c r="O309" s="25"/>
       <c r="P309" s="25"/>
       <c r="Q309" s="25"/>
@@ -19329,51 +19329,51 @@
       </c>
       <c r="T309" s="25"/>
       <c r="U309" s="25"/>
       <c r="V309" s="25"/>
       <c r="W309" s="25">
         <v>80</v>
       </c>
       <c r="X309" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y309" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z309" s="25"/>
       <c r="AA309" s="25"/>
       <c r="AB309" s="25"/>
     </row>
     <row r="310" spans="1:33">
       <c r="A310" s="25">
         <v>300</v>
       </c>
       <c r="B310" s="25" t="s">
         <v>343</v>
       </c>
       <c r="C310" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D310" s="25">
         <v>4</v>
       </c>
       <c r="E310" s="25"/>
       <c r="F310" s="25"/>
       <c r="G310" s="25"/>
       <c r="H310" s="25">
         <v>160</v>
       </c>
       <c r="I310" s="25">
         <v>4</v>
       </c>
       <c r="J310" s="25"/>
       <c r="K310" s="25"/>
       <c r="L310" s="25"/>
       <c r="M310" s="25">
         <v>40</v>
       </c>
       <c r="N310" s="25">
         <v>4</v>
       </c>
       <c r="O310" s="25"/>
       <c r="P310" s="25"/>
       <c r="Q310" s="25"/>
@@ -19385,51 +19385,51 @@
       </c>
       <c r="T310" s="25"/>
       <c r="U310" s="25"/>
       <c r="V310" s="25"/>
       <c r="W310" s="25">
         <v>80</v>
       </c>
       <c r="X310" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y310" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z310" s="25"/>
       <c r="AA310" s="25"/>
       <c r="AB310" s="25"/>
     </row>
     <row r="311" spans="1:33">
       <c r="A311" s="25">
         <v>301</v>
       </c>
       <c r="B311" s="25" t="s">
         <v>344</v>
       </c>
       <c r="C311" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D311" s="25">
         <v>4</v>
       </c>
       <c r="E311" s="25"/>
       <c r="F311" s="25"/>
       <c r="G311" s="25"/>
       <c r="H311" s="25">
         <v>160</v>
       </c>
       <c r="I311" s="25">
         <v>4</v>
       </c>
       <c r="J311" s="25"/>
       <c r="K311" s="25"/>
       <c r="L311" s="25"/>
       <c r="M311" s="25">
         <v>40</v>
       </c>
       <c r="N311" s="25">
         <v>4</v>
       </c>
       <c r="O311" s="25"/>
       <c r="P311" s="25"/>
       <c r="Q311" s="25"/>
@@ -19441,51 +19441,51 @@
       </c>
       <c r="T311" s="25"/>
       <c r="U311" s="25"/>
       <c r="V311" s="25"/>
       <c r="W311" s="25">
         <v>80</v>
       </c>
       <c r="X311" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y311" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z311" s="25"/>
       <c r="AA311" s="25"/>
       <c r="AB311" s="25"/>
     </row>
     <row r="312" spans="1:33">
       <c r="A312" s="25">
         <v>302</v>
       </c>
       <c r="B312" s="25" t="s">
         <v>345</v>
       </c>
       <c r="C312" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D312" s="25">
         <v>4</v>
       </c>
       <c r="E312" s="25"/>
       <c r="F312" s="25"/>
       <c r="G312" s="25"/>
       <c r="H312" s="25">
         <v>160</v>
       </c>
       <c r="I312" s="25">
         <v>4</v>
       </c>
       <c r="J312" s="25"/>
       <c r="K312" s="25"/>
       <c r="L312" s="25"/>
       <c r="M312" s="25">
         <v>40</v>
       </c>
       <c r="N312" s="25">
         <v>4</v>
       </c>
       <c r="O312" s="25"/>
       <c r="P312" s="25"/>
       <c r="Q312" s="25"/>
@@ -19497,219 +19497,219 @@
       </c>
       <c r="T312" s="25"/>
       <c r="U312" s="25"/>
       <c r="V312" s="25"/>
       <c r="W312" s="25">
         <v>80</v>
       </c>
       <c r="X312" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y312" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z312" s="25"/>
       <c r="AA312" s="25"/>
       <c r="AB312" s="25"/>
     </row>
     <row r="313" spans="1:33">
       <c r="A313" s="25">
         <v>303</v>
       </c>
       <c r="B313" s="25" t="s">
         <v>346</v>
       </c>
       <c r="C313" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D313" s="25">
         <v>4</v>
       </c>
       <c r="E313" s="25"/>
       <c r="F313" s="25"/>
       <c r="G313" s="25"/>
       <c r="H313" s="25">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="I313" s="25">
         <v>4</v>
       </c>
       <c r="J313" s="25"/>
       <c r="K313" s="25"/>
       <c r="L313" s="25"/>
       <c r="M313" s="25">
         <v>40</v>
       </c>
-      <c r="N313" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N313" s="25">
+        <v>4</v>
+      </c>
+      <c r="O313" s="25"/>
       <c r="P313" s="25"/>
       <c r="Q313" s="25"/>
       <c r="R313" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S313" s="25">
+        <v>4</v>
+      </c>
+      <c r="T313" s="25"/>
       <c r="U313" s="25"/>
       <c r="V313" s="25"/>
       <c r="W313" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X313" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="Y313" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z313" s="25"/>
       <c r="AA313" s="25"/>
       <c r="AB313" s="25"/>
     </row>
     <row r="314" spans="1:33">
       <c r="A314" s="25">
         <v>304</v>
       </c>
       <c r="B314" s="25" t="s">
         <v>347</v>
       </c>
       <c r="C314" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D314" s="25">
         <v>4</v>
       </c>
       <c r="E314" s="25"/>
       <c r="F314" s="25"/>
       <c r="G314" s="25"/>
       <c r="H314" s="25">
         <v>160</v>
       </c>
       <c r="I314" s="25">
         <v>4</v>
       </c>
       <c r="J314" s="25"/>
       <c r="K314" s="25"/>
       <c r="L314" s="25"/>
       <c r="M314" s="25">
         <v>40</v>
       </c>
-      <c r="N314" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N314" s="25">
+        <v>4</v>
+      </c>
+      <c r="O314" s="25"/>
       <c r="P314" s="25"/>
       <c r="Q314" s="25"/>
       <c r="R314" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S314" s="25">
         <v>4</v>
       </c>
       <c r="T314" s="25"/>
       <c r="U314" s="25"/>
       <c r="V314" s="25"/>
       <c r="W314" s="25">
         <v>80</v>
       </c>
       <c r="X314" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y314" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z314" s="25"/>
       <c r="AA314" s="25"/>
       <c r="AB314" s="25"/>
     </row>
     <row r="315" spans="1:33">
       <c r="A315" s="25">
         <v>305</v>
       </c>
       <c r="B315" s="25" t="s">
         <v>348</v>
       </c>
       <c r="C315" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D315" s="25">
         <v>4</v>
       </c>
       <c r="E315" s="25"/>
       <c r="F315" s="25"/>
       <c r="G315" s="25"/>
       <c r="H315" s="25">
         <v>160</v>
       </c>
       <c r="I315" s="25">
         <v>4</v>
       </c>
       <c r="J315" s="25"/>
       <c r="K315" s="25"/>
       <c r="L315" s="25"/>
       <c r="M315" s="25">
         <v>40</v>
       </c>
-      <c r="N315" s="25">
-[...2 lines deleted...]
-      <c r="O315" s="25"/>
+      <c r="N315" s="25"/>
+      <c r="O315" s="25">
+        <v>3</v>
+      </c>
       <c r="P315" s="25"/>
       <c r="Q315" s="25"/>
       <c r="R315" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S315" s="25">
         <v>4</v>
       </c>
       <c r="T315" s="25"/>
       <c r="U315" s="25"/>
       <c r="V315" s="25"/>
       <c r="W315" s="25">
         <v>80</v>
       </c>
       <c r="X315" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y315" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z315" s="25"/>
       <c r="AA315" s="25"/>
       <c r="AB315" s="25"/>
     </row>
     <row r="316" spans="1:33">
       <c r="A316" s="25">
         <v>306</v>
       </c>
       <c r="B316" s="25" t="s">
         <v>349</v>
       </c>
       <c r="C316" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D316" s="25">
         <v>4</v>
       </c>
       <c r="E316" s="25"/>
       <c r="F316" s="25"/>
       <c r="G316" s="25"/>
       <c r="H316" s="25">
         <v>160</v>
       </c>
       <c r="I316" s="25">
         <v>4</v>
       </c>
       <c r="J316" s="25"/>
       <c r="K316" s="25"/>
       <c r="L316" s="25"/>
       <c r="M316" s="25">
         <v>40</v>
       </c>
       <c r="N316" s="25">
         <v>4</v>
       </c>
       <c r="O316" s="25"/>
       <c r="P316" s="25"/>
       <c r="Q316" s="25"/>
@@ -19721,51 +19721,51 @@
       </c>
       <c r="T316" s="25"/>
       <c r="U316" s="25"/>
       <c r="V316" s="25"/>
       <c r="W316" s="25">
         <v>80</v>
       </c>
       <c r="X316" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y316" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z316" s="25"/>
       <c r="AA316" s="25"/>
       <c r="AB316" s="25"/>
     </row>
     <row r="317" spans="1:33">
       <c r="A317" s="25">
         <v>307</v>
       </c>
       <c r="B317" s="25" t="s">
         <v>350</v>
       </c>
       <c r="C317" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D317" s="25">
         <v>4</v>
       </c>
       <c r="E317" s="25"/>
       <c r="F317" s="25"/>
       <c r="G317" s="25"/>
       <c r="H317" s="25">
         <v>160</v>
       </c>
       <c r="I317" s="25">
         <v>4</v>
       </c>
       <c r="J317" s="25"/>
       <c r="K317" s="25"/>
       <c r="L317" s="25"/>
       <c r="M317" s="25">
         <v>40</v>
       </c>
       <c r="N317" s="25">
         <v>4</v>
       </c>
       <c r="O317" s="25"/>
       <c r="P317" s="25"/>
       <c r="Q317" s="25"/>
@@ -19777,51 +19777,51 @@
       </c>
       <c r="T317" s="25"/>
       <c r="U317" s="25"/>
       <c r="V317" s="25"/>
       <c r="W317" s="25">
         <v>80</v>
       </c>
       <c r="X317" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y317" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z317" s="25"/>
       <c r="AA317" s="25"/>
       <c r="AB317" s="25"/>
     </row>
     <row r="318" spans="1:33">
       <c r="A318" s="25">
         <v>308</v>
       </c>
       <c r="B318" s="25" t="s">
         <v>351</v>
       </c>
       <c r="C318" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D318" s="25">
         <v>4</v>
       </c>
       <c r="E318" s="25"/>
       <c r="F318" s="25"/>
       <c r="G318" s="25"/>
       <c r="H318" s="25">
         <v>160</v>
       </c>
       <c r="I318" s="25">
         <v>4</v>
       </c>
       <c r="J318" s="25"/>
       <c r="K318" s="25"/>
       <c r="L318" s="25"/>
       <c r="M318" s="25">
         <v>40</v>
       </c>
       <c r="N318" s="25">
         <v>4</v>
       </c>
       <c r="O318" s="25"/>
       <c r="P318" s="25"/>
       <c r="Q318" s="25"/>
@@ -19833,51 +19833,51 @@
       </c>
       <c r="T318" s="25"/>
       <c r="U318" s="25"/>
       <c r="V318" s="25"/>
       <c r="W318" s="25">
         <v>80</v>
       </c>
       <c r="X318" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y318" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z318" s="25"/>
       <c r="AA318" s="25"/>
       <c r="AB318" s="25"/>
     </row>
     <row r="319" spans="1:33">
       <c r="A319" s="25">
         <v>309</v>
       </c>
       <c r="B319" s="25" t="s">
         <v>352</v>
       </c>
       <c r="C319" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D319" s="25">
         <v>4</v>
       </c>
       <c r="E319" s="25"/>
       <c r="F319" s="25"/>
       <c r="G319" s="25"/>
       <c r="H319" s="25">
         <v>160</v>
       </c>
       <c r="I319" s="25">
         <v>4</v>
       </c>
       <c r="J319" s="25"/>
       <c r="K319" s="25"/>
       <c r="L319" s="25"/>
       <c r="M319" s="25">
         <v>40</v>
       </c>
       <c r="N319" s="25">
         <v>4</v>
       </c>
       <c r="O319" s="25"/>
       <c r="P319" s="25"/>
       <c r="Q319" s="25"/>
@@ -19889,51 +19889,51 @@
       </c>
       <c r="T319" s="25"/>
       <c r="U319" s="25"/>
       <c r="V319" s="25"/>
       <c r="W319" s="25">
         <v>80</v>
       </c>
       <c r="X319" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y319" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z319" s="25"/>
       <c r="AA319" s="25"/>
       <c r="AB319" s="25"/>
     </row>
     <row r="320" spans="1:33">
       <c r="A320" s="25">
         <v>310</v>
       </c>
       <c r="B320" s="25" t="s">
         <v>353</v>
       </c>
       <c r="C320" s="25" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D320" s="25">
         <v>4</v>
       </c>
       <c r="E320" s="25"/>
       <c r="F320" s="25"/>
       <c r="G320" s="25"/>
       <c r="H320" s="25">
         <v>160</v>
       </c>
       <c r="I320" s="25">
         <v>4</v>
       </c>
       <c r="J320" s="25"/>
       <c r="K320" s="25"/>
       <c r="L320" s="25"/>
       <c r="M320" s="25">
         <v>40</v>
       </c>
       <c r="N320" s="25">
         <v>4</v>
       </c>
       <c r="O320" s="25"/>
       <c r="P320" s="25"/>
       <c r="Q320" s="25"/>
@@ -19942,219 +19942,219 @@
       </c>
       <c r="S320" s="25">
         <v>4</v>
       </c>
       <c r="T320" s="25"/>
       <c r="U320" s="25"/>
       <c r="V320" s="25"/>
       <c r="W320" s="25">
         <v>80</v>
       </c>
       <c r="X320" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y320" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z320" s="25"/>
       <c r="AA320" s="25"/>
       <c r="AB320" s="25"/>
     </row>
     <row r="321" spans="1:33">
       <c r="A321" s="25">
         <v>311</v>
       </c>
       <c r="B321" s="25" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="C321" s="25" t="s">
         <v>354</v>
       </c>
       <c r="D321" s="25">
         <v>4</v>
       </c>
       <c r="E321" s="25"/>
       <c r="F321" s="25"/>
       <c r="G321" s="25"/>
       <c r="H321" s="25">
         <v>160</v>
       </c>
       <c r="I321" s="25"/>
       <c r="J321" s="25">
         <v>3</v>
       </c>
       <c r="K321" s="25"/>
       <c r="L321" s="25"/>
       <c r="M321" s="25">
         <v>30</v>
       </c>
       <c r="N321" s="25"/>
       <c r="O321" s="25">
         <v>3</v>
       </c>
       <c r="P321" s="25"/>
       <c r="Q321" s="25"/>
       <c r="R321" s="25">
         <v>90</v>
       </c>
       <c r="S321" s="25"/>
       <c r="T321" s="25">
         <v>3</v>
       </c>
       <c r="U321" s="25"/>
       <c r="V321" s="25"/>
       <c r="W321" s="25">
         <v>60</v>
       </c>
       <c r="X321" s="25" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="Y321" s="25"/>
       <c r="Z321" s="25" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="AA321" s="25"/>
       <c r="AB321" s="25"/>
     </row>
     <row r="322" spans="1:33">
       <c r="A322" s="25">
         <v>312</v>
       </c>
       <c r="B322" s="25" t="s">
         <v>355</v>
       </c>
       <c r="C322" s="25" t="s">
         <v>354</v>
       </c>
       <c r="D322" s="25">
         <v>4</v>
       </c>
       <c r="E322" s="25"/>
       <c r="F322" s="25"/>
       <c r="G322" s="25"/>
       <c r="H322" s="25">
         <v>160</v>
       </c>
-      <c r="I322" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I322" s="25">
+        <v>4</v>
+      </c>
+      <c r="J322" s="25"/>
       <c r="K322" s="25"/>
       <c r="L322" s="25"/>
       <c r="M322" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N322" s="25">
         <v>4</v>
       </c>
       <c r="O322" s="25"/>
       <c r="P322" s="25"/>
       <c r="Q322" s="25"/>
       <c r="R322" s="25">
         <v>120</v>
       </c>
       <c r="S322" s="25">
         <v>4</v>
       </c>
       <c r="T322" s="25"/>
       <c r="U322" s="25"/>
       <c r="V322" s="25"/>
       <c r="W322" s="25">
         <v>80</v>
       </c>
       <c r="X322" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Y322" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Z322" s="25"/>
       <c r="AA322" s="25"/>
       <c r="AB322" s="25"/>
     </row>
     <row r="323" spans="1:33">
       <c r="A323" s="25">
         <v>313</v>
       </c>
       <c r="B323" s="25" t="s">
         <v>356</v>
       </c>
       <c r="C323" s="25" t="s">
         <v>354</v>
       </c>
       <c r="D323" s="25">
         <v>4</v>
       </c>
       <c r="E323" s="25"/>
       <c r="F323" s="25"/>
       <c r="G323" s="25"/>
       <c r="H323" s="25">
         <v>160</v>
       </c>
-      <c r="I323" s="25">
-[...2 lines deleted...]
-      <c r="J323" s="25"/>
+      <c r="I323" s="25"/>
+      <c r="J323" s="25">
+        <v>3</v>
+      </c>
       <c r="K323" s="25"/>
       <c r="L323" s="25"/>
       <c r="M323" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N323" s="25">
         <v>4</v>
       </c>
       <c r="O323" s="25"/>
       <c r="P323" s="25"/>
       <c r="Q323" s="25"/>
       <c r="R323" s="25">
         <v>120</v>
       </c>
       <c r="S323" s="25">
         <v>4</v>
       </c>
       <c r="T323" s="25"/>
       <c r="U323" s="25"/>
       <c r="V323" s="25"/>
       <c r="W323" s="25">
         <v>80</v>
       </c>
       <c r="X323" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Y323" s="25" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="Z323" s="25"/>
       <c r="AA323" s="25"/>
       <c r="AB323" s="25"/>
     </row>
     <row r="324" spans="1:33">
       <c r="A324" s="25">
         <v>314</v>
       </c>
       <c r="B324" s="25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C324" s="25" t="s">
         <v>354</v>
       </c>
       <c r="D324" s="25">
         <v>4</v>
       </c>
       <c r="E324" s="25"/>
       <c r="F324" s="25"/>
       <c r="G324" s="25"/>
       <c r="H324" s="25">
         <v>160</v>
       </c>
       <c r="I324" s="25">
         <v>4</v>
       </c>
       <c r="J324" s="25"/>
       <c r="K324" s="25"/>
       <c r="L324" s="25"/>
       <c r="M324" s="25">
         <v>40</v>
       </c>
       <c r="N324" s="25">
         <v>4</v>
       </c>
@@ -21286,51 +21286,51 @@
       </c>
       <c r="S344" s="25">
         <v>4</v>
       </c>
       <c r="T344" s="25"/>
       <c r="U344" s="25"/>
       <c r="V344" s="25"/>
       <c r="W344" s="25">
         <v>80</v>
       </c>
       <c r="X344" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y344" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z344" s="25"/>
       <c r="AA344" s="25"/>
       <c r="AB344" s="25"/>
     </row>
     <row r="345" spans="1:33">
       <c r="A345" s="25">
         <v>335</v>
       </c>
       <c r="B345" s="25" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C345" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D345" s="25">
         <v>4</v>
       </c>
       <c r="E345" s="25"/>
       <c r="F345" s="25"/>
       <c r="G345" s="25"/>
       <c r="H345" s="25">
         <v>160</v>
       </c>
       <c r="I345" s="25">
         <v>4</v>
       </c>
       <c r="J345" s="25"/>
       <c r="K345" s="25"/>
       <c r="L345" s="25"/>
       <c r="M345" s="25">
         <v>40</v>
       </c>
       <c r="N345" s="25">
         <v>4</v>
       </c>
@@ -21342,51 +21342,51 @@
       </c>
       <c r="S345" s="25">
         <v>4</v>
       </c>
       <c r="T345" s="25"/>
       <c r="U345" s="25"/>
       <c r="V345" s="25"/>
       <c r="W345" s="25">
         <v>80</v>
       </c>
       <c r="X345" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y345" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z345" s="25"/>
       <c r="AA345" s="25"/>
       <c r="AB345" s="25"/>
     </row>
     <row r="346" spans="1:33">
       <c r="A346" s="25">
         <v>336</v>
       </c>
       <c r="B346" s="25" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C346" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D346" s="25">
         <v>4</v>
       </c>
       <c r="E346" s="25"/>
       <c r="F346" s="25"/>
       <c r="G346" s="25"/>
       <c r="H346" s="25">
         <v>160</v>
       </c>
       <c r="I346" s="25">
         <v>4</v>
       </c>
       <c r="J346" s="25"/>
       <c r="K346" s="25"/>
       <c r="L346" s="25"/>
       <c r="M346" s="25">
         <v>40</v>
       </c>
       <c r="N346" s="25">
         <v>4</v>
       </c>
@@ -21398,107 +21398,107 @@
       </c>
       <c r="S346" s="25">
         <v>4</v>
       </c>
       <c r="T346" s="25"/>
       <c r="U346" s="25"/>
       <c r="V346" s="25"/>
       <c r="W346" s="25">
         <v>80</v>
       </c>
       <c r="X346" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y346" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z346" s="25"/>
       <c r="AA346" s="25"/>
       <c r="AB346" s="25"/>
     </row>
     <row r="347" spans="1:33">
       <c r="A347" s="25">
         <v>337</v>
       </c>
       <c r="B347" s="25" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C347" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D347" s="25">
         <v>4</v>
       </c>
       <c r="E347" s="25"/>
       <c r="F347" s="25"/>
       <c r="G347" s="25"/>
       <c r="H347" s="25">
         <v>160</v>
       </c>
       <c r="I347" s="25">
         <v>4</v>
       </c>
       <c r="J347" s="25"/>
       <c r="K347" s="25"/>
       <c r="L347" s="25"/>
       <c r="M347" s="25">
         <v>40</v>
       </c>
       <c r="N347" s="25">
         <v>4</v>
       </c>
       <c r="O347" s="25"/>
       <c r="P347" s="25"/>
       <c r="Q347" s="25"/>
       <c r="R347" s="25">
         <v>120</v>
       </c>
-      <c r="S347" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S347" s="25">
+        <v>4</v>
+      </c>
+      <c r="T347" s="25"/>
       <c r="U347" s="25"/>
       <c r="V347" s="25"/>
       <c r="W347" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X347" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y347" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z347" s="25"/>
       <c r="AA347" s="25"/>
       <c r="AB347" s="25"/>
     </row>
     <row r="348" spans="1:33">
       <c r="A348" s="25">
         <v>338</v>
       </c>
       <c r="B348" s="25" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C348" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D348" s="25">
         <v>4</v>
       </c>
       <c r="E348" s="25"/>
       <c r="F348" s="25"/>
       <c r="G348" s="25"/>
       <c r="H348" s="25">
         <v>160</v>
       </c>
       <c r="I348" s="25">
         <v>4</v>
       </c>
       <c r="J348" s="25"/>
       <c r="K348" s="25"/>
       <c r="L348" s="25"/>
       <c r="M348" s="25">
         <v>40</v>
       </c>
       <c r="N348" s="25">
         <v>4</v>
       </c>
@@ -21510,51 +21510,51 @@
       </c>
       <c r="S348" s="25">
         <v>4</v>
       </c>
       <c r="T348" s="25"/>
       <c r="U348" s="25"/>
       <c r="V348" s="25"/>
       <c r="W348" s="25">
         <v>80</v>
       </c>
       <c r="X348" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y348" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z348" s="25"/>
       <c r="AA348" s="25"/>
       <c r="AB348" s="25"/>
     </row>
     <row r="349" spans="1:33">
       <c r="A349" s="25">
         <v>339</v>
       </c>
       <c r="B349" s="25" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C349" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D349" s="25">
         <v>4</v>
       </c>
       <c r="E349" s="25"/>
       <c r="F349" s="25"/>
       <c r="G349" s="25"/>
       <c r="H349" s="25">
         <v>160</v>
       </c>
       <c r="I349" s="25">
         <v>4</v>
       </c>
       <c r="J349" s="25"/>
       <c r="K349" s="25"/>
       <c r="L349" s="25"/>
       <c r="M349" s="25">
         <v>40</v>
       </c>
       <c r="N349" s="25">
         <v>4</v>
       </c>
@@ -21566,51 +21566,51 @@
       </c>
       <c r="S349" s="25">
         <v>4</v>
       </c>
       <c r="T349" s="25"/>
       <c r="U349" s="25"/>
       <c r="V349" s="25"/>
       <c r="W349" s="25">
         <v>80</v>
       </c>
       <c r="X349" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y349" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z349" s="25"/>
       <c r="AA349" s="25"/>
       <c r="AB349" s="25"/>
     </row>
     <row r="350" spans="1:33">
       <c r="A350" s="25">
         <v>340</v>
       </c>
       <c r="B350" s="25" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C350" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D350" s="25">
         <v>4</v>
       </c>
       <c r="E350" s="25"/>
       <c r="F350" s="25"/>
       <c r="G350" s="25"/>
       <c r="H350" s="25">
         <v>160</v>
       </c>
       <c r="I350" s="25">
         <v>4</v>
       </c>
       <c r="J350" s="25"/>
       <c r="K350" s="25"/>
       <c r="L350" s="25"/>
       <c r="M350" s="25">
         <v>40</v>
       </c>
       <c r="N350" s="25">
         <v>4</v>
       </c>
@@ -21622,51 +21622,51 @@
       </c>
       <c r="S350" s="25">
         <v>4</v>
       </c>
       <c r="T350" s="25"/>
       <c r="U350" s="25"/>
       <c r="V350" s="25"/>
       <c r="W350" s="25">
         <v>80</v>
       </c>
       <c r="X350" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y350" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z350" s="25"/>
       <c r="AA350" s="25"/>
       <c r="AB350" s="25"/>
     </row>
     <row r="351" spans="1:33">
       <c r="A351" s="25">
         <v>341</v>
       </c>
       <c r="B351" s="25" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C351" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D351" s="25">
         <v>4</v>
       </c>
       <c r="E351" s="25"/>
       <c r="F351" s="25"/>
       <c r="G351" s="25"/>
       <c r="H351" s="25">
         <v>160</v>
       </c>
       <c r="I351" s="25">
         <v>4</v>
       </c>
       <c r="J351" s="25"/>
       <c r="K351" s="25"/>
       <c r="L351" s="25"/>
       <c r="M351" s="25">
         <v>40</v>
       </c>
       <c r="N351" s="25">
         <v>4</v>
       </c>
@@ -21678,51 +21678,51 @@
       </c>
       <c r="S351" s="25">
         <v>4</v>
       </c>
       <c r="T351" s="25"/>
       <c r="U351" s="25"/>
       <c r="V351" s="25"/>
       <c r="W351" s="25">
         <v>80</v>
       </c>
       <c r="X351" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y351" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z351" s="25"/>
       <c r="AA351" s="25"/>
       <c r="AB351" s="25"/>
     </row>
     <row r="352" spans="1:33">
       <c r="A352" s="25">
         <v>342</v>
       </c>
       <c r="B352" s="25" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C352" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D352" s="25">
         <v>4</v>
       </c>
       <c r="E352" s="25"/>
       <c r="F352" s="25"/>
       <c r="G352" s="25"/>
       <c r="H352" s="25">
         <v>160</v>
       </c>
       <c r="I352" s="25">
         <v>4</v>
       </c>
       <c r="J352" s="25"/>
       <c r="K352" s="25"/>
       <c r="L352" s="25"/>
       <c r="M352" s="25">
         <v>40</v>
       </c>
       <c r="N352" s="25">
         <v>4</v>
       </c>
@@ -21734,51 +21734,51 @@
       </c>
       <c r="S352" s="25">
         <v>4</v>
       </c>
       <c r="T352" s="25"/>
       <c r="U352" s="25"/>
       <c r="V352" s="25"/>
       <c r="W352" s="25">
         <v>80</v>
       </c>
       <c r="X352" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y352" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z352" s="25"/>
       <c r="AA352" s="25"/>
       <c r="AB352" s="25"/>
     </row>
     <row r="353" spans="1:33">
       <c r="A353" s="25">
         <v>343</v>
       </c>
       <c r="B353" s="25" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C353" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D353" s="25">
         <v>4</v>
       </c>
       <c r="E353" s="25"/>
       <c r="F353" s="25"/>
       <c r="G353" s="25"/>
       <c r="H353" s="25">
         <v>160</v>
       </c>
       <c r="I353" s="25">
         <v>4</v>
       </c>
       <c r="J353" s="25"/>
       <c r="K353" s="25"/>
       <c r="L353" s="25"/>
       <c r="M353" s="25">
         <v>40</v>
       </c>
       <c r="N353" s="25">
         <v>4</v>
       </c>
@@ -21790,51 +21790,51 @@
       </c>
       <c r="S353" s="25">
         <v>4</v>
       </c>
       <c r="T353" s="25"/>
       <c r="U353" s="25"/>
       <c r="V353" s="25"/>
       <c r="W353" s="25">
         <v>80</v>
       </c>
       <c r="X353" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y353" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z353" s="25"/>
       <c r="AA353" s="25"/>
       <c r="AB353" s="25"/>
     </row>
     <row r="354" spans="1:33">
       <c r="A354" s="25">
         <v>344</v>
       </c>
       <c r="B354" s="25" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C354" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D354" s="25">
         <v>4</v>
       </c>
       <c r="E354" s="25"/>
       <c r="F354" s="25"/>
       <c r="G354" s="25"/>
       <c r="H354" s="25">
         <v>160</v>
       </c>
       <c r="I354" s="25">
         <v>4</v>
       </c>
       <c r="J354" s="25"/>
       <c r="K354" s="25"/>
       <c r="L354" s="25"/>
       <c r="M354" s="25">
         <v>40</v>
       </c>
       <c r="N354" s="25">
         <v>4</v>
       </c>
@@ -21846,51 +21846,51 @@
       </c>
       <c r="S354" s="25">
         <v>4</v>
       </c>
       <c r="T354" s="25"/>
       <c r="U354" s="25"/>
       <c r="V354" s="25"/>
       <c r="W354" s="25">
         <v>80</v>
       </c>
       <c r="X354" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y354" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z354" s="25"/>
       <c r="AA354" s="25"/>
       <c r="AB354" s="25"/>
     </row>
     <row r="355" spans="1:33">
       <c r="A355" s="25">
         <v>345</v>
       </c>
       <c r="B355" s="25" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C355" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D355" s="25">
         <v>4</v>
       </c>
       <c r="E355" s="25"/>
       <c r="F355" s="25"/>
       <c r="G355" s="25"/>
       <c r="H355" s="25">
         <v>160</v>
       </c>
       <c r="I355" s="25">
         <v>4</v>
       </c>
       <c r="J355" s="25"/>
       <c r="K355" s="25"/>
       <c r="L355" s="25"/>
       <c r="M355" s="25">
         <v>40</v>
       </c>
       <c r="N355" s="25">
         <v>4</v>
       </c>
@@ -21902,51 +21902,51 @@
       </c>
       <c r="S355" s="25">
         <v>4</v>
       </c>
       <c r="T355" s="25"/>
       <c r="U355" s="25"/>
       <c r="V355" s="25"/>
       <c r="W355" s="25">
         <v>80</v>
       </c>
       <c r="X355" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y355" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z355" s="25"/>
       <c r="AA355" s="25"/>
       <c r="AB355" s="25"/>
     </row>
     <row r="356" spans="1:33">
       <c r="A356" s="25">
         <v>346</v>
       </c>
       <c r="B356" s="25" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C356" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D356" s="25">
         <v>4</v>
       </c>
       <c r="E356" s="25"/>
       <c r="F356" s="25"/>
       <c r="G356" s="25"/>
       <c r="H356" s="25">
         <v>160</v>
       </c>
       <c r="I356" s="25">
         <v>4</v>
       </c>
       <c r="J356" s="25"/>
       <c r="K356" s="25"/>
       <c r="L356" s="25"/>
       <c r="M356" s="25">
         <v>40</v>
       </c>
       <c r="N356" s="25">
         <v>4</v>
       </c>
@@ -22821,73 +22821,73 @@
       </c>
       <c r="B372" s="25" t="s">
         <v>404</v>
       </c>
       <c r="C372" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D372" s="25">
         <v>4</v>
       </c>
       <c r="E372" s="25"/>
       <c r="F372" s="25"/>
       <c r="G372" s="25"/>
       <c r="H372" s="25">
         <v>160</v>
       </c>
       <c r="I372" s="25">
         <v>4</v>
       </c>
       <c r="J372" s="25"/>
       <c r="K372" s="25"/>
       <c r="L372" s="25"/>
       <c r="M372" s="25">
         <v>40</v>
       </c>
-      <c r="N372" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N372" s="25">
+        <v>4</v>
+      </c>
+      <c r="O372" s="25"/>
       <c r="P372" s="25"/>
       <c r="Q372" s="25"/>
       <c r="R372" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S372" s="25">
         <v>4</v>
       </c>
       <c r="T372" s="25"/>
       <c r="U372" s="25"/>
       <c r="V372" s="25"/>
       <c r="W372" s="25">
         <v>80</v>
       </c>
       <c r="X372" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y372" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z372" s="25"/>
       <c r="AA372" s="25"/>
       <c r="AB372" s="25"/>
     </row>
     <row r="373" spans="1:33">
       <c r="A373" s="25">
         <v>363</v>
       </c>
       <c r="B373" s="25" t="s">
         <v>405</v>
       </c>
       <c r="C373" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D373" s="25">
         <v>4</v>
       </c>
       <c r="E373" s="25"/>
       <c r="F373" s="25"/>
       <c r="G373" s="25"/>
       <c r="H373" s="25">
         <v>160</v>
       </c>
       <c r="I373" s="25">
@@ -23605,73 +23605,73 @@
       </c>
       <c r="B386" s="25" t="s">
         <v>418</v>
       </c>
       <c r="C386" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D386" s="25">
         <v>4</v>
       </c>
       <c r="E386" s="25"/>
       <c r="F386" s="25"/>
       <c r="G386" s="25"/>
       <c r="H386" s="25">
         <v>160</v>
       </c>
       <c r="I386" s="25">
         <v>4</v>
       </c>
       <c r="J386" s="25"/>
       <c r="K386" s="25"/>
       <c r="L386" s="25"/>
       <c r="M386" s="25">
         <v>40</v>
       </c>
-      <c r="N386" s="25">
-[...2 lines deleted...]
-      <c r="O386" s="25"/>
+      <c r="N386" s="25"/>
+      <c r="O386" s="25">
+        <v>3</v>
+      </c>
       <c r="P386" s="25"/>
       <c r="Q386" s="25"/>
       <c r="R386" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S386" s="25">
         <v>4</v>
       </c>
       <c r="T386" s="25"/>
       <c r="U386" s="25"/>
       <c r="V386" s="25"/>
       <c r="W386" s="25">
         <v>80</v>
       </c>
       <c r="X386" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y386" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z386" s="25"/>
       <c r="AA386" s="25"/>
       <c r="AB386" s="25"/>
     </row>
     <row r="387" spans="1:33">
       <c r="A387" s="25">
         <v>377</v>
       </c>
       <c r="B387" s="25" t="s">
         <v>419</v>
       </c>
       <c r="C387" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D387" s="25">
         <v>4</v>
       </c>
       <c r="E387" s="25"/>
       <c r="F387" s="25"/>
       <c r="G387" s="25"/>
       <c r="H387" s="25">
         <v>160</v>
       </c>
       <c r="I387" s="25">
@@ -24198,51 +24198,51 @@
       </c>
       <c r="S396" s="25">
         <v>4</v>
       </c>
       <c r="T396" s="25"/>
       <c r="U396" s="25"/>
       <c r="V396" s="25"/>
       <c r="W396" s="25">
         <v>80</v>
       </c>
       <c r="X396" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y396" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z396" s="25"/>
       <c r="AA396" s="25"/>
       <c r="AB396" s="25"/>
     </row>
     <row r="397" spans="1:33">
       <c r="A397" s="25">
         <v>387</v>
       </c>
       <c r="B397" s="25" t="s">
-        <v>429</v>
+        <v>408</v>
       </c>
       <c r="C397" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D397" s="25">
         <v>4</v>
       </c>
       <c r="E397" s="25"/>
       <c r="F397" s="25"/>
       <c r="G397" s="25"/>
       <c r="H397" s="25">
         <v>160</v>
       </c>
       <c r="I397" s="25">
         <v>4</v>
       </c>
       <c r="J397" s="25"/>
       <c r="K397" s="25"/>
       <c r="L397" s="25"/>
       <c r="M397" s="25">
         <v>40</v>
       </c>
       <c r="N397" s="25">
         <v>4</v>
       </c>
@@ -24254,51 +24254,51 @@
       </c>
       <c r="S397" s="25">
         <v>4</v>
       </c>
       <c r="T397" s="25"/>
       <c r="U397" s="25"/>
       <c r="V397" s="25"/>
       <c r="W397" s="25">
         <v>80</v>
       </c>
       <c r="X397" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y397" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z397" s="25"/>
       <c r="AA397" s="25"/>
       <c r="AB397" s="25"/>
     </row>
     <row r="398" spans="1:33">
       <c r="A398" s="25">
         <v>388</v>
       </c>
       <c r="B398" s="25" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C398" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D398" s="25">
         <v>4</v>
       </c>
       <c r="E398" s="25"/>
       <c r="F398" s="25"/>
       <c r="G398" s="25"/>
       <c r="H398" s="25">
         <v>160</v>
       </c>
       <c r="I398" s="25">
         <v>4</v>
       </c>
       <c r="J398" s="25"/>
       <c r="K398" s="25"/>
       <c r="L398" s="25"/>
       <c r="M398" s="25">
         <v>40</v>
       </c>
       <c r="N398" s="25">
         <v>4</v>
       </c>
@@ -24310,51 +24310,51 @@
       </c>
       <c r="S398" s="25">
         <v>4</v>
       </c>
       <c r="T398" s="25"/>
       <c r="U398" s="25"/>
       <c r="V398" s="25"/>
       <c r="W398" s="25">
         <v>80</v>
       </c>
       <c r="X398" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y398" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z398" s="25"/>
       <c r="AA398" s="25"/>
       <c r="AB398" s="25"/>
     </row>
     <row r="399" spans="1:33">
       <c r="A399" s="25">
         <v>389</v>
       </c>
       <c r="B399" s="25" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C399" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D399" s="25">
         <v>4</v>
       </c>
       <c r="E399" s="25"/>
       <c r="F399" s="25"/>
       <c r="G399" s="25"/>
       <c r="H399" s="25">
         <v>160</v>
       </c>
       <c r="I399" s="25">
         <v>4</v>
       </c>
       <c r="J399" s="25"/>
       <c r="K399" s="25"/>
       <c r="L399" s="25"/>
       <c r="M399" s="25">
         <v>40</v>
       </c>
       <c r="N399" s="25">
         <v>4</v>
       </c>
@@ -24366,51 +24366,51 @@
       </c>
       <c r="S399" s="25">
         <v>4</v>
       </c>
       <c r="T399" s="25"/>
       <c r="U399" s="25"/>
       <c r="V399" s="25"/>
       <c r="W399" s="25">
         <v>80</v>
       </c>
       <c r="X399" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y399" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z399" s="25"/>
       <c r="AA399" s="25"/>
       <c r="AB399" s="25"/>
     </row>
     <row r="400" spans="1:33">
       <c r="A400" s="25">
         <v>390</v>
       </c>
       <c r="B400" s="25" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C400" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D400" s="25">
         <v>4</v>
       </c>
       <c r="E400" s="25"/>
       <c r="F400" s="25"/>
       <c r="G400" s="25"/>
       <c r="H400" s="25">
         <v>160</v>
       </c>
       <c r="I400" s="25">
         <v>4</v>
       </c>
       <c r="J400" s="25"/>
       <c r="K400" s="25"/>
       <c r="L400" s="25"/>
       <c r="M400" s="25">
         <v>40</v>
       </c>
       <c r="N400" s="25">
         <v>4</v>
       </c>
@@ -24422,107 +24422,107 @@
       </c>
       <c r="S400" s="25">
         <v>4</v>
       </c>
       <c r="T400" s="25"/>
       <c r="U400" s="25"/>
       <c r="V400" s="25"/>
       <c r="W400" s="25">
         <v>80</v>
       </c>
       <c r="X400" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y400" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z400" s="25"/>
       <c r="AA400" s="25"/>
       <c r="AB400" s="25"/>
     </row>
     <row r="401" spans="1:33">
       <c r="A401" s="25">
         <v>391</v>
       </c>
       <c r="B401" s="25" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="C401" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D401" s="25">
         <v>4</v>
       </c>
       <c r="E401" s="25"/>
       <c r="F401" s="25"/>
       <c r="G401" s="25"/>
       <c r="H401" s="25">
         <v>160</v>
       </c>
       <c r="I401" s="25">
         <v>4</v>
       </c>
       <c r="J401" s="25"/>
       <c r="K401" s="25"/>
       <c r="L401" s="25"/>
       <c r="M401" s="25">
         <v>40</v>
       </c>
-      <c r="N401" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N401" s="25">
+        <v>4</v>
+      </c>
+      <c r="O401" s="25"/>
       <c r="P401" s="25"/>
       <c r="Q401" s="25"/>
       <c r="R401" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S401" s="25">
         <v>4</v>
       </c>
       <c r="T401" s="25"/>
       <c r="U401" s="25"/>
       <c r="V401" s="25"/>
       <c r="W401" s="25">
         <v>80</v>
       </c>
       <c r="X401" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y401" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z401" s="25"/>
       <c r="AA401" s="25"/>
       <c r="AB401" s="25"/>
     </row>
     <row r="402" spans="1:33">
       <c r="A402" s="25">
         <v>392</v>
       </c>
       <c r="B402" s="25" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C402" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D402" s="25">
         <v>4</v>
       </c>
       <c r="E402" s="25"/>
       <c r="F402" s="25"/>
       <c r="G402" s="25"/>
       <c r="H402" s="25">
         <v>160</v>
       </c>
       <c r="I402" s="25">
         <v>4</v>
       </c>
       <c r="J402" s="25"/>
       <c r="K402" s="25"/>
       <c r="L402" s="25"/>
       <c r="M402" s="25">
         <v>40</v>
       </c>
       <c r="N402" s="25">
         <v>4</v>
       </c>
@@ -24534,107 +24534,107 @@
       </c>
       <c r="S402" s="25">
         <v>4</v>
       </c>
       <c r="T402" s="25"/>
       <c r="U402" s="25"/>
       <c r="V402" s="25"/>
       <c r="W402" s="25">
         <v>80</v>
       </c>
       <c r="X402" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y402" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z402" s="25"/>
       <c r="AA402" s="25"/>
       <c r="AB402" s="25"/>
     </row>
     <row r="403" spans="1:33">
       <c r="A403" s="25">
         <v>393</v>
       </c>
       <c r="B403" s="25" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C403" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D403" s="25">
         <v>4</v>
       </c>
       <c r="E403" s="25"/>
       <c r="F403" s="25"/>
       <c r="G403" s="25"/>
       <c r="H403" s="25">
         <v>160</v>
       </c>
       <c r="I403" s="25">
         <v>4</v>
       </c>
       <c r="J403" s="25"/>
       <c r="K403" s="25"/>
       <c r="L403" s="25"/>
       <c r="M403" s="25">
         <v>40</v>
       </c>
       <c r="N403" s="25">
         <v>4</v>
       </c>
       <c r="O403" s="25"/>
       <c r="P403" s="25"/>
       <c r="Q403" s="25"/>
       <c r="R403" s="25">
         <v>120</v>
       </c>
-      <c r="S403" s="25">
-[...2 lines deleted...]
-      <c r="T403" s="25"/>
+      <c r="S403" s="25"/>
+      <c r="T403" s="25">
+        <v>3</v>
+      </c>
       <c r="U403" s="25"/>
       <c r="V403" s="25"/>
       <c r="W403" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X403" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Y403" s="25" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="Z403" s="25"/>
       <c r="AA403" s="25"/>
       <c r="AB403" s="25"/>
     </row>
     <row r="404" spans="1:33">
       <c r="A404" s="25">
         <v>394</v>
       </c>
       <c r="B404" s="25" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="C404" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D404" s="25">
         <v>4</v>
       </c>
       <c r="E404" s="25"/>
       <c r="F404" s="25"/>
       <c r="G404" s="25"/>
       <c r="H404" s="25">
         <v>160</v>
       </c>
       <c r="I404" s="25">
         <v>4</v>
       </c>
       <c r="J404" s="25"/>
       <c r="K404" s="25"/>
       <c r="L404" s="25"/>
       <c r="M404" s="25">
         <v>40</v>
       </c>
       <c r="N404" s="25">
         <v>4</v>
       </c>
@@ -24646,96 +24646,96 @@
       </c>
       <c r="S404" s="25">
         <v>4</v>
       </c>
       <c r="T404" s="25"/>
       <c r="U404" s="25"/>
       <c r="V404" s="25"/>
       <c r="W404" s="25">
         <v>80</v>
       </c>
       <c r="X404" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y404" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z404" s="25"/>
       <c r="AA404" s="25"/>
       <c r="AB404" s="25"/>
     </row>
     <row r="405" spans="1:33">
       <c r="A405" s="25">
         <v>395</v>
       </c>
       <c r="B405" s="25" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C405" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D405" s="25">
         <v>4</v>
       </c>
       <c r="E405" s="25"/>
       <c r="F405" s="25"/>
       <c r="G405" s="25"/>
       <c r="H405" s="25">
         <v>160</v>
       </c>
       <c r="I405" s="25">
         <v>4</v>
       </c>
       <c r="J405" s="25"/>
       <c r="K405" s="25"/>
       <c r="L405" s="25"/>
       <c r="M405" s="25">
         <v>40</v>
       </c>
-      <c r="N405" s="25">
-[...2 lines deleted...]
-      <c r="O405" s="25"/>
+      <c r="N405" s="25"/>
+      <c r="O405" s="25">
+        <v>3</v>
+      </c>
       <c r="P405" s="25"/>
       <c r="Q405" s="25"/>
       <c r="R405" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S405" s="25">
         <v>4</v>
       </c>
       <c r="T405" s="25"/>
       <c r="U405" s="25"/>
       <c r="V405" s="25"/>
       <c r="W405" s="25">
         <v>80</v>
       </c>
       <c r="X405" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y405" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z405" s="25"/>
       <c r="AA405" s="25"/>
       <c r="AB405" s="25"/>
     </row>
     <row r="406" spans="1:33">
       <c r="A406" s="25">
         <v>396</v>
       </c>
       <c r="B406" s="25" t="s">
         <v>437</v>
       </c>
       <c r="C406" s="25" t="s">
         <v>358</v>
       </c>
       <c r="D406" s="25">
         <v>4</v>
       </c>
       <c r="E406" s="25"/>
       <c r="F406" s="25"/>
       <c r="G406" s="25"/>
       <c r="H406" s="25">
         <v>160</v>
       </c>
       <c r="I406" s="25">
@@ -25397,73 +25397,73 @@
       </c>
       <c r="B418" s="25" t="s">
         <v>450</v>
       </c>
       <c r="C418" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D418" s="25">
         <v>4</v>
       </c>
       <c r="E418" s="25"/>
       <c r="F418" s="25"/>
       <c r="G418" s="25"/>
       <c r="H418" s="25">
         <v>160</v>
       </c>
       <c r="I418" s="25">
         <v>4</v>
       </c>
       <c r="J418" s="25"/>
       <c r="K418" s="25"/>
       <c r="L418" s="25"/>
       <c r="M418" s="25">
         <v>40</v>
       </c>
-      <c r="N418" s="25">
-[...2 lines deleted...]
-      <c r="O418" s="25"/>
+      <c r="N418" s="25"/>
+      <c r="O418" s="25">
+        <v>3</v>
+      </c>
       <c r="P418" s="25"/>
       <c r="Q418" s="25"/>
       <c r="R418" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S418" s="25">
         <v>4</v>
       </c>
       <c r="T418" s="25"/>
       <c r="U418" s="25"/>
       <c r="V418" s="25"/>
       <c r="W418" s="25">
         <v>80</v>
       </c>
       <c r="X418" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y418" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z418" s="25"/>
       <c r="AA418" s="25"/>
       <c r="AB418" s="25"/>
     </row>
     <row r="419" spans="1:33">
       <c r="A419" s="25">
         <v>409</v>
       </c>
       <c r="B419" s="25" t="s">
         <v>452</v>
       </c>
       <c r="C419" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D419" s="25">
         <v>4</v>
       </c>
       <c r="E419" s="25"/>
       <c r="F419" s="25"/>
       <c r="G419" s="25"/>
       <c r="H419" s="25">
         <v>160</v>
       </c>
       <c r="I419" s="25">
@@ -25486,331 +25486,331 @@
       </c>
       <c r="S419" s="25">
         <v>4</v>
       </c>
       <c r="T419" s="25"/>
       <c r="U419" s="25"/>
       <c r="V419" s="25"/>
       <c r="W419" s="25">
         <v>80</v>
       </c>
       <c r="X419" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y419" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z419" s="25"/>
       <c r="AA419" s="25"/>
       <c r="AB419" s="25"/>
     </row>
     <row r="420" spans="1:33">
       <c r="A420" s="25">
         <v>410</v>
       </c>
       <c r="B420" s="25" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="C420" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D420" s="25">
         <v>4</v>
       </c>
       <c r="E420" s="25"/>
       <c r="F420" s="25"/>
       <c r="G420" s="25"/>
       <c r="H420" s="25">
         <v>160</v>
       </c>
       <c r="I420" s="25">
         <v>4</v>
       </c>
       <c r="J420" s="25"/>
       <c r="K420" s="25"/>
       <c r="L420" s="25"/>
       <c r="M420" s="25">
         <v>40</v>
       </c>
-      <c r="N420" s="25">
-[...2 lines deleted...]
-      <c r="O420" s="25"/>
+      <c r="N420" s="25"/>
+      <c r="O420" s="25">
+        <v>3</v>
+      </c>
       <c r="P420" s="25"/>
       <c r="Q420" s="25"/>
       <c r="R420" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S420" s="25">
         <v>4</v>
       </c>
       <c r="T420" s="25"/>
       <c r="U420" s="25"/>
       <c r="V420" s="25"/>
       <c r="W420" s="25">
         <v>80</v>
       </c>
       <c r="X420" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y420" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z420" s="25"/>
       <c r="AA420" s="25"/>
       <c r="AB420" s="25"/>
     </row>
     <row r="421" spans="1:33">
       <c r="A421" s="25">
         <v>411</v>
       </c>
       <c r="B421" s="25" t="s">
-        <v>405</v>
+        <v>454</v>
       </c>
       <c r="C421" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D421" s="25">
         <v>4</v>
       </c>
       <c r="E421" s="25"/>
       <c r="F421" s="25"/>
       <c r="G421" s="25"/>
       <c r="H421" s="25">
         <v>160</v>
       </c>
       <c r="I421" s="25">
         <v>4</v>
       </c>
       <c r="J421" s="25"/>
       <c r="K421" s="25"/>
       <c r="L421" s="25"/>
       <c r="M421" s="25">
         <v>40</v>
       </c>
-      <c r="N421" s="25">
-[...2 lines deleted...]
-      <c r="O421" s="25"/>
+      <c r="N421" s="25"/>
+      <c r="O421" s="25">
+        <v>3</v>
+      </c>
       <c r="P421" s="25"/>
       <c r="Q421" s="25"/>
       <c r="R421" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S421" s="25">
         <v>4</v>
       </c>
       <c r="T421" s="25"/>
       <c r="U421" s="25"/>
       <c r="V421" s="25"/>
       <c r="W421" s="25">
         <v>80</v>
       </c>
       <c r="X421" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y421" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z421" s="25"/>
       <c r="AA421" s="25"/>
       <c r="AB421" s="25"/>
     </row>
     <row r="422" spans="1:33">
       <c r="A422" s="25">
         <v>412</v>
       </c>
       <c r="B422" s="25" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C422" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D422" s="25">
         <v>4</v>
       </c>
       <c r="E422" s="25"/>
       <c r="F422" s="25"/>
       <c r="G422" s="25"/>
       <c r="H422" s="25">
         <v>160</v>
       </c>
       <c r="I422" s="25">
         <v>4</v>
       </c>
       <c r="J422" s="25"/>
       <c r="K422" s="25"/>
       <c r="L422" s="25"/>
       <c r="M422" s="25">
         <v>40</v>
       </c>
-      <c r="N422" s="25">
-[...2 lines deleted...]
-      <c r="O422" s="25"/>
+      <c r="N422" s="25"/>
+      <c r="O422" s="25">
+        <v>3</v>
+      </c>
       <c r="P422" s="25"/>
       <c r="Q422" s="25"/>
       <c r="R422" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S422" s="25">
         <v>4</v>
       </c>
       <c r="T422" s="25"/>
       <c r="U422" s="25"/>
       <c r="V422" s="25"/>
       <c r="W422" s="25">
         <v>80</v>
       </c>
       <c r="X422" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y422" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z422" s="25"/>
       <c r="AA422" s="25"/>
       <c r="AB422" s="25"/>
     </row>
     <row r="423" spans="1:33">
       <c r="A423" s="25">
         <v>413</v>
       </c>
       <c r="B423" s="25" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C423" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D423" s="25">
         <v>4</v>
       </c>
       <c r="E423" s="25"/>
       <c r="F423" s="25"/>
       <c r="G423" s="25"/>
       <c r="H423" s="25">
         <v>160</v>
       </c>
       <c r="I423" s="25">
         <v>4</v>
       </c>
       <c r="J423" s="25"/>
       <c r="K423" s="25"/>
       <c r="L423" s="25"/>
       <c r="M423" s="25">
         <v>40</v>
       </c>
-      <c r="N423" s="25">
-[...2 lines deleted...]
-      <c r="O423" s="25"/>
+      <c r="N423" s="25"/>
+      <c r="O423" s="25">
+        <v>3</v>
+      </c>
       <c r="P423" s="25"/>
       <c r="Q423" s="25"/>
       <c r="R423" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S423" s="25">
         <v>4</v>
       </c>
       <c r="T423" s="25"/>
       <c r="U423" s="25"/>
       <c r="V423" s="25"/>
       <c r="W423" s="25">
         <v>80</v>
       </c>
       <c r="X423" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y423" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z423" s="25"/>
       <c r="AA423" s="25"/>
       <c r="AB423" s="25"/>
     </row>
     <row r="424" spans="1:33">
       <c r="A424" s="25">
         <v>414</v>
       </c>
       <c r="B424" s="25" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C424" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D424" s="25">
         <v>4</v>
       </c>
       <c r="E424" s="25"/>
       <c r="F424" s="25"/>
       <c r="G424" s="25"/>
       <c r="H424" s="25">
         <v>160</v>
       </c>
       <c r="I424" s="25">
         <v>4</v>
       </c>
       <c r="J424" s="25"/>
       <c r="K424" s="25"/>
       <c r="L424" s="25"/>
       <c r="M424" s="25">
         <v>40</v>
       </c>
-      <c r="N424" s="25">
-[...2 lines deleted...]
-      <c r="O424" s="25"/>
+      <c r="N424" s="25"/>
+      <c r="O424" s="25">
+        <v>3</v>
+      </c>
       <c r="P424" s="25"/>
       <c r="Q424" s="25"/>
       <c r="R424" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S424" s="25">
         <v>4</v>
       </c>
       <c r="T424" s="25"/>
       <c r="U424" s="25"/>
       <c r="V424" s="25"/>
       <c r="W424" s="25">
         <v>80</v>
       </c>
       <c r="X424" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y424" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z424" s="25"/>
       <c r="AA424" s="25"/>
       <c r="AB424" s="25"/>
     </row>
     <row r="425" spans="1:33">
       <c r="A425" s="25">
         <v>415</v>
       </c>
       <c r="B425" s="25" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C425" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D425" s="25">
         <v>4</v>
       </c>
       <c r="E425" s="25"/>
       <c r="F425" s="25"/>
       <c r="G425" s="25"/>
       <c r="H425" s="25">
         <v>160</v>
       </c>
       <c r="I425" s="25">
         <v>4</v>
       </c>
       <c r="J425" s="25"/>
       <c r="K425" s="25"/>
       <c r="L425" s="25"/>
       <c r="M425" s="25">
         <v>40</v>
       </c>
       <c r="N425" s="25">
         <v>4</v>
       </c>
@@ -25822,107 +25822,107 @@
       </c>
       <c r="S425" s="25">
         <v>4</v>
       </c>
       <c r="T425" s="25"/>
       <c r="U425" s="25"/>
       <c r="V425" s="25"/>
       <c r="W425" s="25">
         <v>80</v>
       </c>
       <c r="X425" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y425" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z425" s="25"/>
       <c r="AA425" s="25"/>
       <c r="AB425" s="25"/>
     </row>
     <row r="426" spans="1:33">
       <c r="A426" s="25">
         <v>416</v>
       </c>
       <c r="B426" s="25" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C426" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D426" s="25">
         <v>4</v>
       </c>
       <c r="E426" s="25"/>
       <c r="F426" s="25"/>
       <c r="G426" s="25"/>
       <c r="H426" s="25">
         <v>160</v>
       </c>
       <c r="I426" s="25">
         <v>4</v>
       </c>
       <c r="J426" s="25"/>
       <c r="K426" s="25"/>
       <c r="L426" s="25"/>
       <c r="M426" s="25">
         <v>40</v>
       </c>
-      <c r="N426" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N426" s="25">
+        <v>4</v>
+      </c>
+      <c r="O426" s="25"/>
       <c r="P426" s="25"/>
       <c r="Q426" s="25"/>
       <c r="R426" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S426" s="25">
         <v>4</v>
       </c>
       <c r="T426" s="25"/>
       <c r="U426" s="25"/>
       <c r="V426" s="25"/>
       <c r="W426" s="25">
         <v>80</v>
       </c>
       <c r="X426" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y426" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z426" s="25"/>
       <c r="AA426" s="25"/>
       <c r="AB426" s="25"/>
     </row>
     <row r="427" spans="1:33">
       <c r="A427" s="25">
         <v>417</v>
       </c>
       <c r="B427" s="25" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C427" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D427" s="25">
         <v>4</v>
       </c>
       <c r="E427" s="25"/>
       <c r="F427" s="25"/>
       <c r="G427" s="25"/>
       <c r="H427" s="25">
         <v>160</v>
       </c>
       <c r="I427" s="25">
         <v>4</v>
       </c>
       <c r="J427" s="25"/>
       <c r="K427" s="25"/>
       <c r="L427" s="25"/>
       <c r="M427" s="25">
         <v>40</v>
       </c>
       <c r="N427" s="25"/>
       <c r="O427" s="25">
         <v>3</v>
@@ -25934,163 +25934,163 @@
       </c>
       <c r="S427" s="25">
         <v>4</v>
       </c>
       <c r="T427" s="25"/>
       <c r="U427" s="25"/>
       <c r="V427" s="25"/>
       <c r="W427" s="25">
         <v>80</v>
       </c>
       <c r="X427" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y427" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z427" s="25"/>
       <c r="AA427" s="25"/>
       <c r="AB427" s="25"/>
     </row>
     <row r="428" spans="1:33">
       <c r="A428" s="25">
         <v>418</v>
       </c>
       <c r="B428" s="25" t="s">
-        <v>457</v>
+        <v>243</v>
       </c>
       <c r="C428" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D428" s="25">
         <v>4</v>
       </c>
       <c r="E428" s="25"/>
       <c r="F428" s="25"/>
       <c r="G428" s="25"/>
       <c r="H428" s="25">
         <v>160</v>
       </c>
       <c r="I428" s="25">
         <v>4</v>
       </c>
       <c r="J428" s="25"/>
       <c r="K428" s="25"/>
       <c r="L428" s="25"/>
       <c r="M428" s="25">
         <v>40</v>
       </c>
       <c r="N428" s="25"/>
       <c r="O428" s="25">
         <v>3</v>
       </c>
       <c r="P428" s="25"/>
       <c r="Q428" s="25"/>
       <c r="R428" s="25">
         <v>90</v>
       </c>
-      <c r="S428" s="25">
-[...2 lines deleted...]
-      <c r="T428" s="25"/>
+      <c r="S428" s="25"/>
+      <c r="T428" s="25">
+        <v>3</v>
+      </c>
       <c r="U428" s="25"/>
       <c r="V428" s="25"/>
       <c r="W428" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X428" s="25" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="Z428" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y428" s="25"/>
+      <c r="Z428" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA428" s="25"/>
       <c r="AB428" s="25"/>
     </row>
     <row r="429" spans="1:33">
       <c r="A429" s="25">
         <v>419</v>
       </c>
       <c r="B429" s="25" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C429" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D429" s="25">
         <v>4</v>
       </c>
       <c r="E429" s="25"/>
       <c r="F429" s="25"/>
       <c r="G429" s="25"/>
       <c r="H429" s="25">
         <v>160</v>
       </c>
       <c r="I429" s="25">
         <v>4</v>
       </c>
       <c r="J429" s="25"/>
       <c r="K429" s="25"/>
       <c r="L429" s="25"/>
       <c r="M429" s="25">
         <v>40</v>
       </c>
       <c r="N429" s="25"/>
       <c r="O429" s="25">
         <v>3</v>
       </c>
       <c r="P429" s="25"/>
       <c r="Q429" s="25"/>
       <c r="R429" s="25">
         <v>90</v>
       </c>
-      <c r="S429" s="25">
-[...2 lines deleted...]
-      <c r="T429" s="25"/>
+      <c r="S429" s="25"/>
+      <c r="T429" s="25">
+        <v>3</v>
+      </c>
       <c r="U429" s="25"/>
       <c r="V429" s="25"/>
       <c r="W429" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X429" s="25" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="Z429" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y429" s="25"/>
+      <c r="Z429" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA429" s="25"/>
       <c r="AB429" s="25"/>
     </row>
     <row r="430" spans="1:33">
       <c r="A430" s="25">
         <v>420</v>
       </c>
       <c r="B430" s="25" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C430" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D430" s="25">
         <v>4</v>
       </c>
       <c r="E430" s="25"/>
       <c r="F430" s="25"/>
       <c r="G430" s="25"/>
       <c r="H430" s="25">
         <v>160</v>
       </c>
       <c r="I430" s="25">
         <v>4</v>
       </c>
       <c r="J430" s="25"/>
       <c r="K430" s="25"/>
       <c r="L430" s="25"/>
       <c r="M430" s="25">
         <v>40</v>
       </c>
       <c r="N430" s="25"/>
       <c r="O430" s="25">
         <v>3</v>
@@ -26102,51 +26102,51 @@
       </c>
       <c r="S430" s="25">
         <v>4</v>
       </c>
       <c r="T430" s="25"/>
       <c r="U430" s="25"/>
       <c r="V430" s="25"/>
       <c r="W430" s="25">
         <v>80</v>
       </c>
       <c r="X430" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y430" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z430" s="25"/>
       <c r="AA430" s="25"/>
       <c r="AB430" s="25"/>
     </row>
     <row r="431" spans="1:33">
       <c r="A431" s="25">
         <v>421</v>
       </c>
       <c r="B431" s="25" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C431" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D431" s="25">
         <v>4</v>
       </c>
       <c r="E431" s="25"/>
       <c r="F431" s="25"/>
       <c r="G431" s="25"/>
       <c r="H431" s="25">
         <v>160</v>
       </c>
       <c r="I431" s="25">
         <v>4</v>
       </c>
       <c r="J431" s="25"/>
       <c r="K431" s="25"/>
       <c r="L431" s="25"/>
       <c r="M431" s="25">
         <v>40</v>
       </c>
       <c r="N431" s="25"/>
       <c r="O431" s="25">
         <v>3</v>
@@ -26158,51 +26158,51 @@
       </c>
       <c r="S431" s="25">
         <v>4</v>
       </c>
       <c r="T431" s="25"/>
       <c r="U431" s="25"/>
       <c r="V431" s="25"/>
       <c r="W431" s="25">
         <v>80</v>
       </c>
       <c r="X431" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y431" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z431" s="25"/>
       <c r="AA431" s="25"/>
       <c r="AB431" s="25"/>
     </row>
     <row r="432" spans="1:33">
       <c r="A432" s="25">
         <v>422</v>
       </c>
       <c r="B432" s="25" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C432" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D432" s="25">
         <v>4</v>
       </c>
       <c r="E432" s="25"/>
       <c r="F432" s="25"/>
       <c r="G432" s="25"/>
       <c r="H432" s="25">
         <v>160</v>
       </c>
       <c r="I432" s="25">
         <v>4</v>
       </c>
       <c r="J432" s="25"/>
       <c r="K432" s="25"/>
       <c r="L432" s="25"/>
       <c r="M432" s="25">
         <v>40</v>
       </c>
       <c r="N432" s="25"/>
       <c r="O432" s="25">
         <v>3</v>
@@ -26214,51 +26214,51 @@
       </c>
       <c r="S432" s="25">
         <v>4</v>
       </c>
       <c r="T432" s="25"/>
       <c r="U432" s="25"/>
       <c r="V432" s="25"/>
       <c r="W432" s="25">
         <v>80</v>
       </c>
       <c r="X432" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y432" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z432" s="25"/>
       <c r="AA432" s="25"/>
       <c r="AB432" s="25"/>
     </row>
     <row r="433" spans="1:33">
       <c r="A433" s="25">
         <v>423</v>
       </c>
       <c r="B433" s="25" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="C433" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D433" s="25">
         <v>4</v>
       </c>
       <c r="E433" s="25"/>
       <c r="F433" s="25"/>
       <c r="G433" s="25"/>
       <c r="H433" s="25">
         <v>160</v>
       </c>
       <c r="I433" s="25">
         <v>4</v>
       </c>
       <c r="J433" s="25"/>
       <c r="K433" s="25"/>
       <c r="L433" s="25"/>
       <c r="M433" s="25">
         <v>40</v>
       </c>
       <c r="N433" s="25"/>
       <c r="O433" s="25">
         <v>3</v>
@@ -26270,51 +26270,51 @@
       </c>
       <c r="S433" s="25">
         <v>4</v>
       </c>
       <c r="T433" s="25"/>
       <c r="U433" s="25"/>
       <c r="V433" s="25"/>
       <c r="W433" s="25">
         <v>80</v>
       </c>
       <c r="X433" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y433" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z433" s="25"/>
       <c r="AA433" s="25"/>
       <c r="AB433" s="25"/>
     </row>
     <row r="434" spans="1:33">
       <c r="A434" s="25">
         <v>424</v>
       </c>
       <c r="B434" s="25" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="C434" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D434" s="25">
         <v>4</v>
       </c>
       <c r="E434" s="25"/>
       <c r="F434" s="25"/>
       <c r="G434" s="25"/>
       <c r="H434" s="25">
         <v>160</v>
       </c>
       <c r="I434" s="25">
         <v>4</v>
       </c>
       <c r="J434" s="25"/>
       <c r="K434" s="25"/>
       <c r="L434" s="25"/>
       <c r="M434" s="25">
         <v>40</v>
       </c>
       <c r="N434" s="25"/>
       <c r="O434" s="25">
         <v>3</v>
@@ -26326,51 +26326,51 @@
       </c>
       <c r="S434" s="25">
         <v>4</v>
       </c>
       <c r="T434" s="25"/>
       <c r="U434" s="25"/>
       <c r="V434" s="25"/>
       <c r="W434" s="25">
         <v>80</v>
       </c>
       <c r="X434" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y434" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z434" s="25"/>
       <c r="AA434" s="25"/>
       <c r="AB434" s="25"/>
     </row>
     <row r="435" spans="1:33">
       <c r="A435" s="25">
         <v>425</v>
       </c>
       <c r="B435" s="25" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="C435" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D435" s="25">
         <v>4</v>
       </c>
       <c r="E435" s="25"/>
       <c r="F435" s="25"/>
       <c r="G435" s="25"/>
       <c r="H435" s="25">
         <v>160</v>
       </c>
       <c r="I435" s="25">
         <v>4</v>
       </c>
       <c r="J435" s="25"/>
       <c r="K435" s="25"/>
       <c r="L435" s="25"/>
       <c r="M435" s="25">
         <v>40</v>
       </c>
       <c r="N435" s="25"/>
       <c r="O435" s="25">
         <v>3</v>
@@ -26382,219 +26382,219 @@
       </c>
       <c r="S435" s="25">
         <v>4</v>
       </c>
       <c r="T435" s="25"/>
       <c r="U435" s="25"/>
       <c r="V435" s="25"/>
       <c r="W435" s="25">
         <v>80</v>
       </c>
       <c r="X435" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y435" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z435" s="25"/>
       <c r="AA435" s="25"/>
       <c r="AB435" s="25"/>
     </row>
     <row r="436" spans="1:33">
       <c r="A436" s="25">
         <v>426</v>
       </c>
       <c r="B436" s="25" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="C436" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D436" s="25">
         <v>4</v>
       </c>
       <c r="E436" s="25"/>
       <c r="F436" s="25"/>
       <c r="G436" s="25"/>
       <c r="H436" s="25">
         <v>160</v>
       </c>
       <c r="I436" s="25">
         <v>4</v>
       </c>
       <c r="J436" s="25"/>
       <c r="K436" s="25"/>
       <c r="L436" s="25"/>
       <c r="M436" s="25">
         <v>40</v>
       </c>
-      <c r="N436" s="25">
-[...2 lines deleted...]
-      <c r="O436" s="25"/>
+      <c r="N436" s="25"/>
+      <c r="O436" s="25">
+        <v>3</v>
+      </c>
       <c r="P436" s="25"/>
       <c r="Q436" s="25"/>
       <c r="R436" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S436" s="25">
+        <v>4</v>
+      </c>
+      <c r="T436" s="25"/>
       <c r="U436" s="25"/>
       <c r="V436" s="25"/>
       <c r="W436" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X436" s="25" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="Y436" s="25" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="Z436" s="25"/>
       <c r="AA436" s="25"/>
       <c r="AB436" s="25"/>
     </row>
     <row r="437" spans="1:33">
       <c r="A437" s="25">
         <v>427</v>
       </c>
       <c r="B437" s="25" t="s">
-        <v>463</v>
+        <v>241</v>
       </c>
       <c r="C437" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D437" s="25">
         <v>4</v>
       </c>
       <c r="E437" s="25"/>
       <c r="F437" s="25"/>
       <c r="G437" s="25"/>
       <c r="H437" s="25">
         <v>160</v>
       </c>
       <c r="I437" s="25">
         <v>4</v>
       </c>
       <c r="J437" s="25"/>
       <c r="K437" s="25"/>
       <c r="L437" s="25"/>
       <c r="M437" s="25">
         <v>40</v>
       </c>
       <c r="N437" s="25"/>
       <c r="O437" s="25">
         <v>3</v>
       </c>
       <c r="P437" s="25"/>
       <c r="Q437" s="25"/>
       <c r="R437" s="25">
         <v>90</v>
       </c>
       <c r="S437" s="25"/>
       <c r="T437" s="25">
         <v>3</v>
       </c>
       <c r="U437" s="25"/>
       <c r="V437" s="25"/>
       <c r="W437" s="25">
         <v>60</v>
       </c>
       <c r="X437" s="25" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="Y437" s="25"/>
       <c r="Z437" s="25" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="AA437" s="25"/>
       <c r="AB437" s="25"/>
     </row>
     <row r="438" spans="1:33">
       <c r="A438" s="25">
         <v>428</v>
       </c>
       <c r="B438" s="25" t="s">
-        <v>237</v>
+        <v>469</v>
       </c>
       <c r="C438" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D438" s="25">
         <v>4</v>
       </c>
       <c r="E438" s="25"/>
       <c r="F438" s="25"/>
       <c r="G438" s="25"/>
       <c r="H438" s="25">
         <v>160</v>
       </c>
       <c r="I438" s="25">
         <v>4</v>
       </c>
       <c r="J438" s="25"/>
       <c r="K438" s="25"/>
       <c r="L438" s="25"/>
       <c r="M438" s="25">
         <v>40</v>
       </c>
       <c r="N438" s="25"/>
       <c r="O438" s="25">
         <v>3</v>
       </c>
       <c r="P438" s="25"/>
       <c r="Q438" s="25"/>
       <c r="R438" s="25">
         <v>90</v>
       </c>
-      <c r="S438" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S438" s="25">
+        <v>4</v>
+      </c>
+      <c r="T438" s="25"/>
       <c r="U438" s="25"/>
       <c r="V438" s="25"/>
       <c r="W438" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X438" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y438" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z438" s="25"/>
       <c r="AA438" s="25"/>
       <c r="AB438" s="25"/>
     </row>
     <row r="439" spans="1:33">
       <c r="A439" s="25">
         <v>429</v>
       </c>
       <c r="B439" s="25" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C439" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D439" s="25">
         <v>4</v>
       </c>
       <c r="E439" s="25"/>
       <c r="F439" s="25"/>
       <c r="G439" s="25"/>
       <c r="H439" s="25">
         <v>160</v>
       </c>
       <c r="I439" s="25">
         <v>4</v>
       </c>
       <c r="J439" s="25"/>
       <c r="K439" s="25"/>
       <c r="L439" s="25"/>
       <c r="M439" s="25">
         <v>40</v>
       </c>
       <c r="N439" s="25">
         <v>4</v>
       </c>
@@ -26606,51 +26606,51 @@
       </c>
       <c r="S439" s="25">
         <v>4</v>
       </c>
       <c r="T439" s="25"/>
       <c r="U439" s="25"/>
       <c r="V439" s="25"/>
       <c r="W439" s="25">
         <v>80</v>
       </c>
       <c r="X439" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y439" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z439" s="25"/>
       <c r="AA439" s="25"/>
       <c r="AB439" s="25"/>
     </row>
     <row r="440" spans="1:33">
       <c r="A440" s="25">
         <v>430</v>
       </c>
       <c r="B440" s="25" t="s">
-        <v>465</v>
+        <v>430</v>
       </c>
       <c r="C440" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D440" s="25">
         <v>4</v>
       </c>
       <c r="E440" s="25"/>
       <c r="F440" s="25"/>
       <c r="G440" s="25"/>
       <c r="H440" s="25">
         <v>160</v>
       </c>
       <c r="I440" s="25">
         <v>4</v>
       </c>
       <c r="J440" s="25"/>
       <c r="K440" s="25"/>
       <c r="L440" s="25"/>
       <c r="M440" s="25">
         <v>40</v>
       </c>
       <c r="N440" s="25">
         <v>4</v>
       </c>
@@ -26662,51 +26662,51 @@
       </c>
       <c r="S440" s="25">
         <v>4</v>
       </c>
       <c r="T440" s="25"/>
       <c r="U440" s="25"/>
       <c r="V440" s="25"/>
       <c r="W440" s="25">
         <v>80</v>
       </c>
       <c r="X440" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y440" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z440" s="25"/>
       <c r="AA440" s="25"/>
       <c r="AB440" s="25"/>
     </row>
     <row r="441" spans="1:33">
       <c r="A441" s="25">
         <v>431</v>
       </c>
       <c r="B441" s="25" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C441" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D441" s="25">
         <v>4</v>
       </c>
       <c r="E441" s="25"/>
       <c r="F441" s="25"/>
       <c r="G441" s="25"/>
       <c r="H441" s="25">
         <v>160</v>
       </c>
       <c r="I441" s="25">
         <v>4</v>
       </c>
       <c r="J441" s="25"/>
       <c r="K441" s="25"/>
       <c r="L441" s="25"/>
       <c r="M441" s="25">
         <v>40</v>
       </c>
       <c r="N441" s="25"/>
       <c r="O441" s="25">
         <v>3</v>
@@ -26718,163 +26718,163 @@
       </c>
       <c r="S441" s="25">
         <v>4</v>
       </c>
       <c r="T441" s="25"/>
       <c r="U441" s="25"/>
       <c r="V441" s="25"/>
       <c r="W441" s="25">
         <v>80</v>
       </c>
       <c r="X441" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y441" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z441" s="25"/>
       <c r="AA441" s="25"/>
       <c r="AB441" s="25"/>
     </row>
     <row r="442" spans="1:33">
       <c r="A442" s="25">
         <v>432</v>
       </c>
       <c r="B442" s="25" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="C442" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D442" s="25">
         <v>4</v>
       </c>
       <c r="E442" s="25"/>
       <c r="F442" s="25"/>
       <c r="G442" s="25"/>
       <c r="H442" s="25">
         <v>160</v>
       </c>
       <c r="I442" s="25">
         <v>4</v>
       </c>
       <c r="J442" s="25"/>
       <c r="K442" s="25"/>
       <c r="L442" s="25"/>
       <c r="M442" s="25">
         <v>40</v>
       </c>
-      <c r="N442" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N442" s="25">
+        <v>4</v>
+      </c>
+      <c r="O442" s="25"/>
       <c r="P442" s="25"/>
       <c r="Q442" s="25"/>
       <c r="R442" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S442" s="25">
         <v>4</v>
       </c>
       <c r="T442" s="25"/>
       <c r="U442" s="25"/>
       <c r="V442" s="25"/>
       <c r="W442" s="25">
         <v>80</v>
       </c>
       <c r="X442" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y442" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z442" s="25"/>
       <c r="AA442" s="25"/>
       <c r="AB442" s="25"/>
     </row>
     <row r="443" spans="1:33">
       <c r="A443" s="25">
         <v>433</v>
       </c>
       <c r="B443" s="25" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C443" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D443" s="25">
         <v>4</v>
       </c>
       <c r="E443" s="25"/>
       <c r="F443" s="25"/>
       <c r="G443" s="25"/>
       <c r="H443" s="25">
         <v>160</v>
       </c>
       <c r="I443" s="25">
         <v>4</v>
       </c>
       <c r="J443" s="25"/>
       <c r="K443" s="25"/>
       <c r="L443" s="25"/>
       <c r="M443" s="25">
         <v>40</v>
       </c>
-      <c r="N443" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N443" s="25">
+        <v>4</v>
+      </c>
+      <c r="O443" s="25"/>
       <c r="P443" s="25"/>
       <c r="Q443" s="25"/>
       <c r="R443" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S443" s="25">
         <v>4</v>
       </c>
       <c r="T443" s="25"/>
       <c r="U443" s="25"/>
       <c r="V443" s="25"/>
       <c r="W443" s="25">
         <v>80</v>
       </c>
       <c r="X443" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y443" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z443" s="25"/>
       <c r="AA443" s="25"/>
       <c r="AB443" s="25"/>
     </row>
     <row r="444" spans="1:33">
       <c r="A444" s="25">
         <v>434</v>
       </c>
       <c r="B444" s="25" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C444" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D444" s="25">
         <v>4</v>
       </c>
       <c r="E444" s="25"/>
       <c r="F444" s="25"/>
       <c r="G444" s="25"/>
       <c r="H444" s="25">
         <v>160</v>
       </c>
       <c r="I444" s="25">
         <v>4</v>
       </c>
       <c r="J444" s="25"/>
       <c r="K444" s="25"/>
       <c r="L444" s="25"/>
       <c r="M444" s="25">
         <v>40</v>
       </c>
       <c r="N444" s="25"/>
       <c r="O444" s="25">
         <v>3</v>
@@ -26886,107 +26886,107 @@
       </c>
       <c r="S444" s="25">
         <v>4</v>
       </c>
       <c r="T444" s="25"/>
       <c r="U444" s="25"/>
       <c r="V444" s="25"/>
       <c r="W444" s="25">
         <v>80</v>
       </c>
       <c r="X444" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y444" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z444" s="25"/>
       <c r="AA444" s="25"/>
       <c r="AB444" s="25"/>
     </row>
     <row r="445" spans="1:33">
       <c r="A445" s="25">
         <v>435</v>
       </c>
       <c r="B445" s="25" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C445" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D445" s="25">
         <v>4</v>
       </c>
       <c r="E445" s="25"/>
       <c r="F445" s="25"/>
       <c r="G445" s="25"/>
       <c r="H445" s="25">
         <v>160</v>
       </c>
-      <c r="I445" s="25">
-[...2 lines deleted...]
-      <c r="J445" s="25"/>
+      <c r="I445" s="25"/>
+      <c r="J445" s="25">
+        <v>3</v>
+      </c>
       <c r="K445" s="25"/>
       <c r="L445" s="25"/>
       <c r="M445" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N445" s="25"/>
       <c r="O445" s="25">
         <v>3</v>
       </c>
       <c r="P445" s="25"/>
       <c r="Q445" s="25"/>
       <c r="R445" s="25">
         <v>90</v>
       </c>
       <c r="S445" s="25">
         <v>4</v>
       </c>
       <c r="T445" s="25"/>
       <c r="U445" s="25"/>
       <c r="V445" s="25"/>
       <c r="W445" s="25">
         <v>80</v>
       </c>
       <c r="X445" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y445" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z445" s="25"/>
       <c r="AA445" s="25"/>
       <c r="AB445" s="25"/>
     </row>
     <row r="446" spans="1:33">
       <c r="A446" s="25">
         <v>436</v>
       </c>
       <c r="B446" s="25" t="s">
-        <v>471</v>
+        <v>195</v>
       </c>
       <c r="C446" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D446" s="25">
         <v>4</v>
       </c>
       <c r="E446" s="25"/>
       <c r="F446" s="25"/>
       <c r="G446" s="25"/>
       <c r="H446" s="25">
         <v>160</v>
       </c>
       <c r="I446" s="25">
         <v>4</v>
       </c>
       <c r="J446" s="25"/>
       <c r="K446" s="25"/>
       <c r="L446" s="25"/>
       <c r="M446" s="25">
         <v>40</v>
       </c>
       <c r="N446" s="25"/>
       <c r="O446" s="25">
         <v>3</v>
@@ -26998,331 +26998,331 @@
       </c>
       <c r="S446" s="25">
         <v>4</v>
       </c>
       <c r="T446" s="25"/>
       <c r="U446" s="25"/>
       <c r="V446" s="25"/>
       <c r="W446" s="25">
         <v>80</v>
       </c>
       <c r="X446" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y446" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z446" s="25"/>
       <c r="AA446" s="25"/>
       <c r="AB446" s="25"/>
     </row>
     <row r="447" spans="1:33">
       <c r="A447" s="25">
         <v>437</v>
       </c>
       <c r="B447" s="25" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C447" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D447" s="25">
         <v>4</v>
       </c>
       <c r="E447" s="25"/>
       <c r="F447" s="25"/>
       <c r="G447" s="25"/>
       <c r="H447" s="25">
         <v>160</v>
       </c>
-      <c r="I447" s="25">
-[...2 lines deleted...]
-      <c r="J447" s="25"/>
+      <c r="I447" s="25"/>
+      <c r="J447" s="25">
+        <v>3</v>
+      </c>
       <c r="K447" s="25"/>
       <c r="L447" s="25"/>
       <c r="M447" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N447" s="25"/>
       <c r="O447" s="25">
         <v>3</v>
       </c>
       <c r="P447" s="25"/>
       <c r="Q447" s="25"/>
       <c r="R447" s="25">
         <v>90</v>
       </c>
-      <c r="S447" s="25">
-[...2 lines deleted...]
-      <c r="T447" s="25"/>
+      <c r="S447" s="25"/>
+      <c r="T447" s="25">
+        <v>3</v>
+      </c>
       <c r="U447" s="25"/>
       <c r="V447" s="25"/>
       <c r="W447" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X447" s="25" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="Z447" s="25"/>
+        <v>95</v>
+      </c>
+      <c r="Y447" s="25"/>
+      <c r="Z447" s="25" t="s">
+        <v>95</v>
+      </c>
       <c r="AA447" s="25"/>
       <c r="AB447" s="25"/>
     </row>
     <row r="448" spans="1:33">
       <c r="A448" s="25">
         <v>438</v>
       </c>
       <c r="B448" s="25" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C448" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D448" s="25">
         <v>4</v>
       </c>
       <c r="E448" s="25"/>
       <c r="F448" s="25"/>
       <c r="G448" s="25"/>
       <c r="H448" s="25">
         <v>160</v>
       </c>
-      <c r="I448" s="25">
-[...2 lines deleted...]
-      <c r="J448" s="25"/>
+      <c r="I448" s="25"/>
+      <c r="J448" s="25">
+        <v>3</v>
+      </c>
       <c r="K448" s="25"/>
       <c r="L448" s="25"/>
       <c r="M448" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N448" s="25"/>
       <c r="O448" s="25">
         <v>3</v>
       </c>
       <c r="P448" s="25"/>
       <c r="Q448" s="25"/>
       <c r="R448" s="25">
         <v>90</v>
       </c>
-      <c r="S448" s="25">
-[...2 lines deleted...]
-      <c r="T448" s="25"/>
+      <c r="S448" s="25"/>
+      <c r="T448" s="25">
+        <v>3</v>
+      </c>
       <c r="U448" s="25"/>
       <c r="V448" s="25"/>
       <c r="W448" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X448" s="25" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="Z448" s="25"/>
+        <v>95</v>
+      </c>
+      <c r="Y448" s="25"/>
+      <c r="Z448" s="25" t="s">
+        <v>95</v>
+      </c>
       <c r="AA448" s="25"/>
       <c r="AB448" s="25"/>
     </row>
     <row r="449" spans="1:33">
       <c r="A449" s="25">
         <v>439</v>
       </c>
       <c r="B449" s="25" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C449" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D449" s="25">
         <v>4</v>
       </c>
       <c r="E449" s="25"/>
       <c r="F449" s="25"/>
       <c r="G449" s="25"/>
       <c r="H449" s="25">
         <v>160</v>
       </c>
-      <c r="I449" s="25">
-[...2 lines deleted...]
-      <c r="J449" s="25"/>
+      <c r="I449" s="25"/>
+      <c r="J449" s="25">
+        <v>3</v>
+      </c>
       <c r="K449" s="25"/>
       <c r="L449" s="25"/>
       <c r="M449" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N449" s="25"/>
       <c r="O449" s="25">
         <v>3</v>
       </c>
       <c r="P449" s="25"/>
       <c r="Q449" s="25"/>
       <c r="R449" s="25">
         <v>90</v>
       </c>
       <c r="S449" s="25">
         <v>4</v>
       </c>
       <c r="T449" s="25"/>
       <c r="U449" s="25"/>
       <c r="V449" s="25"/>
       <c r="W449" s="25">
         <v>80</v>
       </c>
       <c r="X449" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y449" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z449" s="25"/>
       <c r="AA449" s="25"/>
       <c r="AB449" s="25"/>
     </row>
     <row r="450" spans="1:33">
       <c r="A450" s="25">
         <v>440</v>
       </c>
       <c r="B450" s="25" t="s">
-        <v>112</v>
+        <v>479</v>
       </c>
       <c r="C450" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D450" s="25">
         <v>4</v>
       </c>
       <c r="E450" s="25"/>
       <c r="F450" s="25"/>
       <c r="G450" s="25"/>
       <c r="H450" s="25">
         <v>160</v>
       </c>
-      <c r="I450" s="25">
-[...2 lines deleted...]
-      <c r="J450" s="25"/>
+      <c r="I450" s="25"/>
+      <c r="J450" s="25">
+        <v>3</v>
+      </c>
       <c r="K450" s="25"/>
       <c r="L450" s="25"/>
       <c r="M450" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="O450" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="N450" s="25"/>
+      <c r="O450" s="25">
+        <v>3</v>
+      </c>
       <c r="P450" s="25"/>
       <c r="Q450" s="25"/>
       <c r="R450" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T450" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S450" s="25"/>
+      <c r="T450" s="25">
+        <v>3</v>
+      </c>
       <c r="U450" s="25"/>
       <c r="V450" s="25"/>
       <c r="W450" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X450" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z450" s="25"/>
+        <v>95</v>
+      </c>
+      <c r="Y450" s="25"/>
+      <c r="Z450" s="25" t="s">
+        <v>95</v>
+      </c>
       <c r="AA450" s="25"/>
       <c r="AB450" s="25"/>
     </row>
     <row r="451" spans="1:33">
       <c r="A451" s="25">
         <v>441</v>
       </c>
       <c r="B451" s="25" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C451" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D451" s="25">
         <v>4</v>
       </c>
       <c r="E451" s="25"/>
       <c r="F451" s="25"/>
       <c r="G451" s="25"/>
       <c r="H451" s="25">
         <v>160</v>
       </c>
-      <c r="I451" s="25">
-[...2 lines deleted...]
-      <c r="J451" s="25"/>
+      <c r="I451" s="25"/>
+      <c r="J451" s="25">
+        <v>3</v>
+      </c>
       <c r="K451" s="25"/>
       <c r="L451" s="25"/>
       <c r="M451" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N451" s="25"/>
       <c r="O451" s="25">
         <v>3</v>
       </c>
       <c r="P451" s="25"/>
       <c r="Q451" s="25"/>
       <c r="R451" s="25">
         <v>90</v>
       </c>
       <c r="S451" s="25">
         <v>4</v>
       </c>
       <c r="T451" s="25"/>
       <c r="U451" s="25"/>
       <c r="V451" s="25"/>
       <c r="W451" s="25">
         <v>80</v>
       </c>
       <c r="X451" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y451" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z451" s="25"/>
       <c r="AA451" s="25"/>
       <c r="AB451" s="25"/>
     </row>
     <row r="452" spans="1:33">
       <c r="A452" s="25">
         <v>442</v>
       </c>
       <c r="B452" s="25" t="s">
-        <v>476</v>
+        <v>244</v>
       </c>
       <c r="C452" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D452" s="25">
         <v>4</v>
       </c>
       <c r="E452" s="25"/>
       <c r="F452" s="25"/>
       <c r="G452" s="25"/>
       <c r="H452" s="25">
         <v>160</v>
       </c>
       <c r="I452" s="25">
         <v>4</v>
       </c>
       <c r="J452" s="25"/>
       <c r="K452" s="25"/>
       <c r="L452" s="25"/>
       <c r="M452" s="25">
         <v>40</v>
       </c>
       <c r="N452" s="25"/>
       <c r="O452" s="25">
         <v>3</v>
@@ -27334,275 +27334,275 @@
       </c>
       <c r="S452" s="25">
         <v>4</v>
       </c>
       <c r="T452" s="25"/>
       <c r="U452" s="25"/>
       <c r="V452" s="25"/>
       <c r="W452" s="25">
         <v>80</v>
       </c>
       <c r="X452" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y452" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z452" s="25"/>
       <c r="AA452" s="25"/>
       <c r="AB452" s="25"/>
     </row>
     <row r="453" spans="1:33">
       <c r="A453" s="25">
         <v>443</v>
       </c>
       <c r="B453" s="25" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C453" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D453" s="25">
         <v>4</v>
       </c>
       <c r="E453" s="25"/>
       <c r="F453" s="25"/>
       <c r="G453" s="25"/>
       <c r="H453" s="25">
         <v>160</v>
       </c>
       <c r="I453" s="25">
         <v>4</v>
       </c>
       <c r="J453" s="25"/>
       <c r="K453" s="25"/>
       <c r="L453" s="25"/>
       <c r="M453" s="25">
         <v>40</v>
       </c>
-      <c r="N453" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N453" s="25">
+        <v>4</v>
+      </c>
+      <c r="O453" s="25"/>
       <c r="P453" s="25"/>
       <c r="Q453" s="25"/>
       <c r="R453" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T453" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S453" s="25"/>
+      <c r="T453" s="25">
+        <v>3</v>
+      </c>
       <c r="U453" s="25"/>
       <c r="V453" s="25"/>
       <c r="W453" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X453" s="25" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="Y453" s="25" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="Z453" s="25"/>
       <c r="AA453" s="25"/>
       <c r="AB453" s="25"/>
     </row>
     <row r="454" spans="1:33">
       <c r="A454" s="25">
         <v>444</v>
       </c>
       <c r="B454" s="25" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C454" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D454" s="25">
         <v>4</v>
       </c>
       <c r="E454" s="25"/>
       <c r="F454" s="25"/>
       <c r="G454" s="25"/>
       <c r="H454" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="J454" s="25"/>
+        <v>160</v>
+      </c>
+      <c r="I454" s="25"/>
+      <c r="J454" s="25">
+        <v>3</v>
+      </c>
       <c r="K454" s="25"/>
       <c r="L454" s="25"/>
       <c r="M454" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N454" s="25"/>
       <c r="O454" s="25">
         <v>3</v>
       </c>
       <c r="P454" s="25"/>
       <c r="Q454" s="25"/>
       <c r="R454" s="25">
         <v>90</v>
       </c>
       <c r="S454" s="25">
         <v>4</v>
       </c>
       <c r="T454" s="25"/>
       <c r="U454" s="25"/>
       <c r="V454" s="25"/>
       <c r="W454" s="25">
         <v>80</v>
       </c>
       <c r="X454" s="25" t="s">
-        <v>479</v>
-[...4 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="Y454" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z454" s="25"/>
       <c r="AA454" s="25"/>
       <c r="AB454" s="25"/>
     </row>
     <row r="455" spans="1:33">
       <c r="A455" s="25">
         <v>445</v>
       </c>
       <c r="B455" s="25" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C455" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D455" s="25">
         <v>4</v>
       </c>
       <c r="E455" s="25"/>
       <c r="F455" s="25"/>
       <c r="G455" s="25"/>
       <c r="H455" s="25">
         <v>160</v>
       </c>
-      <c r="I455" s="25">
-[...2 lines deleted...]
-      <c r="J455" s="25"/>
+      <c r="I455" s="25"/>
+      <c r="J455" s="25">
+        <v>3</v>
+      </c>
       <c r="K455" s="25"/>
       <c r="L455" s="25"/>
       <c r="M455" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N455" s="25"/>
       <c r="O455" s="25">
         <v>3</v>
       </c>
       <c r="P455" s="25"/>
       <c r="Q455" s="25"/>
       <c r="R455" s="25">
         <v>90</v>
       </c>
       <c r="S455" s="25">
         <v>4</v>
       </c>
       <c r="T455" s="25"/>
       <c r="U455" s="25"/>
       <c r="V455" s="25"/>
       <c r="W455" s="25">
         <v>80</v>
       </c>
       <c r="X455" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y455" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z455" s="25"/>
       <c r="AA455" s="25"/>
       <c r="AB455" s="25"/>
     </row>
     <row r="456" spans="1:33">
       <c r="A456" s="25">
         <v>446</v>
       </c>
       <c r="B456" s="25" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C456" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D456" s="25">
         <v>4</v>
       </c>
       <c r="E456" s="25"/>
       <c r="F456" s="25"/>
       <c r="G456" s="25"/>
       <c r="H456" s="25">
         <v>160</v>
       </c>
-      <c r="I456" s="25">
-[...2 lines deleted...]
-      <c r="J456" s="25"/>
+      <c r="I456" s="25"/>
+      <c r="J456" s="25">
+        <v>3</v>
+      </c>
       <c r="K456" s="25"/>
       <c r="L456" s="25"/>
       <c r="M456" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N456" s="25">
+        <v>4</v>
+      </c>
+      <c r="O456" s="25"/>
       <c r="P456" s="25"/>
       <c r="Q456" s="25"/>
       <c r="R456" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T456" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S456" s="25"/>
+      <c r="T456" s="25">
+        <v>3</v>
+      </c>
       <c r="U456" s="25"/>
       <c r="V456" s="25"/>
       <c r="W456" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X456" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y456" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z456" s="25"/>
       <c r="AA456" s="25"/>
       <c r="AB456" s="25"/>
     </row>
     <row r="457" spans="1:33">
       <c r="A457" s="25">
         <v>447</v>
       </c>
       <c r="B457" s="25" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C457" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D457" s="25">
         <v>4</v>
       </c>
       <c r="E457" s="25"/>
       <c r="F457" s="25"/>
       <c r="G457" s="25"/>
       <c r="H457" s="25">
         <v>160</v>
       </c>
       <c r="I457" s="25">
         <v>4</v>
       </c>
       <c r="J457" s="25"/>
       <c r="K457" s="25"/>
       <c r="L457" s="25"/>
       <c r="M457" s="25">
         <v>40</v>
       </c>
       <c r="N457" s="25"/>
       <c r="O457" s="25">
         <v>3</v>
@@ -27614,331 +27614,331 @@
       </c>
       <c r="S457" s="25">
         <v>4</v>
       </c>
       <c r="T457" s="25"/>
       <c r="U457" s="25"/>
       <c r="V457" s="25"/>
       <c r="W457" s="25">
         <v>80</v>
       </c>
       <c r="X457" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y457" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z457" s="25"/>
       <c r="AA457" s="25"/>
       <c r="AB457" s="25"/>
     </row>
     <row r="458" spans="1:33">
       <c r="A458" s="25">
         <v>448</v>
       </c>
       <c r="B458" s="25" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C458" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D458" s="25">
         <v>4</v>
       </c>
       <c r="E458" s="25"/>
       <c r="F458" s="25"/>
       <c r="G458" s="25"/>
       <c r="H458" s="25">
         <v>160</v>
       </c>
       <c r="I458" s="25">
         <v>4</v>
       </c>
       <c r="J458" s="25"/>
       <c r="K458" s="25"/>
       <c r="L458" s="25"/>
       <c r="M458" s="25">
-        <v>20</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N458" s="25">
+        <v>4</v>
+      </c>
+      <c r="O458" s="25"/>
       <c r="P458" s="25"/>
       <c r="Q458" s="25"/>
       <c r="R458" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T458" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S458" s="25"/>
+      <c r="T458" s="25">
+        <v>3</v>
+      </c>
       <c r="U458" s="25"/>
       <c r="V458" s="25"/>
       <c r="W458" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X458" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="Y458" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z458" s="25"/>
       <c r="AA458" s="25"/>
       <c r="AB458" s="25"/>
     </row>
     <row r="459" spans="1:33">
       <c r="A459" s="25">
         <v>449</v>
       </c>
       <c r="B459" s="25" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C459" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D459" s="25">
         <v>4</v>
       </c>
       <c r="E459" s="25"/>
       <c r="F459" s="25"/>
       <c r="G459" s="25"/>
       <c r="H459" s="25">
         <v>160</v>
       </c>
-      <c r="I459" s="25">
-[...2 lines deleted...]
-      <c r="J459" s="25"/>
+      <c r="I459" s="25"/>
+      <c r="J459" s="25">
+        <v>3</v>
+      </c>
       <c r="K459" s="25"/>
       <c r="L459" s="25"/>
       <c r="M459" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N459" s="25">
+        <v>4</v>
+      </c>
+      <c r="O459" s="25"/>
       <c r="P459" s="25"/>
       <c r="Q459" s="25"/>
       <c r="R459" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S459" s="25">
         <v>4</v>
       </c>
       <c r="T459" s="25"/>
       <c r="U459" s="25"/>
       <c r="V459" s="25"/>
       <c r="W459" s="25">
         <v>80</v>
       </c>
       <c r="X459" s="25" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="Y459" s="25" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="Z459" s="25"/>
       <c r="AA459" s="25"/>
       <c r="AB459" s="25"/>
     </row>
     <row r="460" spans="1:33">
       <c r="A460" s="25">
         <v>450</v>
       </c>
       <c r="B460" s="25" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="C460" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D460" s="25">
         <v>4</v>
       </c>
       <c r="E460" s="25"/>
       <c r="F460" s="25"/>
       <c r="G460" s="25"/>
       <c r="H460" s="25">
         <v>160</v>
       </c>
-      <c r="I460" s="25">
-[...2 lines deleted...]
-      <c r="J460" s="25"/>
+      <c r="I460" s="25"/>
+      <c r="J460" s="25">
+        <v>3</v>
+      </c>
       <c r="K460" s="25"/>
       <c r="L460" s="25"/>
       <c r="M460" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N460" s="25">
+        <v>4</v>
+      </c>
+      <c r="O460" s="25"/>
       <c r="P460" s="25"/>
       <c r="Q460" s="25"/>
       <c r="R460" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T460" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S460" s="25"/>
+      <c r="T460" s="25">
+        <v>3</v>
+      </c>
       <c r="U460" s="25"/>
       <c r="V460" s="25"/>
       <c r="W460" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X460" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y460" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z460" s="25"/>
       <c r="AA460" s="25"/>
       <c r="AB460" s="25"/>
     </row>
     <row r="461" spans="1:33">
       <c r="A461" s="25">
         <v>451</v>
       </c>
       <c r="B461" s="25" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C461" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D461" s="25">
         <v>4</v>
       </c>
       <c r="E461" s="25"/>
       <c r="F461" s="25"/>
       <c r="G461" s="25"/>
       <c r="H461" s="25">
         <v>160</v>
       </c>
-      <c r="I461" s="25">
-[...2 lines deleted...]
-      <c r="J461" s="25"/>
+      <c r="I461" s="25"/>
+      <c r="J461" s="25">
+        <v>3</v>
+      </c>
       <c r="K461" s="25"/>
       <c r="L461" s="25"/>
       <c r="M461" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N461" s="25"/>
       <c r="O461" s="25">
         <v>3</v>
       </c>
       <c r="P461" s="25"/>
       <c r="Q461" s="25"/>
       <c r="R461" s="25">
         <v>90</v>
       </c>
       <c r="S461" s="25">
         <v>4</v>
       </c>
       <c r="T461" s="25"/>
       <c r="U461" s="25"/>
       <c r="V461" s="25"/>
       <c r="W461" s="25">
         <v>80</v>
       </c>
       <c r="X461" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y461" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z461" s="25"/>
       <c r="AA461" s="25"/>
       <c r="AB461" s="25"/>
     </row>
     <row r="462" spans="1:33">
       <c r="A462" s="25">
         <v>452</v>
       </c>
       <c r="B462" s="25" t="s">
-        <v>113</v>
+        <v>490</v>
       </c>
       <c r="C462" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D462" s="25">
         <v>4</v>
       </c>
       <c r="E462" s="25"/>
       <c r="F462" s="25"/>
       <c r="G462" s="25"/>
       <c r="H462" s="25">
         <v>160</v>
       </c>
-      <c r="I462" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I462" s="25">
+        <v>4</v>
+      </c>
+      <c r="J462" s="25"/>
       <c r="K462" s="25"/>
       <c r="L462" s="25"/>
       <c r="M462" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N462" s="25"/>
       <c r="O462" s="25">
         <v>3</v>
       </c>
       <c r="P462" s="25"/>
       <c r="Q462" s="25"/>
       <c r="R462" s="25">
         <v>90</v>
       </c>
       <c r="S462" s="25">
         <v>4</v>
       </c>
       <c r="T462" s="25"/>
       <c r="U462" s="25"/>
       <c r="V462" s="25"/>
       <c r="W462" s="25">
         <v>80</v>
       </c>
       <c r="X462" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Y462" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Z462" s="25"/>
       <c r="AA462" s="25"/>
       <c r="AB462" s="25"/>
     </row>
     <row r="463" spans="1:33">
       <c r="A463" s="25">
         <v>453</v>
       </c>
       <c r="B463" s="25" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="C463" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D463" s="25">
         <v>4</v>
       </c>
       <c r="E463" s="25"/>
       <c r="F463" s="25"/>
       <c r="G463" s="25"/>
       <c r="H463" s="25">
         <v>160</v>
       </c>
       <c r="I463" s="25">
         <v>4</v>
       </c>
       <c r="J463" s="25"/>
       <c r="K463" s="25"/>
       <c r="L463" s="25"/>
       <c r="M463" s="25">
         <v>40</v>
       </c>
       <c r="N463" s="25"/>
       <c r="O463" s="25">
         <v>3</v>
@@ -27950,51 +27950,51 @@
       </c>
       <c r="S463" s="25">
         <v>4</v>
       </c>
       <c r="T463" s="25"/>
       <c r="U463" s="25"/>
       <c r="V463" s="25"/>
       <c r="W463" s="25">
         <v>80</v>
       </c>
       <c r="X463" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y463" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z463" s="25"/>
       <c r="AA463" s="25"/>
       <c r="AB463" s="25"/>
     </row>
     <row r="464" spans="1:33">
       <c r="A464" s="25">
         <v>454</v>
       </c>
       <c r="B464" s="25" t="s">
-        <v>487</v>
+        <v>463</v>
       </c>
       <c r="C464" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D464" s="25">
         <v>4</v>
       </c>
       <c r="E464" s="25"/>
       <c r="F464" s="25"/>
       <c r="G464" s="25"/>
       <c r="H464" s="25">
         <v>160</v>
       </c>
       <c r="I464" s="25">
         <v>4</v>
       </c>
       <c r="J464" s="25"/>
       <c r="K464" s="25"/>
       <c r="L464" s="25"/>
       <c r="M464" s="25">
         <v>40</v>
       </c>
       <c r="N464" s="25"/>
       <c r="O464" s="25">
         <v>3</v>
@@ -28006,51 +28006,51 @@
       </c>
       <c r="S464" s="25">
         <v>4</v>
       </c>
       <c r="T464" s="25"/>
       <c r="U464" s="25"/>
       <c r="V464" s="25"/>
       <c r="W464" s="25">
         <v>80</v>
       </c>
       <c r="X464" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y464" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z464" s="25"/>
       <c r="AA464" s="25"/>
       <c r="AB464" s="25"/>
     </row>
     <row r="465" spans="1:33">
       <c r="A465" s="25">
         <v>455</v>
       </c>
       <c r="B465" s="25" t="s">
-        <v>233</v>
+        <v>465</v>
       </c>
       <c r="C465" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D465" s="25">
         <v>4</v>
       </c>
       <c r="E465" s="25"/>
       <c r="F465" s="25"/>
       <c r="G465" s="25"/>
       <c r="H465" s="25">
         <v>160</v>
       </c>
       <c r="I465" s="25">
         <v>4</v>
       </c>
       <c r="J465" s="25"/>
       <c r="K465" s="25"/>
       <c r="L465" s="25"/>
       <c r="M465" s="25">
         <v>40</v>
       </c>
       <c r="N465" s="25"/>
       <c r="O465" s="25">
         <v>3</v>
@@ -28062,51 +28062,51 @@
       </c>
       <c r="S465" s="25">
         <v>4</v>
       </c>
       <c r="T465" s="25"/>
       <c r="U465" s="25"/>
       <c r="V465" s="25"/>
       <c r="W465" s="25">
         <v>80</v>
       </c>
       <c r="X465" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y465" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z465" s="25"/>
       <c r="AA465" s="25"/>
       <c r="AB465" s="25"/>
     </row>
     <row r="466" spans="1:33">
       <c r="A466" s="25">
         <v>456</v>
       </c>
       <c r="B466" s="25" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="C466" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D466" s="25">
         <v>4</v>
       </c>
       <c r="E466" s="25"/>
       <c r="F466" s="25"/>
       <c r="G466" s="25"/>
       <c r="H466" s="25">
         <v>160</v>
       </c>
       <c r="I466" s="25">
         <v>4</v>
       </c>
       <c r="J466" s="25"/>
       <c r="K466" s="25"/>
       <c r="L466" s="25"/>
       <c r="M466" s="25">
         <v>40</v>
       </c>
       <c r="N466" s="25"/>
       <c r="O466" s="25">
         <v>3</v>
@@ -28118,275 +28118,275 @@
       </c>
       <c r="S466" s="25">
         <v>4</v>
       </c>
       <c r="T466" s="25"/>
       <c r="U466" s="25"/>
       <c r="V466" s="25"/>
       <c r="W466" s="25">
         <v>80</v>
       </c>
       <c r="X466" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y466" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z466" s="25"/>
       <c r="AA466" s="25"/>
       <c r="AB466" s="25"/>
     </row>
     <row r="467" spans="1:33">
       <c r="A467" s="25">
         <v>457</v>
       </c>
       <c r="B467" s="25" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C467" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D467" s="25">
         <v>4</v>
       </c>
       <c r="E467" s="25"/>
       <c r="F467" s="25"/>
       <c r="G467" s="25"/>
       <c r="H467" s="25">
         <v>160</v>
       </c>
-      <c r="I467" s="25">
-[...2 lines deleted...]
-      <c r="J467" s="25"/>
+      <c r="I467" s="25"/>
+      <c r="J467" s="25">
+        <v>3</v>
+      </c>
       <c r="K467" s="25"/>
       <c r="L467" s="25"/>
       <c r="M467" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N467" s="25"/>
       <c r="O467" s="25">
         <v>3</v>
       </c>
       <c r="P467" s="25"/>
       <c r="Q467" s="25"/>
       <c r="R467" s="25">
         <v>90</v>
       </c>
       <c r="S467" s="25">
         <v>4</v>
       </c>
       <c r="T467" s="25"/>
       <c r="U467" s="25"/>
       <c r="V467" s="25"/>
       <c r="W467" s="25">
         <v>80</v>
       </c>
       <c r="X467" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y467" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z467" s="25"/>
       <c r="AA467" s="25"/>
       <c r="AB467" s="25"/>
     </row>
     <row r="468" spans="1:33">
       <c r="A468" s="25">
         <v>458</v>
       </c>
       <c r="B468" s="25" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C468" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D468" s="25">
         <v>4</v>
       </c>
       <c r="E468" s="25"/>
       <c r="F468" s="25"/>
       <c r="G468" s="25"/>
       <c r="H468" s="25">
         <v>160</v>
       </c>
       <c r="I468" s="25"/>
       <c r="J468" s="25">
         <v>3</v>
       </c>
       <c r="K468" s="25"/>
       <c r="L468" s="25"/>
       <c r="M468" s="25">
         <v>30</v>
       </c>
-      <c r="N468" s="25">
-[...2 lines deleted...]
-      <c r="O468" s="25"/>
+      <c r="N468" s="25"/>
+      <c r="O468" s="25">
+        <v>3</v>
+      </c>
       <c r="P468" s="25"/>
       <c r="Q468" s="25"/>
       <c r="R468" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S468" s="25">
+        <v>4</v>
+      </c>
+      <c r="T468" s="25"/>
       <c r="U468" s="25"/>
       <c r="V468" s="25"/>
       <c r="W468" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X468" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y468" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z468" s="25"/>
       <c r="AA468" s="25"/>
       <c r="AB468" s="25"/>
     </row>
     <row r="469" spans="1:33">
       <c r="A469" s="25">
         <v>459</v>
       </c>
       <c r="B469" s="25" t="s">
-        <v>295</v>
+        <v>494</v>
       </c>
       <c r="C469" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D469" s="25">
         <v>4</v>
       </c>
       <c r="E469" s="25"/>
       <c r="F469" s="25"/>
       <c r="G469" s="25"/>
       <c r="H469" s="25">
         <v>160</v>
       </c>
-      <c r="I469" s="25">
-[...2 lines deleted...]
-      <c r="J469" s="25"/>
+      <c r="I469" s="25"/>
+      <c r="J469" s="25">
+        <v>3</v>
+      </c>
       <c r="K469" s="25"/>
       <c r="L469" s="25"/>
       <c r="M469" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N469" s="25">
         <v>4</v>
       </c>
       <c r="O469" s="25"/>
       <c r="P469" s="25"/>
       <c r="Q469" s="25"/>
       <c r="R469" s="25">
         <v>120</v>
       </c>
-      <c r="S469" s="25">
-[...2 lines deleted...]
-      <c r="T469" s="25"/>
+      <c r="S469" s="25"/>
+      <c r="T469" s="25">
+        <v>3</v>
+      </c>
       <c r="U469" s="25"/>
       <c r="V469" s="25"/>
       <c r="W469" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X469" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y469" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z469" s="25"/>
       <c r="AA469" s="25"/>
       <c r="AB469" s="25"/>
     </row>
     <row r="470" spans="1:33">
       <c r="A470" s="25">
         <v>460</v>
       </c>
       <c r="B470" s="25" t="s">
-        <v>192</v>
+        <v>239</v>
       </c>
       <c r="C470" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D470" s="25">
         <v>4</v>
       </c>
       <c r="E470" s="25"/>
       <c r="F470" s="25"/>
       <c r="G470" s="25"/>
       <c r="H470" s="25">
         <v>160</v>
       </c>
-      <c r="I470" s="25">
-[...2 lines deleted...]
-      <c r="J470" s="25"/>
+      <c r="I470" s="25"/>
+      <c r="J470" s="25">
+        <v>3</v>
+      </c>
       <c r="K470" s="25"/>
       <c r="L470" s="25"/>
       <c r="M470" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N470" s="25"/>
       <c r="O470" s="25">
         <v>3</v>
       </c>
       <c r="P470" s="25"/>
       <c r="Q470" s="25"/>
       <c r="R470" s="25">
         <v>90</v>
       </c>
       <c r="S470" s="25">
         <v>4</v>
       </c>
       <c r="T470" s="25"/>
       <c r="U470" s="25"/>
       <c r="V470" s="25"/>
       <c r="W470" s="25">
         <v>80</v>
       </c>
       <c r="X470" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y470" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z470" s="25"/>
       <c r="AA470" s="25"/>
       <c r="AB470" s="25"/>
     </row>
     <row r="471" spans="1:33">
       <c r="A471" s="25">
         <v>461</v>
       </c>
       <c r="B471" s="25" t="s">
-        <v>143</v>
+        <v>495</v>
       </c>
       <c r="C471" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D471" s="25">
         <v>4</v>
       </c>
       <c r="E471" s="25"/>
       <c r="F471" s="25"/>
       <c r="G471" s="25"/>
       <c r="H471" s="25">
         <v>160</v>
       </c>
       <c r="I471" s="25">
         <v>4</v>
       </c>
       <c r="J471" s="25"/>
       <c r="K471" s="25"/>
       <c r="L471" s="25"/>
       <c r="M471" s="25">
         <v>40</v>
       </c>
       <c r="N471" s="25"/>
       <c r="O471" s="25">
         <v>3</v>
@@ -28398,163 +28398,163 @@
       </c>
       <c r="S471" s="25">
         <v>4</v>
       </c>
       <c r="T471" s="25"/>
       <c r="U471" s="25"/>
       <c r="V471" s="25"/>
       <c r="W471" s="25">
         <v>80</v>
       </c>
       <c r="X471" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y471" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z471" s="25"/>
       <c r="AA471" s="25"/>
       <c r="AB471" s="25"/>
     </row>
     <row r="472" spans="1:33">
       <c r="A472" s="25">
         <v>462</v>
       </c>
       <c r="B472" s="25" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="C472" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D472" s="25">
         <v>4</v>
       </c>
       <c r="E472" s="25"/>
       <c r="F472" s="25"/>
       <c r="G472" s="25"/>
       <c r="H472" s="25">
         <v>160</v>
       </c>
       <c r="I472" s="25">
         <v>4</v>
       </c>
       <c r="J472" s="25"/>
       <c r="K472" s="25"/>
       <c r="L472" s="25"/>
       <c r="M472" s="25">
         <v>40</v>
       </c>
-      <c r="N472" s="25">
-[...2 lines deleted...]
-      <c r="O472" s="25"/>
+      <c r="N472" s="25"/>
+      <c r="O472" s="25">
+        <v>3</v>
+      </c>
       <c r="P472" s="25"/>
       <c r="Q472" s="25"/>
       <c r="R472" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S472" s="25">
         <v>4</v>
       </c>
       <c r="T472" s="25"/>
       <c r="U472" s="25"/>
       <c r="V472" s="25"/>
       <c r="W472" s="25">
         <v>80</v>
       </c>
       <c r="X472" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y472" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z472" s="25"/>
       <c r="AA472" s="25"/>
       <c r="AB472" s="25"/>
     </row>
     <row r="473" spans="1:33">
       <c r="A473" s="25">
         <v>463</v>
       </c>
       <c r="B473" s="25" t="s">
-        <v>242</v>
+        <v>92</v>
       </c>
       <c r="C473" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D473" s="25">
         <v>4</v>
       </c>
       <c r="E473" s="25"/>
       <c r="F473" s="25"/>
       <c r="G473" s="25"/>
       <c r="H473" s="25">
         <v>160</v>
       </c>
       <c r="I473" s="25"/>
       <c r="J473" s="25">
         <v>3</v>
       </c>
       <c r="K473" s="25"/>
       <c r="L473" s="25"/>
       <c r="M473" s="25">
         <v>30</v>
       </c>
       <c r="N473" s="25"/>
       <c r="O473" s="25">
         <v>3</v>
       </c>
       <c r="P473" s="25"/>
       <c r="Q473" s="25"/>
       <c r="R473" s="25">
         <v>90</v>
       </c>
       <c r="S473" s="25">
         <v>4</v>
       </c>
       <c r="T473" s="25"/>
       <c r="U473" s="25"/>
       <c r="V473" s="25"/>
       <c r="W473" s="25">
         <v>80</v>
       </c>
       <c r="X473" s="25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Y473" s="25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Z473" s="25"/>
       <c r="AA473" s="25"/>
       <c r="AB473" s="25"/>
     </row>
     <row r="474" spans="1:33">
       <c r="A474" s="25">
         <v>464</v>
       </c>
       <c r="B474" s="25" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="C474" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D474" s="25">
         <v>4</v>
       </c>
       <c r="E474" s="25"/>
       <c r="F474" s="25"/>
       <c r="G474" s="25"/>
       <c r="H474" s="25">
         <v>160</v>
       </c>
       <c r="I474" s="25">
         <v>4</v>
       </c>
       <c r="J474" s="25"/>
       <c r="K474" s="25"/>
       <c r="L474" s="25"/>
       <c r="M474" s="25">
         <v>40</v>
       </c>
       <c r="N474" s="25"/>
       <c r="O474" s="25">
         <v>3</v>
@@ -28566,835 +28566,835 @@
       </c>
       <c r="S474" s="25">
         <v>4</v>
       </c>
       <c r="T474" s="25"/>
       <c r="U474" s="25"/>
       <c r="V474" s="25"/>
       <c r="W474" s="25">
         <v>80</v>
       </c>
       <c r="X474" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y474" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z474" s="25"/>
       <c r="AA474" s="25"/>
       <c r="AB474" s="25"/>
     </row>
     <row r="475" spans="1:33">
       <c r="A475" s="25">
         <v>465</v>
       </c>
       <c r="B475" s="25" t="s">
-        <v>234</v>
+        <v>498</v>
       </c>
       <c r="C475" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D475" s="25">
         <v>4</v>
       </c>
       <c r="E475" s="25"/>
       <c r="F475" s="25"/>
       <c r="G475" s="25"/>
       <c r="H475" s="25">
         <v>160</v>
       </c>
       <c r="I475" s="25">
         <v>4</v>
       </c>
       <c r="J475" s="25"/>
       <c r="K475" s="25"/>
       <c r="L475" s="25"/>
       <c r="M475" s="25">
         <v>40</v>
       </c>
       <c r="N475" s="25"/>
       <c r="O475" s="25">
         <v>3</v>
       </c>
       <c r="P475" s="25"/>
       <c r="Q475" s="25"/>
       <c r="R475" s="25">
         <v>90</v>
       </c>
-      <c r="S475" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S475" s="25">
+        <v>4</v>
+      </c>
+      <c r="T475" s="25"/>
       <c r="U475" s="25"/>
       <c r="V475" s="25"/>
       <c r="W475" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X475" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y475" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z475" s="25"/>
       <c r="AA475" s="25"/>
       <c r="AB475" s="25"/>
     </row>
     <row r="476" spans="1:33">
       <c r="A476" s="25">
         <v>466</v>
       </c>
       <c r="B476" s="25" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C476" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D476" s="25">
         <v>4</v>
       </c>
       <c r="E476" s="25"/>
       <c r="F476" s="25"/>
       <c r="G476" s="25"/>
       <c r="H476" s="25">
         <v>160</v>
       </c>
-      <c r="I476" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I476" s="25">
+        <v>4</v>
+      </c>
+      <c r="J476" s="25"/>
       <c r="K476" s="25"/>
       <c r="L476" s="25"/>
       <c r="M476" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N476" s="25"/>
       <c r="O476" s="25">
         <v>3</v>
       </c>
       <c r="P476" s="25"/>
       <c r="Q476" s="25"/>
       <c r="R476" s="25">
         <v>90</v>
       </c>
       <c r="S476" s="25">
         <v>4</v>
       </c>
       <c r="T476" s="25"/>
       <c r="U476" s="25"/>
       <c r="V476" s="25"/>
       <c r="W476" s="25">
         <v>80</v>
       </c>
       <c r="X476" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Y476" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Z476" s="25"/>
       <c r="AA476" s="25"/>
       <c r="AB476" s="25"/>
     </row>
     <row r="477" spans="1:33">
       <c r="A477" s="25">
         <v>467</v>
       </c>
       <c r="B477" s="25" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="C477" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D477" s="25">
         <v>4</v>
       </c>
       <c r="E477" s="25"/>
       <c r="F477" s="25"/>
       <c r="G477" s="25"/>
       <c r="H477" s="25">
         <v>160</v>
       </c>
-      <c r="I477" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I477" s="25">
+        <v>4</v>
+      </c>
+      <c r="J477" s="25"/>
       <c r="K477" s="25"/>
       <c r="L477" s="25"/>
       <c r="M477" s="25">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="N477" s="25"/>
       <c r="O477" s="25">
         <v>3</v>
       </c>
       <c r="P477" s="25"/>
       <c r="Q477" s="25"/>
       <c r="R477" s="25">
         <v>90</v>
       </c>
       <c r="S477" s="25">
         <v>4</v>
       </c>
       <c r="T477" s="25"/>
       <c r="U477" s="25"/>
       <c r="V477" s="25"/>
       <c r="W477" s="25">
         <v>80</v>
       </c>
       <c r="X477" s="25" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="Z477" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y477" s="25"/>
+      <c r="Z477" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA477" s="25"/>
       <c r="AB477" s="25"/>
     </row>
     <row r="478" spans="1:33">
       <c r="A478" s="25">
         <v>468</v>
       </c>
       <c r="B478" s="25" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="C478" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D478" s="25">
         <v>4</v>
       </c>
       <c r="E478" s="25"/>
       <c r="F478" s="25"/>
       <c r="G478" s="25"/>
       <c r="H478" s="25">
         <v>160</v>
       </c>
-      <c r="I478" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I478" s="25">
+        <v>4</v>
+      </c>
+      <c r="J478" s="25"/>
       <c r="K478" s="25"/>
       <c r="L478" s="25"/>
       <c r="M478" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N478" s="25"/>
       <c r="O478" s="25">
         <v>3</v>
       </c>
       <c r="P478" s="25"/>
       <c r="Q478" s="25"/>
       <c r="R478" s="25">
         <v>90</v>
       </c>
       <c r="S478" s="25">
         <v>4</v>
       </c>
       <c r="T478" s="25"/>
       <c r="U478" s="25"/>
       <c r="V478" s="25"/>
       <c r="W478" s="25">
         <v>80</v>
       </c>
       <c r="X478" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Y478" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Z478" s="25"/>
       <c r="AA478" s="25"/>
       <c r="AB478" s="25"/>
     </row>
     <row r="479" spans="1:33">
       <c r="A479" s="25">
         <v>469</v>
       </c>
       <c r="B479" s="25" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C479" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D479" s="25">
         <v>4</v>
       </c>
       <c r="E479" s="25"/>
       <c r="F479" s="25"/>
       <c r="G479" s="25"/>
       <c r="H479" s="25">
         <v>160</v>
       </c>
-      <c r="I479" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I479" s="25">
+        <v>4</v>
+      </c>
+      <c r="J479" s="25"/>
       <c r="K479" s="25"/>
       <c r="L479" s="25"/>
       <c r="M479" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="O479" s="25"/>
+        <v>40</v>
+      </c>
+      <c r="N479" s="25"/>
+      <c r="O479" s="25">
+        <v>3</v>
+      </c>
       <c r="P479" s="25"/>
       <c r="Q479" s="25"/>
       <c r="R479" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S479" s="25">
+        <v>4</v>
+      </c>
+      <c r="T479" s="25"/>
       <c r="U479" s="25"/>
       <c r="V479" s="25"/>
       <c r="W479" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X479" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y479" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z479" s="25"/>
       <c r="AA479" s="25"/>
       <c r="AB479" s="25"/>
     </row>
     <row r="480" spans="1:33">
       <c r="A480" s="25">
         <v>470</v>
       </c>
       <c r="B480" s="25" t="s">
-        <v>497</v>
+        <v>472</v>
       </c>
       <c r="C480" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D480" s="25">
         <v>4</v>
       </c>
       <c r="E480" s="25"/>
       <c r="F480" s="25"/>
       <c r="G480" s="25"/>
       <c r="H480" s="25">
         <v>160</v>
       </c>
       <c r="I480" s="25">
         <v>4</v>
       </c>
       <c r="J480" s="25"/>
       <c r="K480" s="25"/>
       <c r="L480" s="25"/>
       <c r="M480" s="25">
         <v>40</v>
       </c>
-      <c r="N480" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N480" s="25">
+        <v>4</v>
+      </c>
+      <c r="O480" s="25"/>
       <c r="P480" s="25"/>
       <c r="Q480" s="25"/>
       <c r="R480" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S480" s="25">
         <v>4</v>
       </c>
       <c r="T480" s="25"/>
       <c r="U480" s="25"/>
       <c r="V480" s="25"/>
       <c r="W480" s="25">
         <v>80</v>
       </c>
       <c r="X480" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y480" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z480" s="25"/>
       <c r="AA480" s="25"/>
       <c r="AB480" s="25"/>
     </row>
     <row r="481" spans="1:33">
       <c r="A481" s="25">
         <v>471</v>
       </c>
       <c r="B481" s="25" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="C481" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D481" s="25">
         <v>4</v>
       </c>
       <c r="E481" s="25"/>
       <c r="F481" s="25"/>
       <c r="G481" s="25"/>
       <c r="H481" s="25">
         <v>160</v>
       </c>
-      <c r="I481" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I481" s="25">
+        <v>4</v>
+      </c>
+      <c r="J481" s="25"/>
       <c r="K481" s="25"/>
       <c r="L481" s="25"/>
       <c r="M481" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N481" s="25"/>
       <c r="O481" s="25">
         <v>3</v>
       </c>
       <c r="P481" s="25"/>
       <c r="Q481" s="25"/>
       <c r="R481" s="25">
         <v>90</v>
       </c>
       <c r="S481" s="25">
         <v>4</v>
       </c>
       <c r="T481" s="25"/>
       <c r="U481" s="25"/>
       <c r="V481" s="25"/>
       <c r="W481" s="25">
         <v>80</v>
       </c>
       <c r="X481" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Y481" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Z481" s="25"/>
       <c r="AA481" s="25"/>
       <c r="AB481" s="25"/>
     </row>
     <row r="482" spans="1:33">
       <c r="A482" s="25">
         <v>472</v>
       </c>
       <c r="B482" s="25" t="s">
-        <v>498</v>
+        <v>470</v>
       </c>
       <c r="C482" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D482" s="25">
         <v>4</v>
       </c>
       <c r="E482" s="25"/>
       <c r="F482" s="25"/>
       <c r="G482" s="25"/>
       <c r="H482" s="25">
         <v>160</v>
       </c>
       <c r="I482" s="25">
         <v>4</v>
       </c>
       <c r="J482" s="25"/>
       <c r="K482" s="25"/>
       <c r="L482" s="25"/>
       <c r="M482" s="25">
         <v>40</v>
       </c>
       <c r="N482" s="25">
         <v>4</v>
       </c>
       <c r="O482" s="25"/>
       <c r="P482" s="25"/>
       <c r="Q482" s="25"/>
       <c r="R482" s="25">
         <v>120</v>
       </c>
-      <c r="S482" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S482" s="25">
+        <v>4</v>
+      </c>
+      <c r="T482" s="25"/>
       <c r="U482" s="25"/>
       <c r="V482" s="25"/>
       <c r="W482" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X482" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y482" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z482" s="25"/>
       <c r="AA482" s="25"/>
       <c r="AB482" s="25"/>
     </row>
     <row r="483" spans="1:33">
       <c r="A483" s="25">
         <v>473</v>
       </c>
       <c r="B483" s="25" t="s">
-        <v>499</v>
+        <v>430</v>
       </c>
       <c r="C483" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D483" s="25">
         <v>4</v>
       </c>
       <c r="E483" s="25"/>
       <c r="F483" s="25"/>
       <c r="G483" s="25"/>
       <c r="H483" s="25">
         <v>160</v>
       </c>
-      <c r="I483" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I483" s="25">
+        <v>4</v>
+      </c>
+      <c r="J483" s="25"/>
       <c r="K483" s="25"/>
       <c r="L483" s="25"/>
       <c r="M483" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N483" s="25">
         <v>4</v>
       </c>
       <c r="O483" s="25"/>
       <c r="P483" s="25"/>
       <c r="Q483" s="25"/>
       <c r="R483" s="25">
         <v>120</v>
       </c>
       <c r="S483" s="25">
         <v>4</v>
       </c>
       <c r="T483" s="25"/>
       <c r="U483" s="25"/>
       <c r="V483" s="25"/>
       <c r="W483" s="25">
         <v>80</v>
       </c>
       <c r="X483" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Y483" s="25" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="Z483" s="25"/>
       <c r="AA483" s="25"/>
       <c r="AB483" s="25"/>
     </row>
     <row r="484" spans="1:33">
       <c r="A484" s="25">
         <v>474</v>
       </c>
       <c r="B484" s="25" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C484" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D484" s="25">
         <v>4</v>
       </c>
       <c r="E484" s="25"/>
       <c r="F484" s="25"/>
       <c r="G484" s="25"/>
       <c r="H484" s="25">
         <v>160</v>
       </c>
-      <c r="I484" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I484" s="25">
+        <v>4</v>
+      </c>
+      <c r="J484" s="25"/>
       <c r="K484" s="25"/>
       <c r="L484" s="25"/>
       <c r="M484" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="O484" s="25"/>
+        <v>40</v>
+      </c>
+      <c r="N484" s="25"/>
+      <c r="O484" s="25">
+        <v>3</v>
+      </c>
       <c r="P484" s="25"/>
       <c r="Q484" s="25"/>
       <c r="R484" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S484" s="25">
+        <v>4</v>
+      </c>
+      <c r="T484" s="25"/>
       <c r="U484" s="25"/>
       <c r="V484" s="25"/>
       <c r="W484" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X484" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y484" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z484" s="25"/>
       <c r="AA484" s="25"/>
       <c r="AB484" s="25"/>
     </row>
     <row r="485" spans="1:33">
       <c r="A485" s="25">
         <v>475</v>
       </c>
       <c r="B485" s="25" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C485" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D485" s="25">
         <v>4</v>
       </c>
       <c r="E485" s="25"/>
       <c r="F485" s="25"/>
       <c r="G485" s="25"/>
       <c r="H485" s="25">
-        <v>160</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I485" s="25">
+        <v>4</v>
+      </c>
+      <c r="J485" s="25"/>
       <c r="K485" s="25"/>
       <c r="L485" s="25"/>
       <c r="M485" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N485" s="25"/>
       <c r="O485" s="25">
         <v>3</v>
       </c>
       <c r="P485" s="25"/>
       <c r="Q485" s="25"/>
       <c r="R485" s="25">
         <v>90</v>
       </c>
       <c r="S485" s="25">
         <v>4</v>
       </c>
       <c r="T485" s="25"/>
       <c r="U485" s="25"/>
       <c r="V485" s="25"/>
       <c r="W485" s="25">
         <v>80</v>
       </c>
       <c r="X485" s="25" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="Z485" s="25"/>
+        <v>505</v>
+      </c>
+      <c r="Y485" s="25"/>
+      <c r="Z485" s="25" t="s">
+        <v>505</v>
+      </c>
       <c r="AA485" s="25"/>
       <c r="AB485" s="25"/>
     </row>
     <row r="486" spans="1:33">
       <c r="A486" s="25">
         <v>476</v>
       </c>
       <c r="B486" s="25" t="s">
-        <v>502</v>
+        <v>479</v>
       </c>
       <c r="C486" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D486" s="25">
         <v>4</v>
       </c>
       <c r="E486" s="25"/>
       <c r="F486" s="25"/>
       <c r="G486" s="25"/>
       <c r="H486" s="25">
         <v>160</v>
       </c>
       <c r="I486" s="25"/>
       <c r="J486" s="25">
         <v>3</v>
       </c>
       <c r="K486" s="25"/>
       <c r="L486" s="25"/>
       <c r="M486" s="25">
         <v>30</v>
       </c>
       <c r="N486" s="25"/>
       <c r="O486" s="25">
         <v>3</v>
       </c>
       <c r="P486" s="25"/>
       <c r="Q486" s="25"/>
       <c r="R486" s="25">
         <v>90</v>
       </c>
-      <c r="S486" s="25">
-[...2 lines deleted...]
-      <c r="T486" s="25"/>
+      <c r="S486" s="25"/>
+      <c r="T486" s="25">
+        <v>3</v>
+      </c>
       <c r="U486" s="25"/>
       <c r="V486" s="25"/>
       <c r="W486" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X486" s="25" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="Z486" s="25"/>
+        <v>95</v>
+      </c>
+      <c r="Y486" s="25"/>
+      <c r="Z486" s="25" t="s">
+        <v>95</v>
+      </c>
       <c r="AA486" s="25"/>
       <c r="AB486" s="25"/>
     </row>
     <row r="487" spans="1:33">
       <c r="A487" s="25">
         <v>477</v>
       </c>
       <c r="B487" s="25" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C487" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D487" s="25">
         <v>4</v>
       </c>
       <c r="E487" s="25"/>
       <c r="F487" s="25"/>
       <c r="G487" s="25"/>
       <c r="H487" s="25">
         <v>160</v>
       </c>
-      <c r="I487" s="25">
-[...2 lines deleted...]
-      <c r="J487" s="25"/>
+      <c r="I487" s="25"/>
+      <c r="J487" s="25">
+        <v>3</v>
+      </c>
       <c r="K487" s="25"/>
       <c r="L487" s="25"/>
       <c r="M487" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N487" s="25">
+        <v>4</v>
+      </c>
+      <c r="O487" s="25"/>
       <c r="P487" s="25"/>
       <c r="Q487" s="25"/>
       <c r="R487" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T487" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S487" s="25"/>
+      <c r="T487" s="25">
+        <v>3</v>
+      </c>
       <c r="U487" s="25"/>
       <c r="V487" s="25"/>
       <c r="W487" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X487" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y487" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z487" s="25"/>
       <c r="AA487" s="25"/>
       <c r="AB487" s="25"/>
     </row>
     <row r="488" spans="1:33">
       <c r="A488" s="25">
         <v>478</v>
       </c>
       <c r="B488" s="25" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="C488" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D488" s="25">
         <v>4</v>
       </c>
       <c r="E488" s="25"/>
       <c r="F488" s="25"/>
       <c r="G488" s="25"/>
       <c r="H488" s="25">
         <v>160</v>
       </c>
       <c r="I488" s="25"/>
       <c r="J488" s="25">
         <v>3</v>
       </c>
       <c r="K488" s="25"/>
       <c r="L488" s="25"/>
       <c r="M488" s="25">
         <v>30</v>
       </c>
-      <c r="N488" s="25">
-[...2 lines deleted...]
-      <c r="O488" s="25"/>
+      <c r="N488" s="25"/>
+      <c r="O488" s="25">
+        <v>3</v>
+      </c>
       <c r="P488" s="25"/>
       <c r="Q488" s="25"/>
       <c r="R488" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S488" s="25">
+        <v>4</v>
+      </c>
+      <c r="T488" s="25"/>
       <c r="U488" s="25"/>
       <c r="V488" s="25"/>
       <c r="W488" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X488" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y488" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z488" s="25"/>
       <c r="AA488" s="25"/>
       <c r="AB488" s="25"/>
     </row>
     <row r="489" spans="1:33">
       <c r="A489" s="25">
         <v>479</v>
       </c>
       <c r="B489" s="25" t="s">
-        <v>505</v>
+        <v>320</v>
       </c>
       <c r="C489" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D489" s="25">
         <v>4</v>
       </c>
       <c r="E489" s="25"/>
       <c r="F489" s="25"/>
       <c r="G489" s="25"/>
       <c r="H489" s="25">
         <v>160</v>
       </c>
       <c r="I489" s="25">
         <v>4</v>
       </c>
       <c r="J489" s="25"/>
       <c r="K489" s="25"/>
       <c r="L489" s="25"/>
       <c r="M489" s="25">
         <v>40</v>
       </c>
       <c r="N489" s="25">
         <v>4</v>
       </c>
@@ -29406,331 +29406,331 @@
       </c>
       <c r="S489" s="25">
         <v>4</v>
       </c>
       <c r="T489" s="25"/>
       <c r="U489" s="25"/>
       <c r="V489" s="25"/>
       <c r="W489" s="25">
         <v>80</v>
       </c>
       <c r="X489" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y489" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z489" s="25"/>
       <c r="AA489" s="25"/>
       <c r="AB489" s="25"/>
     </row>
     <row r="490" spans="1:33">
       <c r="A490" s="25">
         <v>480</v>
       </c>
       <c r="B490" s="25" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="C490" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D490" s="25">
         <v>4</v>
       </c>
       <c r="E490" s="25"/>
       <c r="F490" s="25"/>
       <c r="G490" s="25"/>
       <c r="H490" s="25">
         <v>160</v>
       </c>
-      <c r="I490" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I490" s="25">
+        <v>4</v>
+      </c>
+      <c r="J490" s="25"/>
       <c r="K490" s="25"/>
       <c r="L490" s="25"/>
       <c r="M490" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N490" s="25">
         <v>4</v>
       </c>
       <c r="O490" s="25"/>
       <c r="P490" s="25"/>
       <c r="Q490" s="25"/>
       <c r="R490" s="25">
         <v>120</v>
       </c>
-      <c r="S490" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S490" s="25">
+        <v>4</v>
+      </c>
+      <c r="T490" s="25"/>
       <c r="U490" s="25"/>
       <c r="V490" s="25"/>
       <c r="W490" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X490" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Y490" s="25" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Z490" s="25"/>
       <c r="AA490" s="25"/>
       <c r="AB490" s="25"/>
     </row>
     <row r="491" spans="1:33">
       <c r="A491" s="25">
         <v>481</v>
       </c>
       <c r="B491" s="25" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C491" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D491" s="25">
         <v>4</v>
       </c>
       <c r="E491" s="25"/>
       <c r="F491" s="25"/>
       <c r="G491" s="25"/>
       <c r="H491" s="25">
         <v>160</v>
       </c>
-      <c r="I491" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I491" s="25">
+        <v>4</v>
+      </c>
+      <c r="J491" s="25"/>
       <c r="K491" s="25"/>
       <c r="L491" s="25"/>
       <c r="M491" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N491" s="25"/>
       <c r="O491" s="25">
         <v>3</v>
       </c>
       <c r="P491" s="25"/>
       <c r="Q491" s="25"/>
       <c r="R491" s="25">
         <v>90</v>
       </c>
       <c r="S491" s="25">
         <v>4</v>
       </c>
       <c r="T491" s="25"/>
       <c r="U491" s="25"/>
       <c r="V491" s="25"/>
       <c r="W491" s="25">
         <v>80</v>
       </c>
       <c r="X491" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Y491" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Z491" s="25"/>
       <c r="AA491" s="25"/>
       <c r="AB491" s="25"/>
     </row>
     <row r="492" spans="1:33">
       <c r="A492" s="25">
         <v>482</v>
       </c>
       <c r="B492" s="25" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C492" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D492" s="25">
         <v>4</v>
       </c>
       <c r="E492" s="25"/>
       <c r="F492" s="25"/>
       <c r="G492" s="25"/>
       <c r="H492" s="25">
         <v>160</v>
       </c>
-      <c r="I492" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I492" s="25">
+        <v>4</v>
+      </c>
+      <c r="J492" s="25"/>
       <c r="K492" s="25"/>
       <c r="L492" s="25"/>
       <c r="M492" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N492" s="25">
+        <v>4</v>
+      </c>
+      <c r="O492" s="25"/>
       <c r="P492" s="25"/>
       <c r="Q492" s="25"/>
       <c r="R492" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S492" s="25">
+        <v>4</v>
+      </c>
+      <c r="T492" s="25"/>
       <c r="U492" s="25"/>
       <c r="V492" s="25"/>
       <c r="W492" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X492" s="25" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y492" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z492" s="25"/>
       <c r="AA492" s="25"/>
       <c r="AB492" s="25"/>
     </row>
     <row r="493" spans="1:33">
       <c r="A493" s="25">
         <v>483</v>
       </c>
       <c r="B493" s="25" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C493" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D493" s="25">
         <v>4</v>
       </c>
       <c r="E493" s="25"/>
       <c r="F493" s="25"/>
       <c r="G493" s="25"/>
       <c r="H493" s="25">
         <v>160</v>
       </c>
-      <c r="I493" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I493" s="25">
+        <v>4</v>
+      </c>
+      <c r="J493" s="25"/>
       <c r="K493" s="25"/>
       <c r="L493" s="25"/>
       <c r="M493" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N493" s="25"/>
       <c r="O493" s="25">
         <v>3</v>
       </c>
       <c r="P493" s="25"/>
       <c r="Q493" s="25"/>
       <c r="R493" s="25">
         <v>90</v>
       </c>
-      <c r="S493" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S493" s="25">
+        <v>4</v>
+      </c>
+      <c r="T493" s="25"/>
       <c r="U493" s="25"/>
       <c r="V493" s="25"/>
       <c r="W493" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X493" s="25" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y493" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z493" s="25"/>
       <c r="AA493" s="25"/>
       <c r="AB493" s="25"/>
     </row>
     <row r="494" spans="1:33">
       <c r="A494" s="25">
         <v>484</v>
       </c>
       <c r="B494" s="25" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C494" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D494" s="25">
         <v>4</v>
       </c>
       <c r="E494" s="25"/>
       <c r="F494" s="25"/>
       <c r="G494" s="25"/>
       <c r="H494" s="25">
         <v>160</v>
       </c>
-      <c r="I494" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I494" s="25">
+        <v>4</v>
+      </c>
+      <c r="J494" s="25"/>
       <c r="K494" s="25"/>
       <c r="L494" s="25"/>
       <c r="M494" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N494" s="25"/>
       <c r="O494" s="25">
         <v>3</v>
       </c>
       <c r="P494" s="25"/>
       <c r="Q494" s="25"/>
       <c r="R494" s="25">
         <v>90</v>
       </c>
       <c r="S494" s="25">
         <v>4</v>
       </c>
       <c r="T494" s="25"/>
       <c r="U494" s="25"/>
       <c r="V494" s="25"/>
       <c r="W494" s="25">
         <v>80</v>
       </c>
       <c r="X494" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Y494" s="25" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Z494" s="25"/>
       <c r="AA494" s="25"/>
       <c r="AB494" s="25"/>
     </row>
     <row r="495" spans="1:33">
       <c r="A495" s="25">
         <v>485</v>
       </c>
       <c r="B495" s="25" t="s">
-        <v>509</v>
+        <v>319</v>
       </c>
       <c r="C495" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D495" s="25">
         <v>4</v>
       </c>
       <c r="E495" s="25"/>
       <c r="F495" s="25"/>
       <c r="G495" s="25"/>
       <c r="H495" s="25">
         <v>160</v>
       </c>
       <c r="I495" s="25">
         <v>4</v>
       </c>
       <c r="J495" s="25"/>
       <c r="K495" s="25"/>
       <c r="L495" s="25"/>
       <c r="M495" s="25">
         <v>40</v>
       </c>
       <c r="N495" s="25">
         <v>4</v>
       </c>
@@ -29742,51 +29742,51 @@
       </c>
       <c r="S495" s="25">
         <v>4</v>
       </c>
       <c r="T495" s="25"/>
       <c r="U495" s="25"/>
       <c r="V495" s="25"/>
       <c r="W495" s="25">
         <v>80</v>
       </c>
       <c r="X495" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y495" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z495" s="25"/>
       <c r="AA495" s="25"/>
       <c r="AB495" s="25"/>
     </row>
     <row r="496" spans="1:33">
       <c r="A496" s="25">
         <v>486</v>
       </c>
       <c r="B496" s="25" t="s">
-        <v>510</v>
+        <v>144</v>
       </c>
       <c r="C496" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D496" s="25">
         <v>4</v>
       </c>
       <c r="E496" s="25"/>
       <c r="F496" s="25"/>
       <c r="G496" s="25"/>
       <c r="H496" s="25">
         <v>160</v>
       </c>
       <c r="I496" s="25">
         <v>4</v>
       </c>
       <c r="J496" s="25"/>
       <c r="K496" s="25"/>
       <c r="L496" s="25"/>
       <c r="M496" s="25">
         <v>40</v>
       </c>
       <c r="N496" s="25"/>
       <c r="O496" s="25">
         <v>3</v>
@@ -29798,600 +29798,600 @@
       </c>
       <c r="S496" s="25">
         <v>4</v>
       </c>
       <c r="T496" s="25"/>
       <c r="U496" s="25"/>
       <c r="V496" s="25"/>
       <c r="W496" s="25">
         <v>80</v>
       </c>
       <c r="X496" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y496" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z496" s="25"/>
       <c r="AA496" s="25"/>
       <c r="AB496" s="25"/>
     </row>
     <row r="497" spans="1:33">
       <c r="A497" s="25">
         <v>487</v>
       </c>
       <c r="B497" s="25" t="s">
-        <v>511</v>
+        <v>114</v>
       </c>
       <c r="C497" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D497" s="25">
         <v>4</v>
       </c>
       <c r="E497" s="25"/>
       <c r="F497" s="25"/>
       <c r="G497" s="25"/>
       <c r="H497" s="25">
         <v>160</v>
       </c>
-      <c r="I497" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I497" s="25">
+        <v>4</v>
+      </c>
+      <c r="J497" s="25"/>
       <c r="K497" s="25"/>
       <c r="L497" s="25"/>
       <c r="M497" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N497" s="25">
+        <v>4</v>
+      </c>
+      <c r="O497" s="25"/>
       <c r="P497" s="25"/>
       <c r="Q497" s="25"/>
       <c r="R497" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S497" s="25">
+        <v>4</v>
+      </c>
+      <c r="T497" s="25"/>
       <c r="U497" s="25"/>
       <c r="V497" s="25"/>
       <c r="W497" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X497" s="25" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y497" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z497" s="25"/>
       <c r="AA497" s="25"/>
       <c r="AB497" s="25"/>
     </row>
     <row r="498" spans="1:33">
       <c r="A498" s="25">
         <v>488</v>
       </c>
       <c r="B498" s="25" t="s">
         <v>512</v>
       </c>
       <c r="C498" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D498" s="25">
         <v>4</v>
       </c>
       <c r="E498" s="25"/>
       <c r="F498" s="25"/>
       <c r="G498" s="25"/>
       <c r="H498" s="25">
         <v>160</v>
       </c>
-      <c r="I498" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I498" s="25">
+        <v>4</v>
+      </c>
+      <c r="J498" s="25"/>
       <c r="K498" s="25"/>
       <c r="L498" s="25"/>
       <c r="M498" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N498" s="25"/>
       <c r="O498" s="25">
         <v>3</v>
       </c>
       <c r="P498" s="25"/>
       <c r="Q498" s="25"/>
       <c r="R498" s="25">
         <v>90</v>
       </c>
-      <c r="S498" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S498" s="25">
+        <v>4</v>
+      </c>
+      <c r="T498" s="25"/>
       <c r="U498" s="25"/>
       <c r="V498" s="25"/>
       <c r="W498" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X498" s="25" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="Y498" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z498" s="25"/>
       <c r="AA498" s="25"/>
       <c r="AB498" s="25"/>
     </row>
     <row r="499" spans="1:33">
       <c r="A499" s="25">
         <v>489</v>
       </c>
       <c r="B499" s="25" t="s">
-        <v>298</v>
+        <v>513</v>
       </c>
       <c r="C499" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D499" s="25">
         <v>4</v>
       </c>
       <c r="E499" s="25"/>
       <c r="F499" s="25"/>
       <c r="G499" s="25"/>
       <c r="H499" s="25">
         <v>160</v>
       </c>
       <c r="I499" s="25">
         <v>4</v>
       </c>
       <c r="J499" s="25"/>
       <c r="K499" s="25"/>
       <c r="L499" s="25"/>
       <c r="M499" s="25">
         <v>40</v>
       </c>
-      <c r="N499" s="25">
-[...2 lines deleted...]
-      <c r="O499" s="25"/>
+      <c r="N499" s="25"/>
+      <c r="O499" s="25">
+        <v>3</v>
+      </c>
       <c r="P499" s="25"/>
       <c r="Q499" s="25"/>
       <c r="R499" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S499" s="25">
         <v>4</v>
       </c>
       <c r="T499" s="25"/>
       <c r="U499" s="25"/>
       <c r="V499" s="25"/>
       <c r="W499" s="25">
         <v>80</v>
       </c>
       <c r="X499" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y499" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z499" s="25"/>
       <c r="AA499" s="25"/>
       <c r="AB499" s="25"/>
     </row>
     <row r="500" spans="1:33">
       <c r="A500" s="25">
         <v>490</v>
       </c>
       <c r="B500" s="25" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C500" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D500" s="25">
         <v>4</v>
       </c>
       <c r="E500" s="25"/>
       <c r="F500" s="25"/>
       <c r="G500" s="25"/>
       <c r="H500" s="25">
         <v>160</v>
       </c>
-      <c r="I500" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I500" s="25">
+        <v>4</v>
+      </c>
+      <c r="J500" s="25"/>
       <c r="K500" s="25"/>
       <c r="L500" s="25"/>
       <c r="M500" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N500" s="25">
+        <v>4</v>
+      </c>
+      <c r="O500" s="25"/>
       <c r="P500" s="25"/>
       <c r="Q500" s="25"/>
       <c r="R500" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S500" s="25">
         <v>4</v>
       </c>
       <c r="T500" s="25"/>
       <c r="U500" s="25"/>
       <c r="V500" s="25"/>
       <c r="W500" s="25">
         <v>80</v>
       </c>
       <c r="X500" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y500" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z500" s="25"/>
       <c r="AA500" s="25"/>
       <c r="AB500" s="25"/>
     </row>
     <row r="501" spans="1:33">
       <c r="A501" s="25">
         <v>491</v>
       </c>
       <c r="B501" s="25" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="C501" s="25" t="s">
         <v>451</v>
       </c>
       <c r="D501" s="25">
         <v>4</v>
       </c>
       <c r="E501" s="25"/>
       <c r="F501" s="25"/>
       <c r="G501" s="25"/>
       <c r="H501" s="25">
         <v>160</v>
       </c>
-      <c r="I501" s="25">
-[...2 lines deleted...]
-      <c r="J501" s="25"/>
+      <c r="I501" s="25"/>
+      <c r="J501" s="25">
+        <v>3</v>
+      </c>
       <c r="K501" s="25"/>
       <c r="L501" s="25"/>
       <c r="M501" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N501" s="25">
+        <v>4</v>
+      </c>
+      <c r="O501" s="25"/>
       <c r="P501" s="25"/>
       <c r="Q501" s="25"/>
       <c r="R501" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T501" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S501" s="25"/>
+      <c r="T501" s="25">
+        <v>3</v>
+      </c>
       <c r="U501" s="25"/>
       <c r="V501" s="25"/>
       <c r="W501" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X501" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Y501" s="25" t="s">
         <v>41</v>
       </c>
       <c r="Z501" s="25"/>
       <c r="AA501" s="25"/>
       <c r="AB501" s="25"/>
     </row>
     <row r="502" spans="1:33">
       <c r="A502" s="25">
         <v>492</v>
       </c>
       <c r="B502" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C502" s="25" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="D502" s="25">
         <v>4</v>
       </c>
       <c r="E502" s="25"/>
       <c r="F502" s="25"/>
       <c r="G502" s="25"/>
       <c r="H502" s="25">
         <v>160</v>
       </c>
-      <c r="I502" s="25">
-[...2 lines deleted...]
-      <c r="J502" s="25"/>
+      <c r="I502" s="25"/>
+      <c r="J502" s="25">
+        <v>3</v>
+      </c>
       <c r="K502" s="25"/>
       <c r="L502" s="25"/>
       <c r="M502" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N502" s="25"/>
       <c r="O502" s="25">
         <v>3</v>
       </c>
       <c r="P502" s="25"/>
       <c r="Q502" s="25"/>
       <c r="R502" s="25">
         <v>90</v>
       </c>
-      <c r="S502" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S502" s="25">
+        <v>4</v>
+      </c>
+      <c r="T502" s="25"/>
       <c r="U502" s="25"/>
       <c r="V502" s="25"/>
       <c r="W502" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X502" s="25" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="Y502" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z502" s="25"/>
       <c r="AA502" s="25"/>
       <c r="AB502" s="25"/>
     </row>
     <row r="503" spans="1:33">
       <c r="A503" s="25">
         <v>493</v>
       </c>
       <c r="B503" s="25" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="C503" s="25" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D503" s="25">
         <v>4</v>
       </c>
       <c r="E503" s="25"/>
       <c r="F503" s="25"/>
       <c r="G503" s="25"/>
       <c r="H503" s="25">
         <v>160</v>
       </c>
       <c r="I503" s="25">
         <v>4</v>
       </c>
       <c r="J503" s="25"/>
       <c r="K503" s="25"/>
       <c r="L503" s="25"/>
       <c r="M503" s="25">
         <v>40</v>
       </c>
-      <c r="N503" s="25">
-[...2 lines deleted...]
-      <c r="O503" s="25"/>
+      <c r="N503" s="25"/>
+      <c r="O503" s="25">
+        <v>3</v>
+      </c>
       <c r="P503" s="25"/>
       <c r="Q503" s="25"/>
       <c r="R503" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S503" s="25">
         <v>4</v>
       </c>
       <c r="T503" s="25"/>
       <c r="U503" s="25"/>
       <c r="V503" s="25"/>
       <c r="W503" s="25">
         <v>80</v>
       </c>
       <c r="X503" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Y503" s="25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Z503" s="25"/>
       <c r="AA503" s="25"/>
       <c r="AB503" s="25"/>
     </row>
     <row r="504" spans="1:33">
       <c r="A504" s="25">
         <v>494</v>
       </c>
       <c r="B504" s="25" t="s">
-        <v>113</v>
+        <v>517</v>
       </c>
       <c r="C504" s="25" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D504" s="25">
         <v>4</v>
       </c>
       <c r="E504" s="25"/>
       <c r="F504" s="25"/>
       <c r="G504" s="25"/>
       <c r="H504" s="25">
         <v>160</v>
       </c>
-      <c r="I504" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I504" s="25">
+        <v>4</v>
+      </c>
+      <c r="J504" s="25"/>
       <c r="K504" s="25"/>
       <c r="L504" s="25"/>
       <c r="M504" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N504" s="25"/>
       <c r="O504" s="25">
         <v>3</v>
       </c>
       <c r="P504" s="25"/>
       <c r="Q504" s="25"/>
       <c r="R504" s="25">
         <v>90</v>
       </c>
-      <c r="S504" s="25">
-[...2 lines deleted...]
-      <c r="T504" s="25"/>
+      <c r="S504" s="25"/>
+      <c r="T504" s="25">
+        <v>3</v>
+      </c>
       <c r="U504" s="25"/>
       <c r="V504" s="25"/>
       <c r="W504" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X504" s="25" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="Z504" s="25"/>
+        <v>242</v>
+      </c>
+      <c r="Y504" s="25"/>
+      <c r="Z504" s="25" t="s">
+        <v>242</v>
+      </c>
       <c r="AA504" s="25"/>
       <c r="AB504" s="25"/>
     </row>
     <row r="505" spans="1:33">
       <c r="A505" s="25">
         <v>495</v>
       </c>
       <c r="B505" s="25" t="s">
-        <v>107</v>
+        <v>518</v>
       </c>
       <c r="C505" s="25" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D505" s="25">
         <v>4</v>
       </c>
       <c r="E505" s="25"/>
       <c r="F505" s="25"/>
       <c r="G505" s="25"/>
       <c r="H505" s="25">
         <v>160</v>
       </c>
-      <c r="I505" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I505" s="25">
+        <v>4</v>
+      </c>
+      <c r="J505" s="25"/>
       <c r="K505" s="25"/>
       <c r="L505" s="25"/>
       <c r="M505" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="N505" s="25">
+        <v>4</v>
+      </c>
+      <c r="O505" s="25"/>
       <c r="P505" s="25"/>
       <c r="Q505" s="25"/>
       <c r="R505" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S505" s="25">
         <v>4</v>
       </c>
       <c r="T505" s="25"/>
       <c r="U505" s="25"/>
       <c r="V505" s="25"/>
       <c r="W505" s="25">
         <v>80</v>
       </c>
       <c r="X505" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Y505" s="25" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Z505" s="25"/>
       <c r="AA505" s="25"/>
       <c r="AB505" s="25"/>
     </row>
     <row r="506" spans="1:33">
       <c r="A506" s="25">
         <v>496</v>
       </c>
       <c r="B506" s="25" t="s">
-        <v>518</v>
+        <v>92</v>
       </c>
       <c r="C506" s="25" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D506" s="25">
         <v>4</v>
       </c>
       <c r="E506" s="25"/>
       <c r="F506" s="25"/>
       <c r="G506" s="25"/>
       <c r="H506" s="25">
         <v>160</v>
       </c>
-      <c r="I506" s="25">
-[...2 lines deleted...]
-      <c r="J506" s="25"/>
+      <c r="I506" s="25"/>
+      <c r="J506" s="25">
+        <v>3</v>
+      </c>
       <c r="K506" s="25"/>
       <c r="L506" s="25"/>
       <c r="M506" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N506" s="25"/>
       <c r="O506" s="25">
         <v>3</v>
       </c>
       <c r="P506" s="25"/>
       <c r="Q506" s="25"/>
       <c r="R506" s="25">
         <v>90</v>
       </c>
       <c r="S506" s="25">
         <v>4</v>
       </c>
       <c r="T506" s="25"/>
       <c r="U506" s="25"/>
       <c r="V506" s="25"/>
       <c r="W506" s="25">
         <v>80</v>
       </c>
       <c r="X506" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Y506" s="25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Z506" s="25"/>
       <c r="AA506" s="25"/>
       <c r="AB506" s="25"/>
     </row>
     <row r="507" spans="1:33">
       <c r="A507" s="24" t="s">
         <v>519</v>
       </c>
       <c r="Y507" s="24">
         <v>475</v>
       </c>
       <c r="Z507" s="24">
         <v>20</v>
       </c>
       <c r="AA507" s="24">
         <v>1</v>
       </c>
       <c r="AB507" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:33">
       <c r="B510" t="s">
         <v>520</v>