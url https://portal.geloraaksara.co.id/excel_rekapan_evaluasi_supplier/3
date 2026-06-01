--- v0 (2026-04-15)
+++ v1 (2026-06-01)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER</t>
   </si>
   <si>
-    <t>PER :16-04-2026</t>
+    <t>PER :02-06-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -1308,51 +1308,51 @@
   <si>
     <t>Ometraco Arya Samanta</t>
   </si>
   <si>
     <t>Link &amp; Match Graphics</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
     <t>PT. Ratu Magenta</t>
   </si>
   <si>
     <t>Tinta</t>
   </si>
   <si>
     <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 16-04-2026</t>
+    <t>Jakarta, 02-06-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ast.Ka.Dept</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>
   <si>
     <t>DIPERTAHANKAN</t>
   </si>
   <si>
     <t>DIKELUARKAN</t>
   </si>