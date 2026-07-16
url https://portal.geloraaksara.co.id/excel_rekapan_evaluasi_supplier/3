--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER</t>
   </si>
   <si>
-    <t>PER :02-06-2026</t>
+    <t>PER :17-07-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -1308,51 +1308,51 @@
   <si>
     <t>Ometraco Arya Samanta</t>
   </si>
   <si>
     <t>Link &amp; Match Graphics</t>
   </si>
   <si>
     <t>Festo</t>
   </si>
   <si>
     <t>PT. Ratu Magenta</t>
   </si>
   <si>
     <t>Tinta</t>
   </si>
   <si>
     <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>DIC Graphics</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 02-06-2026</t>
+    <t>Jakarta, 17-07-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ast.Ka.Dept</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>
   <si>
     <t>DIPERTAHANKAN</t>
   </si>
   <si>
     <t>DIKELUARKAN</t>
   </si>