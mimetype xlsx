--- v2 (2026-07-16)
+++ v3 (2026-08-31)
@@ -30,51 +30,51 @@
   </bookViews>
   <sheets>
     <sheet name="Rekapan Evaluasi Supplier" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
   <si>
     <t>PT. Gelora Aksara Pratama</t>
   </si>
   <si>
     <t>Jl. H. Baping Raya No. 100, Ciracas, Pasar Rebo, Jakarta timur. Telp (021) 8710060. Fax (021) 8710566</t>
   </si>
   <si>
     <t>FRM-PCH.03.02/rev-1</t>
   </si>
   <si>
     <t>REKAPAN EVALUASI SUPPLIER</t>
   </si>
   <si>
-    <t>PER :17-07-2026</t>
+    <t>PER :31-08-2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PERUSAHAAN</t>
   </si>
   <si>
     <t>BAHAN YG DISUPPLY</t>
   </si>
   <si>
     <t>1. Kesesuaian Spesifikasi barang</t>
   </si>
   <si>
     <t>≤ 1 %</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>&gt; 1% - ≤ 1,25%</t>
   </si>
   <si>
     <t>B</t>
   </si>
@@ -159,1200 +159,1200 @@
   <si>
     <t>100,00</t>
   </si>
   <si>
     <t>Akasha Wira Internasional</t>
   </si>
   <si>
     <t>Huda Rachma Grupindo</t>
   </si>
   <si>
     <t>Aksesoris</t>
   </si>
   <si>
     <t>Mufakir &amp; Sons</t>
   </si>
   <si>
     <t>CAHAYA ABADI PACKAGING</t>
   </si>
   <si>
     <t>Eureka Bookhouse</t>
   </si>
   <si>
     <t>ATK</t>
   </si>
   <si>
+    <t>Sandi Iskandar</t>
+  </si>
+  <si>
+    <t>Lyra Akrelux</t>
+  </si>
+  <si>
     <t>Faber-Castell International Indonesia</t>
   </si>
   <si>
-    <t>Sandi Iskandar</t>
-[...2 lines deleted...]
-    <t>Lyra Akrelux</t>
+    <t>Budi Karya Sentosa Sejati</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>Cartonindus SumberJaya</t>
+  </si>
+  <si>
+    <t>97,50</t>
+  </si>
+  <si>
+    <t>Central Satrya Perdana</t>
+  </si>
+  <si>
+    <t>Cipta Multi Buana</t>
+  </si>
+  <si>
+    <t>Dhiar Lesatari Pradana</t>
+  </si>
+  <si>
+    <t>Dhoho Indah</t>
+  </si>
+  <si>
+    <t>95,00</t>
+  </si>
+  <si>
+    <t>Digital Media Grafindo</t>
+  </si>
+  <si>
+    <t>92,50</t>
+  </si>
+  <si>
+    <t>Ekadharma Internasional TBK</t>
+  </si>
+  <si>
+    <t>85,00</t>
+  </si>
+  <si>
+    <t>Ekasurya Inout Indonesia</t>
+  </si>
+  <si>
+    <t>Esecodharma Permai</t>
+  </si>
+  <si>
+    <t>Go &amp; Brothers / Lie Thwan Bie</t>
+  </si>
+  <si>
+    <t>Indovip Permata Murni</t>
+  </si>
+  <si>
+    <t>Jakarta Globalindo</t>
+  </si>
+  <si>
+    <t>Kati Kartika Murni</t>
+  </si>
+  <si>
+    <t>Kimu Sukses Abadi</t>
+  </si>
+  <si>
+    <t>KIWI WIRA NIAGA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lazuardi Plastindo </t>
+  </si>
+  <si>
+    <t>Magna Indonesia</t>
+  </si>
+  <si>
+    <t>Makmur Fanta Wijaya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Makro Rekat Sekawan </t>
+  </si>
+  <si>
+    <t>Malino Selaras Cipta Solusi</t>
+  </si>
+  <si>
+    <t>Master Print</t>
+  </si>
+  <si>
+    <t>Medara Globaltama</t>
+  </si>
+  <si>
+    <t>Media Grafindo</t>
+  </si>
+  <si>
+    <t>Mobius Indonesia</t>
+  </si>
+  <si>
+    <t>Multi Asia Raya Semesta</t>
+  </si>
+  <si>
+    <t>Neo Kreasi Indah</t>
+  </si>
+  <si>
+    <t>Polyunggul Pratama</t>
+  </si>
+  <si>
+    <t>Raster Indah Graphic Supply</t>
+  </si>
+  <si>
+    <t>Remca Pioner</t>
+  </si>
+  <si>
+    <t>Rizky Afira</t>
+  </si>
+  <si>
+    <t>Ronadamar Sejahtera</t>
+  </si>
+  <si>
+    <t>Safira Tumbuh Berkembang</t>
+  </si>
+  <si>
+    <t>Sahabat Alam Sentosa</t>
+  </si>
+  <si>
+    <t>Sambungan Tehnigapratama</t>
+  </si>
+  <si>
+    <t>Sinar Surya Sakti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subur Sinar Mandiri </t>
+  </si>
+  <si>
+    <t>Sumber Inti Sukses</t>
+  </si>
+  <si>
+    <t>Syspex Kemasindo</t>
+  </si>
+  <si>
+    <t>Agheo Langgeng Chemindo</t>
+  </si>
+  <si>
+    <t>Trimitra Cikarang</t>
+  </si>
+  <si>
+    <t>Wadah Makmur Abadi</t>
+  </si>
+  <si>
+    <t>Wahyu Mandiri</t>
+  </si>
+  <si>
+    <t>Warna Prima Kimiatama</t>
+  </si>
+  <si>
+    <t>Aktual Teknik</t>
+  </si>
+  <si>
+    <t>Aneka Plastik</t>
+  </si>
+  <si>
+    <t>Andalira Cipta Abadi</t>
+  </si>
+  <si>
+    <t>Tara Fiberindo</t>
+  </si>
+  <si>
+    <t>77,50</t>
+  </si>
+  <si>
+    <t>Anugrah Wdijaja Mandiri Chemindo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sumber Mas </t>
+  </si>
+  <si>
+    <t>Hadi Wihono</t>
   </si>
   <si>
     <t>Natural Printmedia Asia</t>
   </si>
   <si>
-    <t>BP</t>
-[...5 lines deleted...]
-    <t>92,50</t>
+    <t>Bumi Esa Sejati Tappindo</t>
   </si>
   <si>
     <t>Bottcher Indonesia</t>
   </si>
   <si>
-    <t>Esecodharma Permai</t>
-[...31 lines deleted...]
-  <si>
     <t>Heidelberg Indonesia</t>
   </si>
   <si>
     <t>90,00</t>
   </si>
   <si>
-    <t>Wadah Makmur Abadi</t>
-[...118 lines deleted...]
-  <si>
     <t>Mulya Mandiri Supply</t>
   </si>
   <si>
-    <t>Raster Indah Graphic Supply</t>
-[...8 lines deleted...]
-    <t>Go &amp; Brothers / Lie Thwan Bie</t>
+    <t>Laza Kencana</t>
+  </si>
+  <si>
+    <t>Catering</t>
+  </si>
+  <si>
+    <t>Mardjo Kitchen's</t>
+  </si>
+  <si>
+    <t>Mia Catering</t>
   </si>
   <si>
     <t>Onrik Catering</t>
   </si>
   <si>
-    <t>Catering</t>
-[...1 lines deleted...]
-  <si>
     <t>Safamarwa</t>
   </si>
   <si>
     <t>Wanagasari Tri Dulora</t>
   </si>
   <si>
+    <t xml:space="preserve">Ardhika Rati </t>
+  </si>
+  <si>
     <t xml:space="preserve">Yakult Indonesia Persada </t>
   </si>
   <si>
-    <t xml:space="preserve">Ardhika Rati </t>
-[...1 lines deleted...]
-  <si>
     <t>Dua Sahabat Sejahtera</t>
   </si>
   <si>
     <t>Gobel Dharma Sarana Karya</t>
   </si>
   <si>
-    <t>Laza Kencana</t>
-[...5 lines deleted...]
-    <t>Mia Catering</t>
+    <t>Gading Murni</t>
   </si>
   <si>
     <t>Digital</t>
   </si>
   <si>
+    <t>72,50</t>
+  </si>
+  <si>
     <t>Multivisicomindo</t>
   </si>
   <si>
-    <t>Gading Murni</t>
-[...2 lines deleted...]
-    <t>72,50</t>
+    <t>Karya Anugerah Utama Perkasa</t>
+  </si>
+  <si>
+    <t>Expedisi</t>
+  </si>
+  <si>
+    <t>Auto Pit Sejahtera</t>
+  </si>
+  <si>
+    <t>Elnusa Petrofin</t>
+  </si>
+  <si>
+    <t>Eureka Logistics</t>
+  </si>
+  <si>
+    <t>Astra International TBK</t>
+  </si>
+  <si>
+    <t>Kianis Pratama</t>
   </si>
   <si>
     <t>Lautan Berlian Utama Motor</t>
   </si>
   <si>
-    <t>Expedisi</t>
+    <t>Multi Karyaguna Utama</t>
+  </si>
+  <si>
+    <t>Pelita Berkah Makmur</t>
+  </si>
+  <si>
+    <t>Restu Mahkota Karya</t>
   </si>
   <si>
     <t>Setiajaya Mobilindo</t>
   </si>
   <si>
+    <t>Sumber Teknik Motor</t>
+  </si>
+  <si>
     <t>Tunas Mobilindo</t>
   </si>
   <si>
     <t>82,50</t>
   </si>
   <si>
-    <t>Astra International TBK</t>
-[...10 lines deleted...]
-  <si>
     <t>Famous Pacific Shipping Indonesia</t>
   </si>
   <si>
+    <t>RAJA CEPAT NUSANTARA</t>
+  </si>
+  <si>
+    <t>Arista Jaya Lestari</t>
+  </si>
+  <si>
     <t>Jasa Mandiri Utama</t>
   </si>
   <si>
+    <t xml:space="preserve">Petromitra Pasific Internusa </t>
+  </si>
+  <si>
     <t>Tirta Indoraya Logistic</t>
   </si>
   <si>
-    <t xml:space="preserve">Petromitra Pasific Internusa </t>
-[...23 lines deleted...]
-    <t>RAJA CEPAT NUSANTARA</t>
+    <t>Indolok Bakti Utama</t>
+  </si>
+  <si>
+    <t>Inventaris</t>
+  </si>
+  <si>
+    <t>Inti Megah Swara</t>
+  </si>
+  <si>
+    <t>Jaya Warindo Abadi</t>
+  </si>
+  <si>
+    <t>Madison Mahacipta</t>
+  </si>
+  <si>
+    <t>Narwasta Kemasan Nusantara</t>
+  </si>
+  <si>
+    <t>Osha Asia</t>
+  </si>
+  <si>
+    <t>RDN Artha Grafika</t>
+  </si>
+  <si>
+    <t>Vinotindo Grahasarana</t>
+  </si>
+  <si>
+    <t>Yakin Maju Sentosa</t>
+  </si>
+  <si>
+    <t>Anugerah Paraduan Sejahtera</t>
+  </si>
+  <si>
+    <t>Caltesys Indonesia</t>
+  </si>
+  <si>
+    <t>Cipta Surya Mandiri</t>
+  </si>
+  <si>
+    <t>Hanna Instrument Indotama</t>
   </si>
   <si>
     <t>Almega Sejahtera</t>
   </si>
   <si>
-    <t>Inventaris</t>
-[...40 lines deleted...]
-  <si>
     <t>Mitra Timur Lestari</t>
   </si>
   <si>
     <t>PT. Berkat Utama Sukses Mandiri</t>
   </si>
   <si>
     <t>Kertas</t>
   </si>
   <si>
+    <t>Tatimel Maitoya</t>
+  </si>
+  <si>
     <t>Sanserita Jaya</t>
   </si>
   <si>
+    <t>Alam Subur Kertas</t>
+  </si>
+  <si>
+    <t>Aneka Paperindo Sejahtera</t>
+  </si>
+  <si>
+    <t>Benua Sejahtera Kertas</t>
+  </si>
+  <si>
+    <t>Budi Mitra Jaya</t>
+  </si>
+  <si>
+    <t>Cakrawala Mega Indah</t>
+  </si>
+  <si>
+    <t>Cinjoejaya Perkasamuda</t>
+  </si>
+  <si>
+    <t>Embossindo</t>
+  </si>
+  <si>
+    <t>Idebaru Inti Papierz</t>
+  </si>
+  <si>
     <t>Kertas Kemenangan Sejahtera</t>
   </si>
   <si>
-    <t>Benua Sejahtera Kertas</t>
+    <t>Kertas Kerta Yugatama</t>
+  </si>
+  <si>
+    <t>Kober Tenan Krida Buana</t>
+  </si>
+  <si>
+    <t>Media Usaha Grafika</t>
   </si>
   <si>
     <t>Multiyasa Swadaya</t>
   </si>
   <si>
-    <t>Idebaru Inti Papierz</t>
-[...2 lines deleted...]
-    <t>Media Usaha Grafika</t>
+    <t>Pentamapan Cemerlang</t>
+  </si>
+  <si>
+    <t>Sinar Printstar</t>
+  </si>
+  <si>
+    <t>Sinar Saudara Baru</t>
+  </si>
+  <si>
+    <t>Spectra Alam Sejahtera</t>
+  </si>
+  <si>
+    <t>Surya Palacejaya</t>
   </si>
   <si>
     <t>Tunas Prima Kertasindo</t>
   </si>
   <si>
-    <t>Pentamapan Cemerlang</t>
-[...19 lines deleted...]
-  <si>
     <t>Cahaya Sentral Makmur</t>
   </si>
   <si>
-    <t>Cinjoejaya Perkasamuda</t>
-[...17 lines deleted...]
-    <t>Embossindo</t>
+    <t>Alilla Sintexa Industri</t>
+  </si>
+  <si>
+    <t>Konveksi</t>
+  </si>
+  <si>
+    <t>Hidup Damai Textile</t>
+  </si>
+  <si>
+    <t>Unitex Tbk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sumber Makmur </t>
+  </si>
+  <si>
+    <t>Moda Garmindo Mas</t>
   </si>
   <si>
     <t>Sinar Permata Biru</t>
   </si>
   <si>
-    <t>Konveksi</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Sumber Makmur </t>
+    <t>Arotech International</t>
+  </si>
+  <si>
+    <t>Mesin</t>
+  </si>
+  <si>
+    <t>Astra Graphia</t>
+  </si>
+  <si>
+    <t>Eka Maju Mesinindo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karya Domas </t>
+  </si>
+  <si>
+    <t>Karya Penta</t>
+  </si>
+  <si>
+    <t>Medicity</t>
+  </si>
+  <si>
+    <t>Pari Persada Makamur</t>
   </si>
   <si>
     <t>Samafitro</t>
   </si>
   <si>
-    <t>Mesin</t>
+    <t>Sigindo Kemas</t>
+  </si>
+  <si>
+    <t>Solna International Limited</t>
+  </si>
+  <si>
+    <t>Wifag Polytype</t>
   </si>
   <si>
     <t>Koening &amp; Bauer</t>
   </si>
   <si>
-    <t xml:space="preserve">Karya Domas </t>
-[...26 lines deleted...]
-    <t>Karya Penta</t>
+    <t>3D Solution</t>
+  </si>
+  <si>
+    <t>MIS</t>
+  </si>
+  <si>
+    <t>Alphacipta Computindo</t>
+  </si>
+  <si>
+    <t>Anugerah Karya Mandiri Indonesia</t>
+  </si>
+  <si>
+    <t>Aplikanusa Lintas arta</t>
+  </si>
+  <si>
+    <t>Dptech Indonesia</t>
+  </si>
+  <si>
+    <t>Mitra Integrasi Informatika</t>
+  </si>
+  <si>
+    <t>Mitra Surya Solusindo</t>
+  </si>
+  <si>
+    <t>Nagitech</t>
+  </si>
+  <si>
+    <t>Nuansa Data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pioneer Kreasi </t>
+  </si>
+  <si>
+    <t>Setya Mukti Abadi</t>
+  </si>
+  <si>
+    <t>87,50</t>
+  </si>
+  <si>
+    <t>Solusi Telematika Digital</t>
+  </si>
+  <si>
+    <t>Mitra dunia inovasi</t>
+  </si>
+  <si>
+    <t>Ikubaru Indonesia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indocom Niaga </t>
   </si>
   <si>
     <t>Link Net</t>
   </si>
   <si>
-    <t>MIS</t>
-[...2 lines deleted...]
-    <t>Ikubaru Indonesia</t>
+    <t>Okindo Perdana</t>
   </si>
   <si>
     <t>Mitra Telesiformatika</t>
   </si>
   <si>
-    <t>Aplikanusa Lintas arta</t>
-[...7 lines deleted...]
-  <si>
     <t>Gemini Computer</t>
   </si>
   <si>
-    <t>Alphacipta Computindo</t>
-[...37 lines deleted...]
-  <si>
     <t>Segar Selaras</t>
   </si>
   <si>
     <t>Obat</t>
   </si>
   <si>
+    <t>Jaya Abadi Packindo</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Kalola Printing</t>
+  </si>
+  <si>
+    <t>Kennindo Jaya Prima</t>
+  </si>
+  <si>
+    <t>Marcology Indonesia</t>
+  </si>
+  <si>
+    <t>Medara Indo Raya</t>
+  </si>
+  <si>
+    <t>Muda Sembada</t>
+  </si>
+  <si>
+    <t>Multi Kreasi Cipta Sukses</t>
+  </si>
+  <si>
+    <t>Multitech Advanced Printing Indonesia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Omocha Toys </t>
+  </si>
+  <si>
+    <t>Penlenindo Sarana Bakti</t>
+  </si>
+  <si>
+    <t>Petra Kharisma Satya</t>
+  </si>
+  <si>
+    <t>Rafah Cuttindo</t>
+  </si>
+  <si>
+    <t>Readboy Indonesia</t>
+  </si>
+  <si>
+    <t>Sanjaya Mitra Mas</t>
+  </si>
+  <si>
+    <t>Serunigraf Jaya Sentosa</t>
+  </si>
+  <si>
+    <t>Setia Abadi</t>
+  </si>
+  <si>
+    <t>Solok Panca Muara</t>
+  </si>
+  <si>
+    <t>Sunter Pratama</t>
+  </si>
+  <si>
+    <t>Triplast Indonesia</t>
+  </si>
+  <si>
+    <t>Anugrah Batara Wisesa</t>
+  </si>
+  <si>
+    <t>Barreta  Cemerlang</t>
+  </si>
+  <si>
+    <t>Bintang Cemerlang</t>
+  </si>
+  <si>
+    <t>Dasa Prima</t>
+  </si>
+  <si>
+    <t>Ekatama Cipta Lestari</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villa Ratu Resort </t>
+  </si>
+  <si>
     <t>Esperinta Mediatama</t>
   </si>
   <si>
-    <t>PL</t>
-[...29 lines deleted...]
-    <t>Barreta  Cemerlang</t>
+    <t>Surya Kencana</t>
+  </si>
+  <si>
+    <t>Kahar Sejahtera Indonesia</t>
   </si>
   <si>
     <t>Guru Indonesia</t>
   </si>
   <si>
-    <t>Kennindo Jaya Prima</t>
-[...17 lines deleted...]
-    <t>Surya Kencana</t>
+    <t>Uvindo Prima Cemerlang</t>
   </si>
   <si>
     <t>Universal Lintas Karya</t>
   </si>
   <si>
-    <t>Uvindo Prima Cemerlang</t>
-[...4 lines deleted...]
-  <si>
     <t>Tugu Pakulonan</t>
   </si>
   <si>
     <t>75,00</t>
   </si>
   <si>
-    <t>Triplast Indonesia</t>
-[...23 lines deleted...]
-    <t>Dasa Prima</t>
+    <t>Microlux Indonesia</t>
+  </si>
+  <si>
+    <t>Plate</t>
+  </si>
+  <si>
+    <t>Sakata Inx Indonesia</t>
+  </si>
+  <si>
+    <t>Berkat Abadi Pratama</t>
   </si>
   <si>
     <t>Manroland Indonesia</t>
   </si>
   <si>
-    <t>Plate</t>
-[...10 lines deleted...]
-  <si>
     <t>Aneka Grafindo</t>
   </si>
   <si>
+    <t>Ezzer Kemindo Muliatama</t>
+  </si>
+  <si>
+    <t>PU</t>
+  </si>
+  <si>
+    <t>Gadu Beringin Asri</t>
+  </si>
+  <si>
+    <t>Guna Bangun Perkasa</t>
+  </si>
+  <si>
+    <t>Guna Prima Bersama</t>
+  </si>
+  <si>
+    <t>Hadi Kreasi Mesindo</t>
+  </si>
+  <si>
+    <t>Harum Tirta Jaya</t>
+  </si>
+  <si>
+    <t>Hasta Prakarsa Cipta</t>
+  </si>
+  <si>
+    <t>Hikmah Offset</t>
+  </si>
+  <si>
+    <t>Indocare Pacific</t>
+  </si>
+  <si>
+    <t>Indotama Mandiri Teknik</t>
+  </si>
+  <si>
+    <t>INTI LAS JAYA</t>
+  </si>
+  <si>
+    <t>Intisumber Nusarezeki</t>
+  </si>
+  <si>
+    <t>Investa Bersama Abadi</t>
+  </si>
+  <si>
+    <t>Japres Sukses Bersama</t>
+  </si>
+  <si>
+    <t>Pronas Djaya Teknik</t>
+  </si>
+  <si>
+    <t>Kawah Buana Jaya</t>
+  </si>
+  <si>
+    <t>Kita Mandiri Abadi</t>
+  </si>
+  <si>
+    <t>Krisna Electrical Selaras</t>
+  </si>
+  <si>
+    <t>Kusri Teknik Abadi</t>
+  </si>
+  <si>
+    <t>Laboratorium Medio Pratama</t>
+  </si>
+  <si>
+    <t>Mandiri  Engenering</t>
+  </si>
+  <si>
+    <t>Mandiri Central Wahana</t>
+  </si>
+  <si>
+    <t>Marga Guna Sarana</t>
+  </si>
+  <si>
     <t>Miko Prima Sarana</t>
   </si>
   <si>
-    <t>PU</t>
+    <t>Mitra Global Kencana</t>
+  </si>
+  <si>
+    <t>Mitra Karya Sukses Mandiri</t>
+  </si>
+  <si>
+    <t>Mitralab Buana</t>
+  </si>
+  <si>
+    <t>Pradana Inti Sagara</t>
+  </si>
+  <si>
+    <t>Prasasti Jaya Kontruksi</t>
+  </si>
+  <si>
+    <t>Purwo Teknik</t>
+  </si>
+  <si>
+    <t>Putheh Jasa</t>
+  </si>
+  <si>
+    <t>Rajawali Panji Mandiri</t>
+  </si>
+  <si>
+    <t>Raum</t>
+  </si>
+  <si>
+    <t>Rentokil Indonesia</t>
+  </si>
+  <si>
+    <t>Rorica Jaya Abadi</t>
+  </si>
+  <si>
+    <t>Saputra Jaya Pratama</t>
+  </si>
+  <si>
+    <t>Sarana Marga Perkasa</t>
+  </si>
+  <si>
+    <t>Sido Mulyo</t>
+  </si>
+  <si>
+    <t>Sinar Epoxindo Sejati</t>
+  </si>
+  <si>
+    <t>Sukowati Tehnik</t>
+  </si>
+  <si>
+    <t>Sumber Prima Marsindo Sukses</t>
+  </si>
+  <si>
+    <t>Tata Bross Sejahtera</t>
+  </si>
+  <si>
+    <t>Trasmi Production Internusa</t>
+  </si>
+  <si>
+    <t>Tiga Muda Utama</t>
+  </si>
+  <si>
+    <t>Tirta Teknik</t>
+  </si>
+  <si>
+    <t>Tri Asa Indonesia</t>
+  </si>
+  <si>
+    <t>Waringin Megah</t>
+  </si>
+  <si>
+    <t>Wirajaya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zigen Inti mandiri </t>
+  </si>
+  <si>
+    <t>Cahaya Benteng Mas</t>
+  </si>
+  <si>
+    <t>CAHAYA MAKMUR ELECTRIC</t>
+  </si>
+  <si>
+    <t>Calmic Indonesia</t>
+  </si>
+  <si>
+    <t>Auto Tek Jaya</t>
+  </si>
+  <si>
+    <t>Centrado Prima Inti</t>
+  </si>
+  <si>
+    <t>Andika Mukti Utama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berkat Abadi </t>
+  </si>
+  <si>
+    <t>Berkat Airhidup Abadi</t>
+  </si>
+  <si>
+    <t>Baganusa Daya Prima</t>
+  </si>
+  <si>
+    <t>Bintang Keemasan</t>
+  </si>
+  <si>
+    <t>Adiyasa Abadi</t>
+  </si>
+  <si>
+    <t>Citas Otis Elevator</t>
+  </si>
+  <si>
+    <t>Abdi Teknik Elevator</t>
+  </si>
+  <si>
+    <t>Citra Abadi Teknik Indonesia</t>
   </si>
   <si>
     <t>Abadi Sekurindo Jaya</t>
   </si>
   <si>
+    <t>Citra Bangun Inovasi</t>
+  </si>
+  <si>
+    <t>Citra Pesona</t>
+  </si>
+  <si>
+    <t>Daikin Airconditioning Indonesia</t>
+  </si>
+  <si>
+    <t>Damar Anugrah Jaya</t>
+  </si>
+  <si>
+    <t>Darmawan Intersarana</t>
+  </si>
+  <si>
+    <t>Dekatama Servitek</t>
+  </si>
+  <si>
+    <t>Deltasindo Raya Sejahtera</t>
+  </si>
+  <si>
+    <t>Denko Wahana Sakti</t>
+  </si>
+  <si>
+    <t>Dimasindo Utama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eppconindo Pilar Abadi </t>
+  </si>
+  <si>
+    <t>Dynamix Bumi Indonesia</t>
+  </si>
+  <si>
     <t xml:space="preserve">Sinergi Integra Services </t>
   </si>
   <si>
-    <t>Rajawali Panji Mandiri</t>
-[...46 lines deleted...]
-  <si>
     <t>Ramadhira Alfam Sarana</t>
   </si>
   <si>
-    <t>Kawah Buana Jaya</t>
-[...1 lines deleted...]
-  <si>
     <t>Mega Karya Grafika</t>
   </si>
   <si>
-    <t>Prasasti Jaya Kontruksi</t>
-[...25 lines deleted...]
-  <si>
     <t>Sinar Surya Megah</t>
   </si>
   <si>
-    <t>Intisumber Nusarezeki</t>
-[...25 lines deleted...]
-  <si>
     <t>Adimas Pandu Serasi</t>
   </si>
   <si>
+    <t>Serayu Teknologi Indonesia</t>
+  </si>
+  <si>
+    <t>Vertikal Trimitra Selaras</t>
+  </si>
+  <si>
+    <t>Bobbi Multitech</t>
+  </si>
+  <si>
+    <t>Cipta Nuansa Perkasa</t>
+  </si>
+  <si>
+    <t>Tunas Daya Mustika</t>
+  </si>
+  <si>
     <t>Etika Iman Serta</t>
   </si>
   <si>
-    <t>Denko Wahana Sakti</t>
-[...1 lines deleted...]
-  <si>
     <t>Exinter World Inti Jaya</t>
   </si>
   <si>
-    <t>Japres Sukses Bersama</t>
-[...112 lines deleted...]
-  <si>
     <t>DEANINDO CIPTA MANDIRI</t>
   </si>
   <si>
     <t>ARAH ENVIROMENTAL INDONESIA</t>
   </si>
   <si>
     <t>JBH INTERNATIONAL</t>
   </si>
   <si>
-    <t>CAHAYA MAKMUR ELECTRIC</t>
-[...4 lines deleted...]
-  <si>
     <t>PANDAWA DESAIN</t>
   </si>
   <si>
     <t>CENDANI EPOXY MANDIRI</t>
   </si>
   <si>
-    <t>Daikin Airconditioning Indonesia</t>
-[...2 lines deleted...]
-    <t>Dynamix Bumi Indonesia</t>
+    <t>Petrus Dwi Suroso</t>
+  </si>
+  <si>
+    <t>Sparepart</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prodevco Intiperkasa </t>
+  </si>
+  <si>
+    <t>Sarana Teknik Industri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Selekta Kencana </t>
+  </si>
+  <si>
+    <t>Sinar Grafindo</t>
+  </si>
+  <si>
+    <t>Slamet Riyadi</t>
+  </si>
+  <si>
+    <t>Sls Bearindo</t>
+  </si>
+  <si>
+    <t>SMC Pneumatic Indonesia</t>
+  </si>
+  <si>
+    <t>Adrinusa Esatama</t>
+  </si>
+  <si>
+    <t>Trijata Nusa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trio Manunggal Arah </t>
+  </si>
+  <si>
+    <t>Ultra Technika Prima</t>
+  </si>
+  <si>
+    <t>Web Engineering</t>
+  </si>
+  <si>
+    <t>ZENTRUM GRAPHICS ASIA</t>
+  </si>
+  <si>
+    <t>Muller Martini Indonesia</t>
+  </si>
+  <si>
+    <t>Ometraco Arya Samanta</t>
+  </si>
+  <si>
+    <t>Arianto Darmawan</t>
+  </si>
+  <si>
+    <t>Aster Teknik</t>
+  </si>
+  <si>
+    <t>Cahaya Mandiri Tehnik</t>
+  </si>
+  <si>
+    <t>Citra Airindo Abadi</t>
+  </si>
+  <si>
+    <t>Citraindo Technika</t>
+  </si>
+  <si>
+    <t>Comfindo Air Engineering</t>
+  </si>
+  <si>
+    <t>Dinamika Wahana</t>
+  </si>
+  <si>
+    <t>Dri Rajawali Hutama</t>
+  </si>
+  <si>
+    <t>Dwi Filter</t>
+  </si>
+  <si>
+    <t>Dwi Karsa Sinergi</t>
+  </si>
+  <si>
+    <t>Dwi Tunggal Surya Selaras</t>
+  </si>
+  <si>
+    <t>Erwin Kurniawan</t>
+  </si>
+  <si>
+    <t>Festo</t>
+  </si>
+  <si>
+    <t>Global Inti Sukses</t>
+  </si>
+  <si>
+    <t>Hansfrindo Mitra Karya</t>
+  </si>
+  <si>
+    <t>Hemel Electric</t>
+  </si>
+  <si>
+    <t>Herry Wibowo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indoprima Bharatakrida </t>
+  </si>
+  <si>
+    <t>Indoprima Bhatara Krida</t>
   </si>
   <si>
     <t>Spektrum Krisindo Elektrika</t>
   </si>
   <si>
-    <t>Sparepart</t>
-[...2 lines deleted...]
-    <t>Sinar Grafindo</t>
+    <t>Intidaya Dinamika Sejati</t>
+  </si>
+  <si>
+    <t>Jajang jatnika</t>
+  </si>
+  <si>
+    <t>Kan Electric</t>
+  </si>
+  <si>
+    <t>Kasih Engineering</t>
+  </si>
+  <si>
+    <t>Katoda Tekno Indonesia</t>
+  </si>
+  <si>
+    <t>Kawan Lama Sejahtera</t>
+  </si>
+  <si>
+    <t>Krisbow Indonesia</t>
+  </si>
+  <si>
+    <t>Link &amp; Match Graphics</t>
+  </si>
+  <si>
+    <t>M&amp;A</t>
+  </si>
+  <si>
+    <t>Mandiri Anugerah Nusantara</t>
+  </si>
+  <si>
+    <t>Mitra Grafika Sentosa</t>
+  </si>
+  <si>
+    <t>Berdikari Citra Mandiri</t>
+  </si>
+  <si>
+    <t>Grafika Sentosa Mandiri</t>
   </si>
   <si>
     <t>Adhikarya Teknik</t>
   </si>
   <si>
-    <t>Slamet Riyadi</t>
-[...25 lines deleted...]
-  <si>
     <t>Suryanto</t>
   </si>
   <si>
-    <t xml:space="preserve">Selekta Kencana </t>
-[...2 lines deleted...]
-    <t>SMC Pneumatic Indonesia</t>
+    <t>Dwi Jaya Utama</t>
+  </si>
+  <si>
+    <t>Vitaltech Enomation Indonesia</t>
+  </si>
+  <si>
+    <t>Mitra Buana International Logistindo</t>
+  </si>
+  <si>
+    <t>Mega Karsa Logissindo</t>
+  </si>
+  <si>
+    <t>Wellmatic Machinery Indo</t>
   </si>
   <si>
     <t>Melindo Dipta (Melchers)</t>
   </si>
   <si>
+    <t>Messerin</t>
+  </si>
+  <si>
     <t>Mitra Grafika Perdana</t>
   </si>
   <si>
-    <t>Ultra Technika Prima</t>
-[...122 lines deleted...]
-    <t>Festo</t>
+    <t>Tinta</t>
+  </si>
+  <si>
+    <t>DIC Graphics</t>
+  </si>
+  <si>
+    <t>Huber Inks Indonesia</t>
   </si>
   <si>
     <t>PT. Ratu Magenta</t>
   </si>
   <si>
-    <t>Tinta</t>
-[...7 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Jakarta, 17-07-2026</t>
+    <t>Jakarta, 31-08-2026</t>
   </si>
   <si>
     <t>HORMAT KAMI</t>
   </si>
   <si>
     <t>Mengetahui</t>
   </si>
   <si>
     <t>( Maurina H )</t>
   </si>
   <si>
     <t>( Theresia Tunjung )</t>
   </si>
   <si>
     <t>Ast.Ka.Dept</t>
   </si>
   <si>
     <t>Ka.Dept.Akt &amp; Keu</t>
   </si>
   <si>
     <t>DIPERTAHANKAN</t>
   </si>
   <si>
     <t>DIKELUARKAN</t>
   </si>
@@ -2886,114 +2886,114 @@
         <v>39</v>
       </c>
       <c r="Z20" s="25"/>
       <c r="AA20" s="25"/>
       <c r="AB20" s="25"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="25">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="25">
         <v>4</v>
       </c>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25">
         <v>160</v>
       </c>
-      <c r="I21" s="25">
-[...2 lines deleted...]
-      <c r="J21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25">
+        <v>3</v>
+      </c>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25">
         <v>40</v>
       </c>
-      <c r="N21" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N21" s="25">
+        <v>4</v>
+      </c>
+      <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S21" s="25">
         <v>4</v>
       </c>
       <c r="T21" s="25"/>
       <c r="U21" s="25"/>
       <c r="V21" s="25"/>
       <c r="W21" s="25">
         <v>80</v>
       </c>
       <c r="X21" s="25" t="s">
         <v>53</v>
       </c>
       <c r="Y21" s="25" t="s">
         <v>53</v>
       </c>
       <c r="Z21" s="25"/>
       <c r="AA21" s="25"/>
       <c r="AB21" s="25"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" s="25">
         <v>12</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="25">
         <v>4</v>
       </c>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25">
         <v>160</v>
       </c>
       <c r="I22" s="25">
         <v>4</v>
       </c>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N22" s="25">
         <v>4</v>
       </c>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25">
         <v>120</v>
       </c>
       <c r="S22" s="25">
         <v>4</v>
       </c>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="25"/>
       <c r="W22" s="25">
         <v>80</v>
       </c>
       <c r="X22" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y22" s="25" t="s">
         <v>39</v>
       </c>
@@ -3175,196 +3175,196 @@
       </c>
       <c r="B26" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="25">
         <v>4</v>
       </c>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25">
         <v>160</v>
       </c>
       <c r="I26" s="25">
         <v>4</v>
       </c>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25">
         <v>40</v>
       </c>
-      <c r="N26" s="25">
-[...2 lines deleted...]
-      <c r="O26" s="25"/>
+      <c r="N26" s="25"/>
+      <c r="O26" s="25">
+        <v>3</v>
+      </c>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S26" s="25">
         <v>4</v>
       </c>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
       <c r="W26" s="25">
         <v>80</v>
       </c>
       <c r="X26" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y26" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z26" s="25"/>
       <c r="AA26" s="25"/>
       <c r="AB26" s="25"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="25">
         <v>17</v>
       </c>
       <c r="B27" s="25" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D27" s="25">
         <v>4</v>
       </c>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25">
         <v>160</v>
       </c>
       <c r="I27" s="25">
         <v>4</v>
       </c>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25">
         <v>40</v>
       </c>
-      <c r="N27" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="N27" s="25"/>
       <c r="O27" s="25"/>
-      <c r="P27" s="25"/>
+      <c r="P27" s="25">
+        <v>2</v>
+      </c>
       <c r="Q27" s="25"/>
       <c r="R27" s="25">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="S27" s="25">
         <v>4</v>
       </c>
       <c r="T27" s="25"/>
       <c r="U27" s="25"/>
       <c r="V27" s="25"/>
       <c r="W27" s="25">
         <v>80</v>
       </c>
       <c r="X27" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z27" s="25"/>
+        <v>62</v>
+      </c>
+      <c r="Y27" s="25"/>
+      <c r="Z27" s="25" t="s">
+        <v>62</v>
+      </c>
       <c r="AA27" s="25"/>
       <c r="AB27" s="25"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" s="25">
         <v>18</v>
       </c>
       <c r="B28" s="25" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="25">
         <v>4</v>
       </c>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25">
         <v>160</v>
       </c>
       <c r="I28" s="25">
         <v>4</v>
       </c>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25">
         <v>40</v>
       </c>
-      <c r="N28" s="25">
-[...2 lines deleted...]
-      <c r="O28" s="25"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="25">
+        <v>3</v>
+      </c>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S28" s="25">
         <v>4</v>
       </c>
       <c r="T28" s="25"/>
       <c r="U28" s="25"/>
       <c r="V28" s="25"/>
       <c r="W28" s="25">
         <v>80</v>
       </c>
       <c r="X28" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y28" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z28" s="25"/>
       <c r="AA28" s="25"/>
       <c r="AB28" s="25"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" s="25">
         <v>19</v>
       </c>
       <c r="B29" s="25" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="25">
         <v>4</v>
       </c>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25">
         <v>160</v>
       </c>
       <c r="I29" s="25">
         <v>4</v>
       </c>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25">
         <v>40</v>
       </c>
       <c r="N29" s="25">
         <v>4</v>
       </c>
@@ -3376,656 +3376,656 @@
       </c>
       <c r="S29" s="25">
         <v>4</v>
       </c>
       <c r="T29" s="25"/>
       <c r="U29" s="25"/>
       <c r="V29" s="25"/>
       <c r="W29" s="25">
         <v>80</v>
       </c>
       <c r="X29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y29" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z29" s="25"/>
       <c r="AA29" s="25"/>
       <c r="AB29" s="25"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" s="25">
         <v>20</v>
       </c>
       <c r="B30" s="25" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="25">
         <v>4</v>
       </c>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25">
         <v>160</v>
       </c>
       <c r="I30" s="25">
         <v>4</v>
       </c>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25">
         <v>40</v>
       </c>
-      <c r="N30" s="25">
-[...2 lines deleted...]
-      <c r="O30" s="25"/>
+      <c r="N30" s="25"/>
+      <c r="O30" s="25">
+        <v>3</v>
+      </c>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S30" s="25">
         <v>4</v>
       </c>
       <c r="T30" s="25"/>
       <c r="U30" s="25"/>
       <c r="V30" s="25"/>
       <c r="W30" s="25">
         <v>80</v>
       </c>
       <c r="X30" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y30" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z30" s="25"/>
       <c r="AA30" s="25"/>
       <c r="AB30" s="25"/>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" s="25">
         <v>21</v>
       </c>
       <c r="B31" s="25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="25">
         <v>4</v>
       </c>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25">
         <v>160</v>
       </c>
       <c r="I31" s="25">
         <v>4</v>
       </c>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25">
         <v>40</v>
       </c>
       <c r="N31" s="25"/>
       <c r="O31" s="25">
         <v>3</v>
       </c>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="25">
         <v>90</v>
       </c>
       <c r="S31" s="25">
         <v>4</v>
       </c>
       <c r="T31" s="25"/>
       <c r="U31" s="25"/>
       <c r="V31" s="25"/>
       <c r="W31" s="25">
         <v>80</v>
       </c>
       <c r="X31" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y31" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z31" s="25"/>
       <c r="AA31" s="25"/>
       <c r="AB31" s="25"/>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" s="25">
         <v>22</v>
       </c>
       <c r="B32" s="25" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="25">
         <v>4</v>
       </c>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25">
         <v>160</v>
       </c>
       <c r="I32" s="25">
         <v>4</v>
       </c>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25">
         <v>40</v>
       </c>
-      <c r="N32" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N32" s="25">
+        <v>4</v>
+      </c>
+      <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S32" s="25">
         <v>4</v>
       </c>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25">
         <v>80</v>
       </c>
       <c r="X32" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y32" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z32" s="25"/>
       <c r="AA32" s="25"/>
       <c r="AB32" s="25"/>
     </row>
     <row r="33" spans="1:33">
       <c r="A33" s="25">
         <v>23</v>
       </c>
       <c r="B33" s="25" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="D33" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D33" s="25">
+        <v>4</v>
+      </c>
+      <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I33" s="25">
         <v>4</v>
       </c>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25">
         <v>40</v>
       </c>
-      <c r="N33" s="25">
-[...2 lines deleted...]
-      <c r="O33" s="25"/>
+      <c r="N33" s="25"/>
+      <c r="O33" s="25">
+        <v>3</v>
+      </c>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S33" s="25">
         <v>4</v>
       </c>
       <c r="T33" s="25"/>
       <c r="U33" s="25"/>
       <c r="V33" s="25"/>
       <c r="W33" s="25">
         <v>80</v>
       </c>
       <c r="X33" s="25" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="Y33" s="25" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="Z33" s="25"/>
       <c r="AA33" s="25"/>
       <c r="AB33" s="25"/>
     </row>
     <row r="34" spans="1:33">
       <c r="A34" s="25">
         <v>24</v>
       </c>
       <c r="B34" s="25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C34" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="25">
         <v>4</v>
       </c>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25">
         <v>160</v>
       </c>
       <c r="I34" s="25">
         <v>4</v>
       </c>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25">
         <v>40</v>
       </c>
       <c r="N34" s="25"/>
       <c r="O34" s="25">
         <v>3</v>
       </c>
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25">
         <v>90</v>
       </c>
       <c r="S34" s="25">
         <v>4</v>
       </c>
       <c r="T34" s="25"/>
       <c r="U34" s="25"/>
       <c r="V34" s="25"/>
       <c r="W34" s="25">
         <v>80</v>
       </c>
       <c r="X34" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y34" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z34" s="25"/>
       <c r="AA34" s="25"/>
       <c r="AB34" s="25"/>
     </row>
     <row r="35" spans="1:33">
       <c r="A35" s="25">
         <v>25</v>
       </c>
       <c r="B35" s="25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="25">
         <v>4</v>
       </c>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25">
         <v>160</v>
       </c>
       <c r="I35" s="25">
         <v>4</v>
       </c>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25">
         <v>40</v>
       </c>
-      <c r="N35" s="25">
-[...2 lines deleted...]
-      <c r="O35" s="25"/>
+      <c r="N35" s="25"/>
+      <c r="O35" s="25">
+        <v>3</v>
+      </c>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S35" s="25">
+        <v>4</v>
+      </c>
+      <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="25"/>
       <c r="W35" s="25">
+        <v>80</v>
+      </c>
+      <c r="X35" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="X35" s="25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y35" s="25" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="Z35" s="25"/>
       <c r="AA35" s="25"/>
       <c r="AB35" s="25"/>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" s="25">
         <v>26</v>
       </c>
       <c r="B36" s="25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D36" s="25">
         <v>4</v>
       </c>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25">
         <v>160</v>
       </c>
       <c r="I36" s="25">
         <v>4</v>
       </c>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25">
         <v>40</v>
       </c>
-      <c r="N36" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N36" s="25">
+        <v>4</v>
+      </c>
+      <c r="O36" s="25"/>
       <c r="P36" s="25"/>
       <c r="Q36" s="25"/>
       <c r="R36" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S36" s="25">
         <v>4</v>
       </c>
       <c r="T36" s="25"/>
       <c r="U36" s="25"/>
       <c r="V36" s="25"/>
       <c r="W36" s="25">
         <v>80</v>
       </c>
       <c r="X36" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y36" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z36" s="25"/>
       <c r="AA36" s="25"/>
       <c r="AB36" s="25"/>
     </row>
     <row r="37" spans="1:33">
       <c r="A37" s="25">
         <v>27</v>
       </c>
       <c r="B37" s="25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="25">
         <v>4</v>
       </c>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25">
         <v>160</v>
       </c>
       <c r="I37" s="25">
         <v>4</v>
       </c>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25">
         <v>40</v>
       </c>
-      <c r="N37" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N37" s="25">
+        <v>4</v>
+      </c>
+      <c r="O37" s="25"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="25"/>
       <c r="R37" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S37" s="25">
         <v>4</v>
       </c>
       <c r="T37" s="25"/>
       <c r="U37" s="25"/>
       <c r="V37" s="25"/>
       <c r="W37" s="25">
         <v>80</v>
       </c>
       <c r="X37" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y37" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z37" s="25"/>
       <c r="AA37" s="25"/>
       <c r="AB37" s="25"/>
     </row>
     <row r="38" spans="1:33">
       <c r="A38" s="25">
         <v>28</v>
       </c>
       <c r="B38" s="25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C38" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D38" s="25">
         <v>4</v>
       </c>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25">
         <v>160</v>
       </c>
       <c r="I38" s="25">
         <v>4</v>
       </c>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25">
         <v>40</v>
       </c>
-      <c r="N38" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N38" s="25">
+        <v>4</v>
+      </c>
+      <c r="O38" s="25"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T38" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S38" s="25"/>
+      <c r="T38" s="25">
+        <v>3</v>
+      </c>
       <c r="U38" s="25"/>
       <c r="V38" s="25"/>
       <c r="W38" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X38" s="25" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="Y38" s="25" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="Z38" s="25"/>
       <c r="AA38" s="25"/>
       <c r="AB38" s="25"/>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" s="25">
         <v>29</v>
       </c>
       <c r="B39" s="25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="25">
         <v>4</v>
       </c>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25">
         <v>160</v>
       </c>
-      <c r="I39" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I39" s="25">
+        <v>4</v>
+      </c>
+      <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
       <c r="M39" s="25">
         <v>40</v>
       </c>
       <c r="N39" s="25">
         <v>4</v>
       </c>
       <c r="O39" s="25"/>
       <c r="P39" s="25"/>
       <c r="Q39" s="25"/>
       <c r="R39" s="25">
         <v>120</v>
       </c>
       <c r="S39" s="25">
         <v>4</v>
       </c>
       <c r="T39" s="25"/>
       <c r="U39" s="25"/>
       <c r="V39" s="25"/>
       <c r="W39" s="25">
         <v>80</v>
       </c>
       <c r="X39" s="25" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="Y39" s="25" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="Z39" s="25"/>
       <c r="AA39" s="25"/>
       <c r="AB39" s="25"/>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" s="25">
         <v>30</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="25">
         <v>4</v>
       </c>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25">
         <v>160</v>
       </c>
       <c r="I40" s="25">
         <v>4</v>
       </c>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25">
         <v>40</v>
       </c>
-      <c r="N40" s="25">
-[...2 lines deleted...]
-      <c r="O40" s="25"/>
+      <c r="N40" s="25"/>
+      <c r="O40" s="25">
+        <v>3</v>
+      </c>
       <c r="P40" s="25"/>
       <c r="Q40" s="25"/>
       <c r="R40" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S40" s="25">
         <v>4</v>
       </c>
       <c r="T40" s="25"/>
       <c r="U40" s="25"/>
       <c r="V40" s="25"/>
       <c r="W40" s="25">
         <v>80</v>
       </c>
       <c r="X40" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y40" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z40" s="25"/>
       <c r="AA40" s="25"/>
       <c r="AB40" s="25"/>
     </row>
     <row r="41" spans="1:33">
       <c r="A41" s="25">
         <v>31</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D41" s="25">
         <v>4</v>
       </c>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="25">
         <v>160</v>
       </c>
       <c r="I41" s="25">
@@ -4034,110 +4034,110 @@
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25">
         <v>40</v>
       </c>
       <c r="N41" s="25"/>
       <c r="O41" s="25">
         <v>3</v>
       </c>
       <c r="P41" s="25"/>
       <c r="Q41" s="25"/>
       <c r="R41" s="25">
         <v>90</v>
       </c>
       <c r="S41" s="25">
         <v>4</v>
       </c>
       <c r="T41" s="25"/>
       <c r="U41" s="25"/>
       <c r="V41" s="25"/>
       <c r="W41" s="25">
         <v>80</v>
       </c>
       <c r="X41" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y41" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z41" s="25"/>
       <c r="AA41" s="25"/>
       <c r="AB41" s="25"/>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" s="25">
         <v>32</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D42" s="25">
         <v>4</v>
       </c>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="25">
         <v>160</v>
       </c>
       <c r="I42" s="25">
         <v>4</v>
       </c>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25">
         <v>40</v>
       </c>
-      <c r="N42" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N42" s="25">
+        <v>4</v>
+      </c>
+      <c r="O42" s="25"/>
       <c r="P42" s="25"/>
       <c r="Q42" s="25"/>
       <c r="R42" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S42" s="25">
         <v>4</v>
       </c>
       <c r="T42" s="25"/>
       <c r="U42" s="25"/>
       <c r="V42" s="25"/>
       <c r="W42" s="25">
         <v>80</v>
       </c>
       <c r="X42" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y42" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z42" s="25"/>
       <c r="AA42" s="25"/>
       <c r="AB42" s="25"/>
     </row>
     <row r="43" spans="1:33">
       <c r="A43" s="25">
         <v>33</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D43" s="25">
         <v>4</v>
       </c>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="25">
         <v>160</v>
       </c>
       <c r="I43" s="25">
@@ -4146,345 +4146,345 @@
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25">
         <v>40</v>
       </c>
       <c r="N43" s="25"/>
       <c r="O43" s="25">
         <v>3</v>
       </c>
       <c r="P43" s="25"/>
       <c r="Q43" s="25"/>
       <c r="R43" s="25">
         <v>90</v>
       </c>
       <c r="S43" s="25">
         <v>4</v>
       </c>
       <c r="T43" s="25"/>
       <c r="U43" s="25"/>
       <c r="V43" s="25"/>
       <c r="W43" s="25">
         <v>80</v>
       </c>
       <c r="X43" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y43" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z43" s="25"/>
       <c r="AA43" s="25"/>
       <c r="AB43" s="25"/>
     </row>
     <row r="44" spans="1:33">
       <c r="A44" s="25">
         <v>34</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>79</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="25">
         <v>4</v>
       </c>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25">
         <v>160</v>
       </c>
       <c r="I44" s="25">
         <v>4</v>
       </c>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25">
         <v>40</v>
       </c>
-      <c r="N44" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N44" s="25">
+        <v>4</v>
+      </c>
+      <c r="O44" s="25"/>
       <c r="P44" s="25"/>
       <c r="Q44" s="25"/>
       <c r="R44" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S44" s="25">
         <v>4</v>
       </c>
       <c r="T44" s="25"/>
       <c r="U44" s="25"/>
       <c r="V44" s="25"/>
       <c r="W44" s="25">
         <v>80</v>
       </c>
       <c r="X44" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y44" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z44" s="25"/>
       <c r="AA44" s="25"/>
       <c r="AB44" s="25"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" s="25">
         <v>35</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D45" s="25">
         <v>4</v>
       </c>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25">
         <v>160</v>
       </c>
       <c r="I45" s="25">
         <v>4</v>
       </c>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25">
         <v>40</v>
       </c>
-      <c r="N45" s="25">
-[...2 lines deleted...]
-      <c r="O45" s="25"/>
+      <c r="N45" s="25"/>
+      <c r="O45" s="25">
+        <v>3</v>
+      </c>
       <c r="P45" s="25"/>
       <c r="Q45" s="25"/>
       <c r="R45" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S45" s="25">
         <v>4</v>
       </c>
       <c r="T45" s="25"/>
       <c r="U45" s="25"/>
       <c r="V45" s="25"/>
       <c r="W45" s="25">
         <v>80</v>
       </c>
       <c r="X45" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y45" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z45" s="25"/>
       <c r="AA45" s="25"/>
       <c r="AB45" s="25"/>
     </row>
     <row r="46" spans="1:33">
       <c r="A46" s="25">
         <v>36</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D46" s="25">
         <v>4</v>
       </c>
       <c r="E46" s="25"/>
       <c r="F46" s="25"/>
       <c r="G46" s="25"/>
       <c r="H46" s="25">
         <v>160</v>
       </c>
       <c r="I46" s="25">
         <v>4</v>
       </c>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25">
         <v>40</v>
       </c>
-      <c r="N46" s="25">
-[...2 lines deleted...]
-      <c r="O46" s="25"/>
+      <c r="N46" s="25"/>
+      <c r="O46" s="25">
+        <v>3</v>
+      </c>
       <c r="P46" s="25"/>
       <c r="Q46" s="25"/>
       <c r="R46" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S46" s="25">
         <v>4</v>
       </c>
       <c r="T46" s="25"/>
       <c r="U46" s="25"/>
       <c r="V46" s="25"/>
       <c r="W46" s="25">
         <v>80</v>
       </c>
       <c r="X46" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y46" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z46" s="25"/>
       <c r="AA46" s="25"/>
       <c r="AB46" s="25"/>
     </row>
     <row r="47" spans="1:33">
       <c r="A47" s="25">
         <v>37</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D47" s="25">
         <v>4</v>
       </c>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25">
         <v>160</v>
       </c>
       <c r="I47" s="25">
         <v>4</v>
       </c>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25">
         <v>40</v>
       </c>
-      <c r="N47" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N47" s="25">
+        <v>4</v>
+      </c>
+      <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T47" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S47" s="25"/>
+      <c r="T47" s="25">
+        <v>3</v>
+      </c>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X47" s="25" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="Y47" s="25" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="Z47" s="25"/>
       <c r="AA47" s="25"/>
       <c r="AB47" s="25"/>
     </row>
     <row r="48" spans="1:33">
       <c r="A48" s="25">
         <v>38</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D48" s="25">
         <v>4</v>
       </c>
       <c r="E48" s="25"/>
       <c r="F48" s="25"/>
       <c r="G48" s="25"/>
       <c r="H48" s="25">
         <v>160</v>
       </c>
       <c r="I48" s="25">
         <v>4</v>
       </c>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25">
         <v>40</v>
       </c>
       <c r="N48" s="25"/>
-      <c r="O48" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O48" s="25">
+        <v>3</v>
+      </c>
+      <c r="P48" s="25"/>
       <c r="Q48" s="25"/>
       <c r="R48" s="25">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="S48" s="25">
         <v>4</v>
       </c>
       <c r="T48" s="25"/>
       <c r="U48" s="25"/>
       <c r="V48" s="25"/>
       <c r="W48" s="25">
         <v>80</v>
       </c>
       <c r="X48" s="25" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="Y48" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z48" s="25"/>
       <c r="AA48" s="25"/>
       <c r="AB48" s="25"/>
     </row>
     <row r="49" spans="1:33">
       <c r="A49" s="25">
         <v>39</v>
       </c>
       <c r="B49" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C49" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="25">
         <v>4</v>
       </c>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="25">
         <v>160</v>
       </c>
       <c r="I49" s="25">
         <v>4</v>
       </c>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25">
         <v>40</v>
       </c>
       <c r="N49" s="25">
         <v>4</v>
       </c>
@@ -4496,219 +4496,219 @@
       </c>
       <c r="S49" s="25">
         <v>4</v>
       </c>
       <c r="T49" s="25"/>
       <c r="U49" s="25"/>
       <c r="V49" s="25"/>
       <c r="W49" s="25">
         <v>80</v>
       </c>
       <c r="X49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y49" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z49" s="25"/>
       <c r="AA49" s="25"/>
       <c r="AB49" s="25"/>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" s="25">
         <v>40</v>
       </c>
       <c r="B50" s="25" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C50" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D50" s="25">
         <v>4</v>
       </c>
       <c r="E50" s="25"/>
       <c r="F50" s="25"/>
       <c r="G50" s="25"/>
       <c r="H50" s="25">
         <v>160</v>
       </c>
       <c r="I50" s="25">
         <v>4</v>
       </c>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25">
         <v>40</v>
       </c>
-      <c r="N50" s="25">
-[...2 lines deleted...]
-      <c r="O50" s="25"/>
+      <c r="N50" s="25"/>
+      <c r="O50" s="25">
+        <v>3</v>
+      </c>
       <c r="P50" s="25"/>
       <c r="Q50" s="25"/>
       <c r="R50" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S50" s="25">
+        <v>4</v>
+      </c>
+      <c r="T50" s="25"/>
       <c r="U50" s="25"/>
       <c r="V50" s="25"/>
       <c r="W50" s="25">
+        <v>80</v>
+      </c>
+      <c r="X50" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="X50" s="25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y50" s="25" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="Z50" s="25"/>
       <c r="AA50" s="25"/>
       <c r="AB50" s="25"/>
     </row>
     <row r="51" spans="1:33">
       <c r="A51" s="25">
         <v>41</v>
       </c>
       <c r="B51" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C51" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D51" s="25">
         <v>4</v>
       </c>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="25">
         <v>160</v>
       </c>
       <c r="I51" s="25">
         <v>4</v>
       </c>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25">
         <v>40</v>
       </c>
-      <c r="N51" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="N51" s="25"/>
       <c r="O51" s="25"/>
-      <c r="P51" s="25"/>
+      <c r="P51" s="25">
+        <v>2</v>
+      </c>
       <c r="Q51" s="25"/>
       <c r="R51" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="S51" s="25">
+        <v>4</v>
+      </c>
+      <c r="T51" s="25"/>
       <c r="U51" s="25"/>
       <c r="V51" s="25"/>
       <c r="W51" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X51" s="25" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="Z51" s="25"/>
+        <v>62</v>
+      </c>
+      <c r="Y51" s="25"/>
+      <c r="Z51" s="25" t="s">
+        <v>62</v>
+      </c>
       <c r="AA51" s="25"/>
       <c r="AB51" s="25"/>
     </row>
     <row r="52" spans="1:33">
       <c r="A52" s="25">
         <v>42</v>
       </c>
       <c r="B52" s="25" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="25">
         <v>4</v>
       </c>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25">
         <v>160</v>
       </c>
       <c r="I52" s="25">
         <v>4</v>
       </c>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25">
         <v>40</v>
       </c>
       <c r="N52" s="25"/>
       <c r="O52" s="25">
         <v>3</v>
       </c>
       <c r="P52" s="25"/>
       <c r="Q52" s="25"/>
       <c r="R52" s="25">
         <v>90</v>
       </c>
       <c r="S52" s="25">
         <v>4</v>
       </c>
       <c r="T52" s="25"/>
       <c r="U52" s="25"/>
       <c r="V52" s="25"/>
       <c r="W52" s="25">
         <v>80</v>
       </c>
       <c r="X52" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y52" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z52" s="25"/>
       <c r="AA52" s="25"/>
       <c r="AB52" s="25"/>
     </row>
     <row r="53" spans="1:33">
       <c r="A53" s="25">
         <v>43</v>
       </c>
       <c r="B53" s="25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C53" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D53" s="25">
         <v>4</v>
       </c>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="25">
         <v>160</v>
       </c>
       <c r="I53" s="25">
         <v>4</v>
       </c>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25">
         <v>40</v>
       </c>
       <c r="N53" s="25">
         <v>4</v>
       </c>
@@ -4720,275 +4720,275 @@
       </c>
       <c r="S53" s="25">
         <v>4</v>
       </c>
       <c r="T53" s="25"/>
       <c r="U53" s="25"/>
       <c r="V53" s="25"/>
       <c r="W53" s="25">
         <v>80</v>
       </c>
       <c r="X53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y53" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z53" s="25"/>
       <c r="AA53" s="25"/>
       <c r="AB53" s="25"/>
     </row>
     <row r="54" spans="1:33">
       <c r="A54" s="25">
         <v>44</v>
       </c>
       <c r="B54" s="25" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C54" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D54" s="25">
         <v>4</v>
       </c>
       <c r="E54" s="25"/>
       <c r="F54" s="25"/>
       <c r="G54" s="25"/>
       <c r="H54" s="25">
         <v>160</v>
       </c>
       <c r="I54" s="25">
         <v>4</v>
       </c>
       <c r="J54" s="25"/>
       <c r="K54" s="25"/>
       <c r="L54" s="25"/>
       <c r="M54" s="25">
         <v>40</v>
       </c>
-      <c r="N54" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N54" s="25">
+        <v>4</v>
+      </c>
+      <c r="O54" s="25"/>
       <c r="P54" s="25"/>
       <c r="Q54" s="25"/>
       <c r="R54" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="T54" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S54" s="25"/>
+      <c r="T54" s="25">
+        <v>3</v>
+      </c>
       <c r="U54" s="25"/>
       <c r="V54" s="25"/>
       <c r="W54" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X54" s="25" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="Y54" s="25" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="Z54" s="25"/>
       <c r="AA54" s="25"/>
       <c r="AB54" s="25"/>
     </row>
     <row r="55" spans="1:33">
       <c r="A55" s="25">
         <v>45</v>
       </c>
       <c r="B55" s="25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C55" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D55" s="25">
         <v>4</v>
       </c>
       <c r="E55" s="25"/>
       <c r="F55" s="25"/>
       <c r="G55" s="25"/>
       <c r="H55" s="25">
         <v>160</v>
       </c>
       <c r="I55" s="25">
         <v>4</v>
       </c>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25">
         <v>40</v>
       </c>
-      <c r="N55" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N55" s="25">
+        <v>4</v>
+      </c>
+      <c r="O55" s="25"/>
       <c r="P55" s="25"/>
       <c r="Q55" s="25"/>
       <c r="R55" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S55" s="25">
         <v>4</v>
       </c>
       <c r="T55" s="25"/>
       <c r="U55" s="25"/>
       <c r="V55" s="25"/>
       <c r="W55" s="25">
         <v>80</v>
       </c>
       <c r="X55" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y55" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z55" s="25"/>
       <c r="AA55" s="25"/>
       <c r="AB55" s="25"/>
     </row>
     <row r="56" spans="1:33">
       <c r="A56" s="25">
         <v>46</v>
       </c>
       <c r="B56" s="25" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D56" s="25">
         <v>4</v>
       </c>
       <c r="E56" s="25"/>
       <c r="F56" s="25"/>
       <c r="G56" s="25"/>
       <c r="H56" s="25">
         <v>160</v>
       </c>
       <c r="I56" s="25">
         <v>4</v>
       </c>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25">
         <v>40</v>
       </c>
-      <c r="N56" s="25">
-[...2 lines deleted...]
-      <c r="O56" s="25"/>
+      <c r="N56" s="25"/>
+      <c r="O56" s="25">
+        <v>3</v>
+      </c>
       <c r="P56" s="25"/>
       <c r="Q56" s="25"/>
       <c r="R56" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S56" s="25">
         <v>4</v>
       </c>
       <c r="T56" s="25"/>
       <c r="U56" s="25"/>
       <c r="V56" s="25"/>
       <c r="W56" s="25">
         <v>80</v>
       </c>
       <c r="X56" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y56" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z56" s="25"/>
       <c r="AA56" s="25"/>
       <c r="AB56" s="25"/>
     </row>
     <row r="57" spans="1:33">
       <c r="A57" s="25">
         <v>47</v>
       </c>
       <c r="B57" s="25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C57" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D57" s="25">
         <v>4</v>
       </c>
       <c r="E57" s="25"/>
       <c r="F57" s="25"/>
       <c r="G57" s="25"/>
       <c r="H57" s="25">
         <v>160</v>
       </c>
       <c r="I57" s="25">
         <v>4</v>
       </c>
       <c r="J57" s="25"/>
       <c r="K57" s="25"/>
       <c r="L57" s="25"/>
       <c r="M57" s="25">
         <v>40</v>
       </c>
       <c r="N57" s="25"/>
       <c r="O57" s="25">
         <v>3</v>
       </c>
       <c r="P57" s="25"/>
       <c r="Q57" s="25"/>
       <c r="R57" s="25">
         <v>90</v>
       </c>
       <c r="S57" s="25">
         <v>4</v>
       </c>
       <c r="T57" s="25"/>
       <c r="U57" s="25"/>
       <c r="V57" s="25"/>
       <c r="W57" s="25">
         <v>80</v>
       </c>
       <c r="X57" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y57" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z57" s="25"/>
       <c r="AA57" s="25"/>
       <c r="AB57" s="25"/>
     </row>
     <row r="58" spans="1:33">
       <c r="A58" s="25">
         <v>48</v>
       </c>
       <c r="B58" s="25" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C58" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D58" s="25">
         <v>4</v>
       </c>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="25">
         <v>160</v>
       </c>
       <c r="I58" s="25">
         <v>4</v>
       </c>
       <c r="J58" s="25"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="25">
         <v>40</v>
       </c>
       <c r="N58" s="25">
         <v>4</v>
       </c>
@@ -5000,219 +5000,219 @@
       </c>
       <c r="S58" s="25">
         <v>4</v>
       </c>
       <c r="T58" s="25"/>
       <c r="U58" s="25"/>
       <c r="V58" s="25"/>
       <c r="W58" s="25">
         <v>80</v>
       </c>
       <c r="X58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y58" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z58" s="25"/>
       <c r="AA58" s="25"/>
       <c r="AB58" s="25"/>
     </row>
     <row r="59" spans="1:33">
       <c r="A59" s="25">
         <v>49</v>
       </c>
       <c r="B59" s="25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C59" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D59" s="25">
         <v>4</v>
       </c>
       <c r="E59" s="25"/>
       <c r="F59" s="25"/>
       <c r="G59" s="25"/>
       <c r="H59" s="25">
         <v>160</v>
       </c>
       <c r="I59" s="25">
         <v>4</v>
       </c>
       <c r="J59" s="25"/>
       <c r="K59" s="25"/>
       <c r="L59" s="25"/>
       <c r="M59" s="25">
         <v>40</v>
       </c>
-      <c r="N59" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N59" s="25">
+        <v>4</v>
+      </c>
+      <c r="O59" s="25"/>
       <c r="P59" s="25"/>
       <c r="Q59" s="25"/>
       <c r="R59" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S59" s="25">
         <v>4</v>
       </c>
       <c r="T59" s="25"/>
       <c r="U59" s="25"/>
       <c r="V59" s="25"/>
       <c r="W59" s="25">
         <v>80</v>
       </c>
       <c r="X59" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y59" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z59" s="25"/>
       <c r="AA59" s="25"/>
       <c r="AB59" s="25"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" s="25">
         <v>50</v>
       </c>
       <c r="B60" s="25" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D60" s="25">
         <v>4</v>
       </c>
       <c r="E60" s="25"/>
       <c r="F60" s="25"/>
       <c r="G60" s="25"/>
       <c r="H60" s="25">
         <v>160</v>
       </c>
-      <c r="I60" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I60" s="25">
+        <v>4</v>
+      </c>
+      <c r="J60" s="25"/>
       <c r="K60" s="25"/>
       <c r="L60" s="25"/>
       <c r="M60" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N60" s="25"/>
-      <c r="O60" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O60" s="25">
+        <v>3</v>
+      </c>
+      <c r="P60" s="25"/>
       <c r="Q60" s="25"/>
       <c r="R60" s="25">
-        <v>60</v>
-[...4 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S60" s="25">
+        <v>4</v>
+      </c>
+      <c r="T60" s="25"/>
       <c r="U60" s="25"/>
       <c r="V60" s="25"/>
       <c r="W60" s="25">
+        <v>80</v>
+      </c>
+      <c r="X60" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="X60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Y60" s="25"/>
+      <c r="Y60" s="25" t="s">
+        <v>60</v>
+      </c>
       <c r="Z60" s="25"/>
-      <c r="AA60" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA60" s="25"/>
       <c r="AB60" s="25"/>
     </row>
     <row r="61" spans="1:33">
       <c r="A61" s="25">
         <v>51</v>
       </c>
       <c r="B61" s="25" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C61" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D61" s="25">
         <v>4</v>
       </c>
       <c r="E61" s="25"/>
       <c r="F61" s="25"/>
       <c r="G61" s="25"/>
       <c r="H61" s="25">
         <v>160</v>
       </c>
       <c r="I61" s="25">
         <v>4</v>
       </c>
       <c r="J61" s="25"/>
       <c r="K61" s="25"/>
       <c r="L61" s="25"/>
       <c r="M61" s="25">
         <v>40</v>
       </c>
       <c r="N61" s="25"/>
       <c r="O61" s="25">
         <v>3</v>
       </c>
       <c r="P61" s="25"/>
       <c r="Q61" s="25"/>
       <c r="R61" s="25">
         <v>90</v>
       </c>
       <c r="S61" s="25">
         <v>4</v>
       </c>
       <c r="T61" s="25"/>
       <c r="U61" s="25"/>
       <c r="V61" s="25"/>
       <c r="W61" s="25">
         <v>80</v>
       </c>
       <c r="X61" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y61" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z61" s="25"/>
       <c r="AA61" s="25"/>
       <c r="AB61" s="25"/>
     </row>
     <row r="62" spans="1:33">
       <c r="A62" s="25">
         <v>52</v>
       </c>
       <c r="B62" s="25" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D62" s="25">
         <v>4</v>
       </c>
       <c r="E62" s="25"/>
       <c r="F62" s="25"/>
       <c r="G62" s="25"/>
       <c r="H62" s="25">
         <v>160</v>
       </c>
       <c r="I62" s="25">
         <v>4</v>
       </c>
       <c r="J62" s="25"/>
       <c r="K62" s="25"/>
       <c r="L62" s="25"/>
       <c r="M62" s="25">
         <v>40</v>
       </c>
       <c r="N62" s="25">
         <v>4</v>
       </c>
@@ -5224,51 +5224,51 @@
       </c>
       <c r="S62" s="25">
         <v>4</v>
       </c>
       <c r="T62" s="25"/>
       <c r="U62" s="25"/>
       <c r="V62" s="25"/>
       <c r="W62" s="25">
         <v>80</v>
       </c>
       <c r="X62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z62" s="25"/>
       <c r="AA62" s="25"/>
       <c r="AB62" s="25"/>
     </row>
     <row r="63" spans="1:33">
       <c r="A63" s="25">
         <v>53</v>
       </c>
       <c r="B63" s="25" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C63" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D63" s="25">
         <v>4</v>
       </c>
       <c r="E63" s="25"/>
       <c r="F63" s="25"/>
       <c r="G63" s="25"/>
       <c r="H63" s="25">
         <v>160</v>
       </c>
       <c r="I63" s="25">
         <v>4</v>
       </c>
       <c r="J63" s="25"/>
       <c r="K63" s="25"/>
       <c r="L63" s="25"/>
       <c r="M63" s="25">
         <v>40</v>
       </c>
       <c r="N63" s="25">
         <v>4</v>
       </c>
@@ -5280,331 +5280,331 @@
       </c>
       <c r="S63" s="25">
         <v>4</v>
       </c>
       <c r="T63" s="25"/>
       <c r="U63" s="25"/>
       <c r="V63" s="25"/>
       <c r="W63" s="25">
         <v>80</v>
       </c>
       <c r="X63" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y63" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z63" s="25"/>
       <c r="AA63" s="25"/>
       <c r="AB63" s="25"/>
     </row>
     <row r="64" spans="1:33">
       <c r="A64" s="25">
         <v>54</v>
       </c>
       <c r="B64" s="25" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C64" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D64" s="25">
         <v>4</v>
       </c>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="25">
         <v>160</v>
       </c>
       <c r="I64" s="25">
         <v>4</v>
       </c>
       <c r="J64" s="25"/>
       <c r="K64" s="25"/>
       <c r="L64" s="25"/>
       <c r="M64" s="25">
         <v>40</v>
       </c>
-      <c r="N64" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N64" s="25">
+        <v>4</v>
+      </c>
+      <c r="O64" s="25"/>
       <c r="P64" s="25"/>
       <c r="Q64" s="25"/>
       <c r="R64" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S64" s="25">
         <v>4</v>
       </c>
       <c r="T64" s="25"/>
       <c r="U64" s="25"/>
       <c r="V64" s="25"/>
       <c r="W64" s="25">
         <v>80</v>
       </c>
       <c r="X64" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y64" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z64" s="25"/>
       <c r="AA64" s="25"/>
       <c r="AB64" s="25"/>
     </row>
     <row r="65" spans="1:33">
       <c r="A65" s="25">
         <v>55</v>
       </c>
       <c r="B65" s="25" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C65" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D65" s="25">
         <v>4</v>
       </c>
       <c r="E65" s="25"/>
       <c r="F65" s="25"/>
       <c r="G65" s="25"/>
       <c r="H65" s="25">
         <v>160</v>
       </c>
       <c r="I65" s="25">
         <v>4</v>
       </c>
       <c r="J65" s="25"/>
       <c r="K65" s="25"/>
       <c r="L65" s="25"/>
       <c r="M65" s="25">
         <v>40</v>
       </c>
-      <c r="N65" s="25"/>
+      <c r="N65" s="25">
+        <v>4</v>
+      </c>
       <c r="O65" s="25"/>
-      <c r="P65" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="P65" s="25"/>
       <c r="Q65" s="25"/>
       <c r="R65" s="25">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="S65" s="25">
         <v>4</v>
       </c>
       <c r="T65" s="25"/>
       <c r="U65" s="25"/>
       <c r="V65" s="25"/>
       <c r="W65" s="25">
         <v>80</v>
       </c>
       <c r="X65" s="25" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y65" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z65" s="25"/>
       <c r="AA65" s="25"/>
       <c r="AB65" s="25"/>
     </row>
     <row r="66" spans="1:33">
       <c r="A66" s="25">
         <v>56</v>
       </c>
       <c r="B66" s="25" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C66" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D66" s="25">
         <v>4</v>
       </c>
       <c r="E66" s="25"/>
       <c r="F66" s="25"/>
       <c r="G66" s="25"/>
       <c r="H66" s="25">
         <v>160</v>
       </c>
       <c r="I66" s="25">
         <v>4</v>
       </c>
       <c r="J66" s="25"/>
       <c r="K66" s="25"/>
       <c r="L66" s="25"/>
       <c r="M66" s="25">
         <v>40</v>
       </c>
-      <c r="N66" s="25">
-[...2 lines deleted...]
-      <c r="O66" s="25"/>
+      <c r="N66" s="25"/>
+      <c r="O66" s="25">
+        <v>3</v>
+      </c>
       <c r="P66" s="25"/>
       <c r="Q66" s="25"/>
       <c r="R66" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S66" s="25">
         <v>4</v>
       </c>
       <c r="T66" s="25"/>
       <c r="U66" s="25"/>
       <c r="V66" s="25"/>
       <c r="W66" s="25">
         <v>80</v>
       </c>
       <c r="X66" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y66" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z66" s="25"/>
       <c r="AA66" s="25"/>
       <c r="AB66" s="25"/>
     </row>
     <row r="67" spans="1:33">
       <c r="A67" s="25">
         <v>57</v>
       </c>
       <c r="B67" s="25" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D67" s="25">
         <v>4</v>
       </c>
       <c r="E67" s="25"/>
       <c r="F67" s="25"/>
       <c r="G67" s="25"/>
       <c r="H67" s="25">
         <v>160</v>
       </c>
-      <c r="I67" s="25">
-[...2 lines deleted...]
-      <c r="J67" s="25"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="25">
+        <v>3</v>
+      </c>
       <c r="K67" s="25"/>
       <c r="L67" s="25"/>
       <c r="M67" s="25">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N67" s="25"/>
       <c r="O67" s="25"/>
-      <c r="P67" s="25"/>
+      <c r="P67" s="25">
+        <v>2</v>
+      </c>
       <c r="Q67" s="25"/>
       <c r="R67" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T67" s="25"/>
+        <v>60</v>
+      </c>
+      <c r="S67" s="25"/>
+      <c r="T67" s="25">
+        <v>3</v>
+      </c>
       <c r="U67" s="25"/>
       <c r="V67" s="25"/>
       <c r="W67" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X67" s="25" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="Y67" s="25"/>
       <c r="Z67" s="25"/>
-      <c r="AA67" s="25"/>
+      <c r="AA67" s="25" t="s">
+        <v>103</v>
+      </c>
       <c r="AB67" s="25"/>
     </row>
     <row r="68" spans="1:33">
       <c r="A68" s="25">
         <v>58</v>
       </c>
       <c r="B68" s="25" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D68" s="25">
         <v>4</v>
       </c>
       <c r="E68" s="25"/>
       <c r="F68" s="25"/>
       <c r="G68" s="25"/>
       <c r="H68" s="25">
         <v>160</v>
       </c>
       <c r="I68" s="25">
         <v>4</v>
       </c>
       <c r="J68" s="25"/>
       <c r="K68" s="25"/>
       <c r="L68" s="25"/>
       <c r="M68" s="25">
         <v>40</v>
       </c>
-      <c r="N68" s="25">
-[...2 lines deleted...]
-      <c r="O68" s="25"/>
+      <c r="N68" s="25"/>
+      <c r="O68" s="25">
+        <v>3</v>
+      </c>
       <c r="P68" s="25"/>
       <c r="Q68" s="25"/>
       <c r="R68" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S68" s="25">
         <v>4</v>
       </c>
       <c r="T68" s="25"/>
       <c r="U68" s="25"/>
       <c r="V68" s="25"/>
       <c r="W68" s="25">
         <v>80</v>
       </c>
       <c r="X68" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y68" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z68" s="25"/>
       <c r="AA68" s="25"/>
       <c r="AB68" s="25"/>
     </row>
     <row r="69" spans="1:33">
       <c r="A69" s="25">
         <v>59</v>
       </c>
       <c r="B69" s="25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C69" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D69" s="25">
         <v>4</v>
       </c>
       <c r="E69" s="25"/>
       <c r="F69" s="25"/>
       <c r="G69" s="25"/>
       <c r="H69" s="25">
         <v>160</v>
       </c>
       <c r="I69" s="25">
         <v>4</v>
       </c>
       <c r="J69" s="25"/>
       <c r="K69" s="25"/>
       <c r="L69" s="25"/>
       <c r="M69" s="25">
         <v>40</v>
       </c>
       <c r="N69" s="25">
         <v>4</v>
       </c>
@@ -5616,51 +5616,51 @@
       </c>
       <c r="S69" s="25">
         <v>4</v>
       </c>
       <c r="T69" s="25"/>
       <c r="U69" s="25"/>
       <c r="V69" s="25"/>
       <c r="W69" s="25">
         <v>80</v>
       </c>
       <c r="X69" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y69" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z69" s="25"/>
       <c r="AA69" s="25"/>
       <c r="AB69" s="25"/>
     </row>
     <row r="70" spans="1:33">
       <c r="A70" s="25">
         <v>60</v>
       </c>
       <c r="B70" s="25" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C70" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D70" s="25">
         <v>4</v>
       </c>
       <c r="E70" s="25"/>
       <c r="F70" s="25"/>
       <c r="G70" s="25"/>
       <c r="H70" s="25">
         <v>160</v>
       </c>
       <c r="I70" s="25">
         <v>4</v>
       </c>
       <c r="J70" s="25"/>
       <c r="K70" s="25"/>
       <c r="L70" s="25"/>
       <c r="M70" s="25">
         <v>40</v>
       </c>
       <c r="N70" s="25">
         <v>4</v>
       </c>
@@ -5672,51 +5672,51 @@
       </c>
       <c r="S70" s="25">
         <v>4</v>
       </c>
       <c r="T70" s="25"/>
       <c r="U70" s="25"/>
       <c r="V70" s="25"/>
       <c r="W70" s="25">
         <v>80</v>
       </c>
       <c r="X70" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y70" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z70" s="25"/>
       <c r="AA70" s="25"/>
       <c r="AB70" s="25"/>
     </row>
     <row r="71" spans="1:33">
       <c r="A71" s="25">
         <v>61</v>
       </c>
       <c r="B71" s="25" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D71" s="25">
         <v>4</v>
       </c>
       <c r="E71" s="25"/>
       <c r="F71" s="25"/>
       <c r="G71" s="25"/>
       <c r="H71" s="25">
         <v>160</v>
       </c>
       <c r="I71" s="25">
         <v>4</v>
       </c>
       <c r="J71" s="25"/>
       <c r="K71" s="25"/>
       <c r="L71" s="25"/>
       <c r="M71" s="25">
         <v>40</v>
       </c>
       <c r="N71" s="25">
         <v>4</v>
       </c>
@@ -5728,264 +5728,264 @@
       </c>
       <c r="S71" s="25">
         <v>4</v>
       </c>
       <c r="T71" s="25"/>
       <c r="U71" s="25"/>
       <c r="V71" s="25"/>
       <c r="W71" s="25">
         <v>80</v>
       </c>
       <c r="X71" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y71" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z71" s="25"/>
       <c r="AA71" s="25"/>
       <c r="AB71" s="25"/>
     </row>
     <row r="72" spans="1:33">
       <c r="A72" s="25">
         <v>62</v>
       </c>
       <c r="B72" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C72" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D72" s="25">
         <v>4</v>
       </c>
       <c r="E72" s="25"/>
       <c r="F72" s="25"/>
       <c r="G72" s="25"/>
       <c r="H72" s="25">
         <v>160</v>
       </c>
       <c r="I72" s="25">
         <v>4</v>
       </c>
       <c r="J72" s="25"/>
       <c r="K72" s="25"/>
       <c r="L72" s="25"/>
       <c r="M72" s="25">
         <v>40</v>
       </c>
-      <c r="N72" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N72" s="25">
+        <v>4</v>
+      </c>
+      <c r="O72" s="25"/>
       <c r="P72" s="25"/>
       <c r="Q72" s="25"/>
       <c r="R72" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S72" s="25">
         <v>4</v>
       </c>
       <c r="T72" s="25"/>
       <c r="U72" s="25"/>
       <c r="V72" s="25"/>
       <c r="W72" s="25">
         <v>80</v>
       </c>
       <c r="X72" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y72" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z72" s="25"/>
       <c r="AA72" s="25"/>
       <c r="AB72" s="25"/>
     </row>
     <row r="73" spans="1:33">
       <c r="A73" s="25">
         <v>63</v>
       </c>
       <c r="B73" s="25" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C73" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D73" s="25">
         <v>4</v>
       </c>
       <c r="E73" s="25"/>
       <c r="F73" s="25"/>
       <c r="G73" s="25"/>
       <c r="H73" s="25">
         <v>160</v>
       </c>
       <c r="I73" s="25">
         <v>4</v>
       </c>
       <c r="J73" s="25"/>
       <c r="K73" s="25"/>
       <c r="L73" s="25"/>
       <c r="M73" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N73" s="25">
         <v>4</v>
       </c>
       <c r="O73" s="25"/>
       <c r="P73" s="25"/>
       <c r="Q73" s="25"/>
       <c r="R73" s="25">
         <v>120</v>
       </c>
       <c r="S73" s="25">
         <v>4</v>
       </c>
       <c r="T73" s="25"/>
       <c r="U73" s="25"/>
       <c r="V73" s="25"/>
       <c r="W73" s="25">
         <v>80</v>
       </c>
       <c r="X73" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y73" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z73" s="25"/>
       <c r="AA73" s="25"/>
       <c r="AB73" s="25"/>
     </row>
     <row r="74" spans="1:33">
       <c r="A74" s="25">
         <v>64</v>
       </c>
       <c r="B74" s="25" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C74" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="D74" s="25">
-[...2 lines deleted...]
-      <c r="E74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25">
+        <v>3</v>
+      </c>
       <c r="F74" s="25"/>
       <c r="G74" s="25"/>
       <c r="H74" s="25">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="I74" s="25">
         <v>4</v>
       </c>
       <c r="J74" s="25"/>
       <c r="K74" s="25"/>
       <c r="L74" s="25"/>
       <c r="M74" s="25">
         <v>40</v>
       </c>
       <c r="N74" s="25">
         <v>4</v>
       </c>
       <c r="O74" s="25"/>
       <c r="P74" s="25"/>
       <c r="Q74" s="25"/>
       <c r="R74" s="25">
         <v>120</v>
       </c>
       <c r="S74" s="25">
         <v>4</v>
       </c>
       <c r="T74" s="25"/>
       <c r="U74" s="25"/>
       <c r="V74" s="25"/>
       <c r="W74" s="25">
         <v>80</v>
       </c>
       <c r="X74" s="25" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="Y74" s="25" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="Z74" s="25"/>
       <c r="AA74" s="25"/>
       <c r="AB74" s="25"/>
     </row>
     <row r="75" spans="1:33">
       <c r="A75" s="25">
         <v>65</v>
       </c>
       <c r="B75" s="25" t="s">
         <v>112</v>
       </c>
       <c r="C75" s="25" t="s">
         <v>51</v>
       </c>
       <c r="D75" s="25">
         <v>4</v>
       </c>
       <c r="E75" s="25"/>
       <c r="F75" s="25"/>
       <c r="G75" s="25"/>
       <c r="H75" s="25">
         <v>160</v>
       </c>
       <c r="I75" s="25">
         <v>4</v>
       </c>
       <c r="J75" s="25"/>
       <c r="K75" s="25"/>
       <c r="L75" s="25"/>
       <c r="M75" s="25">
         <v>40</v>
       </c>
-      <c r="N75" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N75" s="25">
+        <v>4</v>
+      </c>
+      <c r="O75" s="25"/>
       <c r="P75" s="25"/>
       <c r="Q75" s="25"/>
       <c r="R75" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S75" s="25">
         <v>4</v>
       </c>
       <c r="T75" s="25"/>
       <c r="U75" s="25"/>
       <c r="V75" s="25"/>
       <c r="W75" s="25">
         <v>80</v>
       </c>
       <c r="X75" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y75" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z75" s="25"/>
       <c r="AA75" s="25"/>
       <c r="AB75" s="25"/>
     </row>
     <row r="76" spans="1:33">
       <c r="A76" s="25">
         <v>66</v>
       </c>
       <c r="B76" s="25" t="s">
         <v>113</v>
       </c>
       <c r="C76" s="25" t="s">
         <v>114</v>
       </c>
       <c r="D76" s="25">
         <v>4</v>
       </c>
       <c r="E76" s="25"/>
       <c r="F76" s="25"/>
       <c r="G76" s="25"/>
       <c r="H76" s="25">
         <v>160</v>
       </c>
       <c r="I76" s="25">
@@ -6511,109 +6511,111 @@
         <v>120</v>
       </c>
       <c r="S85" s="25">
         <v>4</v>
       </c>
       <c r="T85" s="25"/>
       <c r="U85" s="25"/>
       <c r="V85" s="25"/>
       <c r="W85" s="25">
         <v>80</v>
       </c>
       <c r="X85" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y85" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z85" s="25"/>
       <c r="AA85" s="25"/>
       <c r="AB85" s="25"/>
     </row>
     <row r="86" spans="1:33">
       <c r="A86" s="25">
         <v>76</v>
       </c>
-      <c r="B86" s="25"/>
+      <c r="B86" s="25" t="s">
+        <v>124</v>
+      </c>
       <c r="C86" s="25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D86" s="25">
         <v>4</v>
       </c>
       <c r="E86" s="25"/>
       <c r="F86" s="25"/>
       <c r="G86" s="25"/>
       <c r="H86" s="25">
         <v>160</v>
       </c>
       <c r="I86" s="25">
         <v>4</v>
       </c>
       <c r="J86" s="25"/>
       <c r="K86" s="25"/>
       <c r="L86" s="25"/>
       <c r="M86" s="25">
         <v>40</v>
       </c>
-      <c r="N86" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="N86" s="25"/>
       <c r="O86" s="25"/>
       <c r="P86" s="25"/>
-      <c r="Q86" s="25"/>
+      <c r="Q86" s="25">
+        <v>1</v>
+      </c>
       <c r="R86" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T86" s="25"/>
+        <v>30</v>
+      </c>
+      <c r="S86" s="25"/>
+      <c r="T86" s="25">
+        <v>3</v>
+      </c>
       <c r="U86" s="25"/>
       <c r="V86" s="25"/>
       <c r="W86" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X86" s="25" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="Y86" s="25"/>
       <c r="Z86" s="25"/>
-      <c r="AA86" s="25"/>
+      <c r="AA86" s="25" t="s">
+        <v>126</v>
+      </c>
       <c r="AB86" s="25"/>
     </row>
     <row r="87" spans="1:33">
       <c r="A87" s="25">
         <v>77</v>
       </c>
       <c r="B87" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C87" s="25" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="D87" s="25">
         <v>4</v>
       </c>
       <c r="E87" s="25"/>
       <c r="F87" s="25"/>
       <c r="G87" s="25"/>
       <c r="H87" s="25">
         <v>160</v>
       </c>
       <c r="I87" s="25">
         <v>4</v>
       </c>
       <c r="J87" s="25"/>
       <c r="K87" s="25"/>
       <c r="L87" s="25"/>
       <c r="M87" s="25">
         <v>40</v>
       </c>
       <c r="N87" s="25">
         <v>4</v>
       </c>
       <c r="O87" s="25"/>
       <c r="P87" s="25"/>
       <c r="Q87" s="25"/>
@@ -6621,100 +6623,98 @@
         <v>120</v>
       </c>
       <c r="S87" s="25">
         <v>4</v>
       </c>
       <c r="T87" s="25"/>
       <c r="U87" s="25"/>
       <c r="V87" s="25"/>
       <c r="W87" s="25">
         <v>80</v>
       </c>
       <c r="X87" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y87" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z87" s="25"/>
       <c r="AA87" s="25"/>
       <c r="AB87" s="25"/>
     </row>
     <row r="88" spans="1:33">
       <c r="A88" s="25">
         <v>78</v>
       </c>
-      <c r="B88" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B88" s="25"/>
       <c r="C88" s="25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D88" s="25">
         <v>4</v>
       </c>
       <c r="E88" s="25"/>
       <c r="F88" s="25"/>
       <c r="G88" s="25"/>
       <c r="H88" s="25">
         <v>160</v>
       </c>
       <c r="I88" s="25">
         <v>4</v>
       </c>
       <c r="J88" s="25"/>
       <c r="K88" s="25"/>
       <c r="L88" s="25"/>
       <c r="M88" s="25">
         <v>40</v>
       </c>
-      <c r="N88" s="25"/>
+      <c r="N88" s="25">
+        <v>4</v>
+      </c>
       <c r="O88" s="25"/>
       <c r="P88" s="25"/>
-      <c r="Q88" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="Q88" s="25"/>
       <c r="R88" s="25">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S88" s="25">
+        <v>4</v>
+      </c>
+      <c r="T88" s="25"/>
       <c r="U88" s="25"/>
       <c r="V88" s="25"/>
       <c r="W88" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X88" s="25" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="Y88" s="25"/>
+        <v>39</v>
+      </c>
+      <c r="Y88" s="25" t="s">
+        <v>39</v>
+      </c>
       <c r="Z88" s="25"/>
-      <c r="AA88" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA88" s="25"/>
       <c r="AB88" s="25"/>
     </row>
     <row r="89" spans="1:33">
       <c r="A89" s="25">
         <v>79</v>
       </c>
       <c r="B89" s="25" t="s">
         <v>128</v>
       </c>
       <c r="C89" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D89" s="25">
         <v>4</v>
       </c>
       <c r="E89" s="25"/>
       <c r="F89" s="25"/>
       <c r="G89" s="25"/>
       <c r="H89" s="25">
         <v>160</v>
       </c>
       <c r="I89" s="25">
         <v>4</v>
       </c>
       <c r="J89" s="25"/>
@@ -6755,142 +6755,142 @@
       <c r="A90" s="25">
         <v>80</v>
       </c>
       <c r="B90" s="25" t="s">
         <v>130</v>
       </c>
       <c r="C90" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D90" s="25">
         <v>4</v>
       </c>
       <c r="E90" s="25"/>
       <c r="F90" s="25"/>
       <c r="G90" s="25"/>
       <c r="H90" s="25">
         <v>160</v>
       </c>
       <c r="I90" s="25">
         <v>4</v>
       </c>
       <c r="J90" s="25"/>
       <c r="K90" s="25"/>
       <c r="L90" s="25"/>
       <c r="M90" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N90" s="25">
         <v>4</v>
       </c>
       <c r="O90" s="25"/>
       <c r="P90" s="25"/>
       <c r="Q90" s="25"/>
       <c r="R90" s="25">
         <v>120</v>
       </c>
       <c r="S90" s="25">
         <v>4</v>
       </c>
       <c r="T90" s="25"/>
       <c r="U90" s="25"/>
       <c r="V90" s="25"/>
       <c r="W90" s="25">
         <v>80</v>
       </c>
       <c r="X90" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y90" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z90" s="25"/>
       <c r="AA90" s="25"/>
       <c r="AB90" s="25"/>
     </row>
     <row r="91" spans="1:33">
       <c r="A91" s="25">
         <v>81</v>
       </c>
       <c r="B91" s="25" t="s">
         <v>131</v>
       </c>
       <c r="C91" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D91" s="25">
         <v>4</v>
       </c>
       <c r="E91" s="25"/>
       <c r="F91" s="25"/>
       <c r="G91" s="25"/>
       <c r="H91" s="25">
         <v>160</v>
       </c>
-      <c r="I91" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I91" s="25">
+        <v>4</v>
+      </c>
+      <c r="J91" s="25"/>
       <c r="K91" s="25"/>
       <c r="L91" s="25"/>
       <c r="M91" s="25">
         <v>40</v>
       </c>
-      <c r="N91" s="25"/>
+      <c r="N91" s="25">
+        <v>4</v>
+      </c>
       <c r="O91" s="25"/>
-      <c r="P91" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="P91" s="25"/>
       <c r="Q91" s="25"/>
       <c r="R91" s="25">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="S91" s="25">
         <v>4</v>
       </c>
       <c r="T91" s="25"/>
       <c r="U91" s="25"/>
       <c r="V91" s="25"/>
       <c r="W91" s="25">
         <v>80</v>
       </c>
       <c r="X91" s="25" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y91" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z91" s="25"/>
       <c r="AA91" s="25"/>
       <c r="AB91" s="25"/>
     </row>
     <row r="92" spans="1:33">
       <c r="A92" s="25">
         <v>82</v>
       </c>
       <c r="B92" s="25" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C92" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D92" s="25">
         <v>4</v>
       </c>
       <c r="E92" s="25"/>
       <c r="F92" s="25"/>
       <c r="G92" s="25"/>
       <c r="H92" s="25">
         <v>160</v>
       </c>
       <c r="I92" s="25">
         <v>4</v>
       </c>
       <c r="J92" s="25"/>
       <c r="K92" s="25"/>
       <c r="L92" s="25"/>
       <c r="M92" s="25">
         <v>40</v>
       </c>
       <c r="N92" s="25">
         <v>4</v>
       </c>
@@ -6902,51 +6902,51 @@
       </c>
       <c r="S92" s="25">
         <v>4</v>
       </c>
       <c r="T92" s="25"/>
       <c r="U92" s="25"/>
       <c r="V92" s="25"/>
       <c r="W92" s="25">
         <v>80</v>
       </c>
       <c r="X92" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y92" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z92" s="25"/>
       <c r="AA92" s="25"/>
       <c r="AB92" s="25"/>
     </row>
     <row r="93" spans="1:33">
       <c r="A93" s="25">
         <v>83</v>
       </c>
       <c r="B93" s="25" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C93" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D93" s="25">
         <v>4</v>
       </c>
       <c r="E93" s="25"/>
       <c r="F93" s="25"/>
       <c r="G93" s="25"/>
       <c r="H93" s="25">
         <v>160</v>
       </c>
       <c r="I93" s="25">
         <v>4</v>
       </c>
       <c r="J93" s="25"/>
       <c r="K93" s="25"/>
       <c r="L93" s="25"/>
       <c r="M93" s="25">
         <v>40</v>
       </c>
       <c r="N93" s="25">
         <v>4</v>
       </c>
@@ -6958,51 +6958,51 @@
       </c>
       <c r="S93" s="25">
         <v>4</v>
       </c>
       <c r="T93" s="25"/>
       <c r="U93" s="25"/>
       <c r="V93" s="25"/>
       <c r="W93" s="25">
         <v>80</v>
       </c>
       <c r="X93" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y93" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z93" s="25"/>
       <c r="AA93" s="25"/>
       <c r="AB93" s="25"/>
     </row>
     <row r="94" spans="1:33">
       <c r="A94" s="25">
         <v>84</v>
       </c>
       <c r="B94" s="25" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C94" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D94" s="25">
         <v>4</v>
       </c>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25">
         <v>160</v>
       </c>
       <c r="I94" s="25">
         <v>4</v>
       </c>
       <c r="J94" s="25"/>
       <c r="K94" s="25"/>
       <c r="L94" s="25"/>
       <c r="M94" s="25">
         <v>40</v>
       </c>
       <c r="N94" s="25">
         <v>4</v>
       </c>
@@ -7014,51 +7014,51 @@
       </c>
       <c r="S94" s="25">
         <v>4</v>
       </c>
       <c r="T94" s="25"/>
       <c r="U94" s="25"/>
       <c r="V94" s="25"/>
       <c r="W94" s="25">
         <v>80</v>
       </c>
       <c r="X94" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y94" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z94" s="25"/>
       <c r="AA94" s="25"/>
       <c r="AB94" s="25"/>
     </row>
     <row r="95" spans="1:33">
       <c r="A95" s="25">
         <v>85</v>
       </c>
       <c r="B95" s="25" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C95" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D95" s="25">
         <v>4</v>
       </c>
       <c r="E95" s="25"/>
       <c r="F95" s="25"/>
       <c r="G95" s="25"/>
       <c r="H95" s="25">
         <v>160</v>
       </c>
       <c r="I95" s="25">
         <v>4</v>
       </c>
       <c r="J95" s="25"/>
       <c r="K95" s="25"/>
       <c r="L95" s="25"/>
       <c r="M95" s="25">
         <v>40</v>
       </c>
       <c r="N95" s="25">
         <v>4</v>
       </c>
@@ -7070,107 +7070,107 @@
       </c>
       <c r="S95" s="25">
         <v>4</v>
       </c>
       <c r="T95" s="25"/>
       <c r="U95" s="25"/>
       <c r="V95" s="25"/>
       <c r="W95" s="25">
         <v>80</v>
       </c>
       <c r="X95" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y95" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z95" s="25"/>
       <c r="AA95" s="25"/>
       <c r="AB95" s="25"/>
     </row>
     <row r="96" spans="1:33">
       <c r="A96" s="25">
         <v>86</v>
       </c>
       <c r="B96" s="25" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C96" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D96" s="25">
         <v>4</v>
       </c>
       <c r="E96" s="25"/>
       <c r="F96" s="25"/>
       <c r="G96" s="25"/>
       <c r="H96" s="25">
         <v>160</v>
       </c>
       <c r="I96" s="25">
         <v>4</v>
       </c>
       <c r="J96" s="25"/>
       <c r="K96" s="25"/>
       <c r="L96" s="25"/>
       <c r="M96" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N96" s="25">
         <v>4</v>
       </c>
       <c r="O96" s="25"/>
       <c r="P96" s="25"/>
       <c r="Q96" s="25"/>
       <c r="R96" s="25">
         <v>120</v>
       </c>
       <c r="S96" s="25">
         <v>4</v>
       </c>
       <c r="T96" s="25"/>
       <c r="U96" s="25"/>
       <c r="V96" s="25"/>
       <c r="W96" s="25">
         <v>80</v>
       </c>
       <c r="X96" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y96" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z96" s="25"/>
       <c r="AA96" s="25"/>
       <c r="AB96" s="25"/>
     </row>
     <row r="97" spans="1:33">
       <c r="A97" s="25">
         <v>87</v>
       </c>
       <c r="B97" s="25" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C97" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D97" s="25">
         <v>4</v>
       </c>
       <c r="E97" s="25"/>
       <c r="F97" s="25"/>
       <c r="G97" s="25"/>
       <c r="H97" s="25">
         <v>160</v>
       </c>
       <c r="I97" s="25">
         <v>4</v>
       </c>
       <c r="J97" s="25"/>
       <c r="K97" s="25"/>
       <c r="L97" s="25"/>
       <c r="M97" s="25">
         <v>40</v>
       </c>
       <c r="N97" s="25">
         <v>4</v>
       </c>
@@ -7182,266 +7182,266 @@
       </c>
       <c r="S97" s="25">
         <v>4</v>
       </c>
       <c r="T97" s="25"/>
       <c r="U97" s="25"/>
       <c r="V97" s="25"/>
       <c r="W97" s="25">
         <v>80</v>
       </c>
       <c r="X97" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y97" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z97" s="25"/>
       <c r="AA97" s="25"/>
       <c r="AB97" s="25"/>
     </row>
     <row r="98" spans="1:33">
       <c r="A98" s="25">
         <v>88</v>
       </c>
       <c r="B98" s="25" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C98" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D98" s="25">
         <v>4</v>
       </c>
       <c r="E98" s="25"/>
       <c r="F98" s="25"/>
       <c r="G98" s="25"/>
       <c r="H98" s="25">
         <v>160</v>
       </c>
-      <c r="I98" s="25">
-[...2 lines deleted...]
-      <c r="J98" s="25"/>
+      <c r="I98" s="25"/>
+      <c r="J98" s="25">
+        <v>3</v>
+      </c>
       <c r="K98" s="25"/>
       <c r="L98" s="25"/>
       <c r="M98" s="25">
         <v>40</v>
       </c>
       <c r="N98" s="25">
         <v>4</v>
       </c>
       <c r="O98" s="25"/>
       <c r="P98" s="25"/>
       <c r="Q98" s="25"/>
       <c r="R98" s="25">
         <v>120</v>
       </c>
       <c r="S98" s="25">
         <v>4</v>
       </c>
       <c r="T98" s="25"/>
       <c r="U98" s="25"/>
       <c r="V98" s="25"/>
       <c r="W98" s="25">
         <v>80</v>
       </c>
       <c r="X98" s="25" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="Y98" s="25" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="Z98" s="25"/>
       <c r="AA98" s="25"/>
       <c r="AB98" s="25"/>
     </row>
     <row r="99" spans="1:33">
       <c r="A99" s="25">
         <v>89</v>
       </c>
       <c r="B99" s="25" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C99" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D99" s="25">
         <v>4</v>
       </c>
       <c r="E99" s="25"/>
       <c r="F99" s="25"/>
       <c r="G99" s="25"/>
       <c r="H99" s="25">
         <v>160</v>
       </c>
       <c r="I99" s="25">
         <v>4</v>
       </c>
       <c r="J99" s="25"/>
       <c r="K99" s="25"/>
       <c r="L99" s="25"/>
       <c r="M99" s="25">
-        <v>40</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N99" s="25">
+        <v>4</v>
+      </c>
+      <c r="O99" s="25"/>
       <c r="P99" s="25"/>
       <c r="Q99" s="25"/>
       <c r="R99" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S99" s="25">
         <v>4</v>
       </c>
       <c r="T99" s="25"/>
       <c r="U99" s="25"/>
       <c r="V99" s="25"/>
       <c r="W99" s="25">
         <v>80</v>
       </c>
       <c r="X99" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y99" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z99" s="25"/>
       <c r="AA99" s="25"/>
       <c r="AB99" s="25"/>
     </row>
     <row r="100" spans="1:33">
       <c r="A100" s="25">
         <v>90</v>
       </c>
       <c r="B100" s="25" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C100" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D100" s="25">
         <v>4</v>
       </c>
       <c r="E100" s="25"/>
       <c r="F100" s="25"/>
       <c r="G100" s="25"/>
       <c r="H100" s="25">
         <v>160</v>
       </c>
-      <c r="I100" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I100" s="25">
+        <v>4</v>
+      </c>
+      <c r="J100" s="25"/>
       <c r="K100" s="25"/>
       <c r="L100" s="25"/>
       <c r="M100" s="25">
         <v>40</v>
       </c>
       <c r="N100" s="25">
         <v>4</v>
       </c>
       <c r="O100" s="25"/>
       <c r="P100" s="25"/>
       <c r="Q100" s="25"/>
       <c r="R100" s="25">
         <v>120</v>
       </c>
       <c r="S100" s="25">
         <v>4</v>
       </c>
       <c r="T100" s="25"/>
       <c r="U100" s="25"/>
       <c r="V100" s="25"/>
       <c r="W100" s="25">
         <v>80</v>
       </c>
       <c r="X100" s="25" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="Y100" s="25" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="Z100" s="25"/>
       <c r="AA100" s="25"/>
       <c r="AB100" s="25"/>
     </row>
     <row r="101" spans="1:33">
       <c r="A101" s="25">
         <v>91</v>
       </c>
       <c r="B101" s="25" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C101" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D101" s="25">
         <v>4</v>
       </c>
       <c r="E101" s="25"/>
       <c r="F101" s="25"/>
       <c r="G101" s="25"/>
       <c r="H101" s="25">
         <v>160</v>
       </c>
-      <c r="I101" s="25">
-[...2 lines deleted...]
-      <c r="J101" s="25"/>
+      <c r="I101" s="25"/>
+      <c r="J101" s="25">
+        <v>3</v>
+      </c>
       <c r="K101" s="25"/>
       <c r="L101" s="25"/>
       <c r="M101" s="25">
         <v>40</v>
       </c>
-      <c r="N101" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="N101" s="25"/>
       <c r="O101" s="25"/>
-      <c r="P101" s="25"/>
+      <c r="P101" s="25">
+        <v>2</v>
+      </c>
       <c r="Q101" s="25"/>
       <c r="R101" s="25">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="S101" s="25">
         <v>4</v>
       </c>
       <c r="T101" s="25"/>
       <c r="U101" s="25"/>
       <c r="V101" s="25"/>
       <c r="W101" s="25">
         <v>80</v>
       </c>
       <c r="X101" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z101" s="25"/>
+        <v>142</v>
+      </c>
+      <c r="Y101" s="25"/>
+      <c r="Z101" s="25" t="s">
+        <v>142</v>
+      </c>
       <c r="AA101" s="25"/>
       <c r="AB101" s="25"/>
     </row>
     <row r="102" spans="1:33">
       <c r="A102" s="25">
         <v>92</v>
       </c>
       <c r="B102" s="25" t="s">
         <v>143</v>
       </c>
       <c r="C102" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D102" s="25">
         <v>4</v>
       </c>
       <c r="E102" s="25"/>
       <c r="F102" s="25"/>
       <c r="G102" s="25"/>
       <c r="H102" s="25">
         <v>160</v>
       </c>
       <c r="I102" s="25">
         <v>4</v>
       </c>
@@ -7595,51 +7595,51 @@
       <c r="A105" s="25">
         <v>95</v>
       </c>
       <c r="B105" s="25" t="s">
         <v>146</v>
       </c>
       <c r="C105" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D105" s="25">
         <v>4</v>
       </c>
       <c r="E105" s="25"/>
       <c r="F105" s="25"/>
       <c r="G105" s="25"/>
       <c r="H105" s="25">
         <v>160</v>
       </c>
       <c r="I105" s="25">
         <v>4</v>
       </c>
       <c r="J105" s="25"/>
       <c r="K105" s="25"/>
       <c r="L105" s="25"/>
       <c r="M105" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N105" s="25">
         <v>4</v>
       </c>
       <c r="O105" s="25"/>
       <c r="P105" s="25"/>
       <c r="Q105" s="25"/>
       <c r="R105" s="25">
         <v>120</v>
       </c>
       <c r="S105" s="25">
         <v>4</v>
       </c>
       <c r="T105" s="25"/>
       <c r="U105" s="25"/>
       <c r="V105" s="25"/>
       <c r="W105" s="25">
         <v>80</v>
       </c>
       <c r="X105" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y105" s="25" t="s">
         <v>39</v>
       </c>
@@ -7653,73 +7653,73 @@
       </c>
       <c r="B106" s="25" t="s">
         <v>147</v>
       </c>
       <c r="C106" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D106" s="25">
         <v>4</v>
       </c>
       <c r="E106" s="25"/>
       <c r="F106" s="25"/>
       <c r="G106" s="25"/>
       <c r="H106" s="25">
         <v>160</v>
       </c>
       <c r="I106" s="25">
         <v>4</v>
       </c>
       <c r="J106" s="25"/>
       <c r="K106" s="25"/>
       <c r="L106" s="25"/>
       <c r="M106" s="25">
         <v>40</v>
       </c>
-      <c r="N106" s="25">
-[...2 lines deleted...]
-      <c r="O106" s="25"/>
+      <c r="N106" s="25"/>
+      <c r="O106" s="25">
+        <v>3</v>
+      </c>
       <c r="P106" s="25"/>
       <c r="Q106" s="25"/>
       <c r="R106" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S106" s="25">
         <v>4</v>
       </c>
       <c r="T106" s="25"/>
       <c r="U106" s="25"/>
       <c r="V106" s="25"/>
       <c r="W106" s="25">
         <v>80</v>
       </c>
       <c r="X106" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y106" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z106" s="25"/>
       <c r="AA106" s="25"/>
       <c r="AB106" s="25"/>
     </row>
     <row r="107" spans="1:33">
       <c r="A107" s="25">
         <v>97</v>
       </c>
       <c r="B107" s="25" t="s">
         <v>148</v>
       </c>
       <c r="C107" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D107" s="25">
         <v>4</v>
       </c>
       <c r="E107" s="25"/>
       <c r="F107" s="25"/>
       <c r="G107" s="25"/>
       <c r="H107" s="25">
         <v>160</v>
       </c>
       <c r="I107" s="25">
@@ -7765,129 +7765,129 @@
       </c>
       <c r="B108" s="25" t="s">
         <v>149</v>
       </c>
       <c r="C108" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D108" s="25">
         <v>4</v>
       </c>
       <c r="E108" s="25"/>
       <c r="F108" s="25"/>
       <c r="G108" s="25"/>
       <c r="H108" s="25">
         <v>160</v>
       </c>
       <c r="I108" s="25">
         <v>4</v>
       </c>
       <c r="J108" s="25"/>
       <c r="K108" s="25"/>
       <c r="L108" s="25"/>
       <c r="M108" s="25">
         <v>40</v>
       </c>
-      <c r="N108" s="25">
-[...2 lines deleted...]
-      <c r="O108" s="25"/>
+      <c r="N108" s="25"/>
+      <c r="O108" s="25">
+        <v>3</v>
+      </c>
       <c r="P108" s="25"/>
       <c r="Q108" s="25"/>
       <c r="R108" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S108" s="25">
         <v>4</v>
       </c>
       <c r="T108" s="25"/>
       <c r="U108" s="25"/>
       <c r="V108" s="25"/>
       <c r="W108" s="25">
         <v>80</v>
       </c>
       <c r="X108" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y108" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z108" s="25"/>
       <c r="AA108" s="25"/>
       <c r="AB108" s="25"/>
     </row>
     <row r="109" spans="1:33">
       <c r="A109" s="25">
         <v>99</v>
       </c>
       <c r="B109" s="25" t="s">
         <v>151</v>
       </c>
       <c r="C109" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D109" s="25">
         <v>4</v>
       </c>
       <c r="E109" s="25"/>
       <c r="F109" s="25"/>
       <c r="G109" s="25"/>
       <c r="H109" s="25">
         <v>160</v>
       </c>
       <c r="I109" s="25">
         <v>4</v>
       </c>
       <c r="J109" s="25"/>
       <c r="K109" s="25"/>
       <c r="L109" s="25"/>
       <c r="M109" s="25">
         <v>40</v>
       </c>
-      <c r="N109" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N109" s="25">
+        <v>4</v>
+      </c>
+      <c r="O109" s="25"/>
       <c r="P109" s="25"/>
       <c r="Q109" s="25"/>
       <c r="R109" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S109" s="25">
         <v>4</v>
       </c>
       <c r="T109" s="25"/>
       <c r="U109" s="25"/>
       <c r="V109" s="25"/>
       <c r="W109" s="25">
         <v>80</v>
       </c>
       <c r="X109" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y109" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z109" s="25"/>
       <c r="AA109" s="25"/>
       <c r="AB109" s="25"/>
     </row>
     <row r="110" spans="1:33">
       <c r="A110" s="25">
         <v>100</v>
       </c>
       <c r="B110" s="25" t="s">
         <v>152</v>
       </c>
       <c r="C110" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D110" s="25">
         <v>4</v>
       </c>
       <c r="E110" s="25"/>
       <c r="F110" s="25"/>
       <c r="G110" s="25"/>
       <c r="H110" s="25">
         <v>160</v>
       </c>
       <c r="I110" s="25">
@@ -7933,73 +7933,73 @@
       </c>
       <c r="B111" s="25" t="s">
         <v>153</v>
       </c>
       <c r="C111" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D111" s="25">
         <v>4</v>
       </c>
       <c r="E111" s="25"/>
       <c r="F111" s="25"/>
       <c r="G111" s="25"/>
       <c r="H111" s="25">
         <v>160</v>
       </c>
       <c r="I111" s="25">
         <v>4</v>
       </c>
       <c r="J111" s="25"/>
       <c r="K111" s="25"/>
       <c r="L111" s="25"/>
       <c r="M111" s="25">
         <v>40</v>
       </c>
-      <c r="N111" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N111" s="25">
+        <v>4</v>
+      </c>
+      <c r="O111" s="25"/>
       <c r="P111" s="25"/>
       <c r="Q111" s="25"/>
       <c r="R111" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S111" s="25">
         <v>4</v>
       </c>
       <c r="T111" s="25"/>
       <c r="U111" s="25"/>
       <c r="V111" s="25"/>
       <c r="W111" s="25">
         <v>80</v>
       </c>
       <c r="X111" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y111" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z111" s="25"/>
       <c r="AA111" s="25"/>
       <c r="AB111" s="25"/>
     </row>
     <row r="112" spans="1:33">
       <c r="A112" s="25">
         <v>102</v>
       </c>
       <c r="B112" s="25" t="s">
         <v>154</v>
       </c>
       <c r="C112" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D112" s="25">
         <v>4</v>
       </c>
       <c r="E112" s="25"/>
       <c r="F112" s="25"/>
       <c r="G112" s="25"/>
       <c r="H112" s="25">
         <v>160</v>
       </c>
       <c r="I112" s="25">
@@ -8008,54 +8008,54 @@
       <c r="J112" s="25"/>
       <c r="K112" s="25"/>
       <c r="L112" s="25"/>
       <c r="M112" s="25">
         <v>40</v>
       </c>
       <c r="N112" s="25"/>
       <c r="O112" s="25">
         <v>3</v>
       </c>
       <c r="P112" s="25"/>
       <c r="Q112" s="25"/>
       <c r="R112" s="25">
         <v>90</v>
       </c>
       <c r="S112" s="25">
         <v>4</v>
       </c>
       <c r="T112" s="25"/>
       <c r="U112" s="25"/>
       <c r="V112" s="25"/>
       <c r="W112" s="25">
         <v>80</v>
       </c>
       <c r="X112" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y112" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z112" s="25"/>
       <c r="AA112" s="25"/>
       <c r="AB112" s="25"/>
     </row>
     <row r="113" spans="1:33">
       <c r="A113" s="25">
         <v>103</v>
       </c>
       <c r="B113" s="25" t="s">
         <v>155</v>
       </c>
       <c r="C113" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D113" s="25">
         <v>4</v>
       </c>
       <c r="E113" s="25"/>
       <c r="F113" s="25"/>
       <c r="G113" s="25"/>
       <c r="H113" s="25">
         <v>160</v>
       </c>
       <c r="I113" s="25">
@@ -8101,73 +8101,73 @@
       </c>
       <c r="B114" s="25" t="s">
         <v>156</v>
       </c>
       <c r="C114" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D114" s="25">
         <v>4</v>
       </c>
       <c r="E114" s="25"/>
       <c r="F114" s="25"/>
       <c r="G114" s="25"/>
       <c r="H114" s="25">
         <v>160</v>
       </c>
       <c r="I114" s="25">
         <v>4</v>
       </c>
       <c r="J114" s="25"/>
       <c r="K114" s="25"/>
       <c r="L114" s="25"/>
       <c r="M114" s="25">
         <v>40</v>
       </c>
-      <c r="N114" s="25">
-[...2 lines deleted...]
-      <c r="O114" s="25"/>
+      <c r="N114" s="25"/>
+      <c r="O114" s="25">
+        <v>3</v>
+      </c>
       <c r="P114" s="25"/>
       <c r="Q114" s="25"/>
       <c r="R114" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S114" s="25">
         <v>4</v>
       </c>
       <c r="T114" s="25"/>
       <c r="U114" s="25"/>
       <c r="V114" s="25"/>
       <c r="W114" s="25">
         <v>80</v>
       </c>
       <c r="X114" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y114" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z114" s="25"/>
       <c r="AA114" s="25"/>
       <c r="AB114" s="25"/>
     </row>
     <row r="115" spans="1:33">
       <c r="A115" s="25">
         <v>105</v>
       </c>
       <c r="B115" s="25" t="s">
         <v>157</v>
       </c>
       <c r="C115" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D115" s="25">
         <v>4</v>
       </c>
       <c r="E115" s="25"/>
       <c r="F115" s="25"/>
       <c r="G115" s="25"/>
       <c r="H115" s="25">
         <v>160</v>
       </c>
       <c r="I115" s="25">
@@ -8213,129 +8213,129 @@
       </c>
       <c r="B116" s="25" t="s">
         <v>158</v>
       </c>
       <c r="C116" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D116" s="25">
         <v>4</v>
       </c>
       <c r="E116" s="25"/>
       <c r="F116" s="25"/>
       <c r="G116" s="25"/>
       <c r="H116" s="25">
         <v>160</v>
       </c>
       <c r="I116" s="25">
         <v>4</v>
       </c>
       <c r="J116" s="25"/>
       <c r="K116" s="25"/>
       <c r="L116" s="25"/>
       <c r="M116" s="25">
         <v>40</v>
       </c>
-      <c r="N116" s="25">
-[...2 lines deleted...]
-      <c r="O116" s="25"/>
+      <c r="N116" s="25"/>
+      <c r="O116" s="25">
+        <v>3</v>
+      </c>
       <c r="P116" s="25"/>
       <c r="Q116" s="25"/>
       <c r="R116" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S116" s="25">
         <v>4</v>
       </c>
       <c r="T116" s="25"/>
       <c r="U116" s="25"/>
       <c r="V116" s="25"/>
       <c r="W116" s="25">
         <v>80</v>
       </c>
       <c r="X116" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y116" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z116" s="25"/>
       <c r="AA116" s="25"/>
       <c r="AB116" s="25"/>
     </row>
     <row r="117" spans="1:33">
       <c r="A117" s="25">
         <v>107</v>
       </c>
       <c r="B117" s="25" t="s">
         <v>159</v>
       </c>
       <c r="C117" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D117" s="25">
         <v>4</v>
       </c>
       <c r="E117" s="25"/>
       <c r="F117" s="25"/>
       <c r="G117" s="25"/>
       <c r="H117" s="25">
         <v>160</v>
       </c>
       <c r="I117" s="25">
         <v>4</v>
       </c>
       <c r="J117" s="25"/>
       <c r="K117" s="25"/>
       <c r="L117" s="25"/>
       <c r="M117" s="25">
         <v>40</v>
       </c>
-      <c r="N117" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N117" s="25">
+        <v>4</v>
+      </c>
+      <c r="O117" s="25"/>
       <c r="P117" s="25"/>
       <c r="Q117" s="25"/>
       <c r="R117" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S117" s="25">
         <v>4</v>
       </c>
       <c r="T117" s="25"/>
       <c r="U117" s="25"/>
       <c r="V117" s="25"/>
       <c r="W117" s="25">
         <v>80</v>
       </c>
       <c r="X117" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y117" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z117" s="25"/>
       <c r="AA117" s="25"/>
       <c r="AB117" s="25"/>
     </row>
     <row r="118" spans="1:33">
       <c r="A118" s="25">
         <v>108</v>
       </c>
       <c r="B118" s="25" t="s">
         <v>160</v>
       </c>
       <c r="C118" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D118" s="25">
         <v>4</v>
       </c>
       <c r="E118" s="25"/>
       <c r="F118" s="25"/>
       <c r="G118" s="25"/>
       <c r="H118" s="25">
         <v>160</v>
       </c>
       <c r="I118" s="25">
@@ -8437,129 +8437,129 @@
       </c>
       <c r="B120" s="25" t="s">
         <v>162</v>
       </c>
       <c r="C120" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D120" s="25">
         <v>4</v>
       </c>
       <c r="E120" s="25"/>
       <c r="F120" s="25"/>
       <c r="G120" s="25"/>
       <c r="H120" s="25">
         <v>160</v>
       </c>
       <c r="I120" s="25">
         <v>4</v>
       </c>
       <c r="J120" s="25"/>
       <c r="K120" s="25"/>
       <c r="L120" s="25"/>
       <c r="M120" s="25">
         <v>40</v>
       </c>
-      <c r="N120" s="25">
-[...2 lines deleted...]
-      <c r="O120" s="25"/>
+      <c r="N120" s="25"/>
+      <c r="O120" s="25">
+        <v>3</v>
+      </c>
       <c r="P120" s="25"/>
       <c r="Q120" s="25"/>
       <c r="R120" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S120" s="25">
         <v>4</v>
       </c>
       <c r="T120" s="25"/>
       <c r="U120" s="25"/>
       <c r="V120" s="25"/>
       <c r="W120" s="25">
         <v>80</v>
       </c>
       <c r="X120" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y120" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z120" s="25"/>
       <c r="AA120" s="25"/>
       <c r="AB120" s="25"/>
     </row>
     <row r="121" spans="1:33">
       <c r="A121" s="25">
         <v>111</v>
       </c>
       <c r="B121" s="25" t="s">
         <v>163</v>
       </c>
       <c r="C121" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D121" s="25">
         <v>4</v>
       </c>
       <c r="E121" s="25"/>
       <c r="F121" s="25"/>
       <c r="G121" s="25"/>
       <c r="H121" s="25">
         <v>160</v>
       </c>
       <c r="I121" s="25">
         <v>4</v>
       </c>
       <c r="J121" s="25"/>
       <c r="K121" s="25"/>
       <c r="L121" s="25"/>
       <c r="M121" s="25">
         <v>40</v>
       </c>
-      <c r="N121" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N121" s="25">
+        <v>4</v>
+      </c>
+      <c r="O121" s="25"/>
       <c r="P121" s="25"/>
       <c r="Q121" s="25"/>
       <c r="R121" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S121" s="25">
         <v>4</v>
       </c>
       <c r="T121" s="25"/>
       <c r="U121" s="25"/>
       <c r="V121" s="25"/>
       <c r="W121" s="25">
         <v>80</v>
       </c>
       <c r="X121" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y121" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z121" s="25"/>
       <c r="AA121" s="25"/>
       <c r="AB121" s="25"/>
     </row>
     <row r="122" spans="1:33">
       <c r="A122" s="25">
         <v>112</v>
       </c>
       <c r="B122" s="25" t="s">
         <v>164</v>
       </c>
       <c r="C122" s="25" t="s">
         <v>150</v>
       </c>
       <c r="D122" s="25">
         <v>4</v>
       </c>
       <c r="E122" s="25"/>
       <c r="F122" s="25"/>
       <c r="G122" s="25"/>
       <c r="H122" s="25">
         <v>160</v>
       </c>
       <c r="I122" s="25">
@@ -8717,73 +8717,73 @@
       </c>
       <c r="B125" s="25" t="s">
         <v>168</v>
       </c>
       <c r="C125" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D125" s="25">
         <v>4</v>
       </c>
       <c r="E125" s="25"/>
       <c r="F125" s="25"/>
       <c r="G125" s="25"/>
       <c r="H125" s="25">
         <v>160</v>
       </c>
       <c r="I125" s="25">
         <v>4</v>
       </c>
       <c r="J125" s="25"/>
       <c r="K125" s="25"/>
       <c r="L125" s="25"/>
       <c r="M125" s="25">
         <v>40</v>
       </c>
-      <c r="N125" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N125" s="25">
+        <v>4</v>
+      </c>
+      <c r="O125" s="25"/>
       <c r="P125" s="25"/>
       <c r="Q125" s="25"/>
       <c r="R125" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S125" s="25">
         <v>4</v>
       </c>
       <c r="T125" s="25"/>
       <c r="U125" s="25"/>
       <c r="V125" s="25"/>
       <c r="W125" s="25">
         <v>80</v>
       </c>
       <c r="X125" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y125" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z125" s="25"/>
       <c r="AA125" s="25"/>
       <c r="AB125" s="25"/>
     </row>
     <row r="126" spans="1:33">
       <c r="A126" s="25">
         <v>116</v>
       </c>
       <c r="B126" s="25" t="s">
         <v>169</v>
       </c>
       <c r="C126" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D126" s="25">
         <v>4</v>
       </c>
       <c r="E126" s="25"/>
       <c r="F126" s="25"/>
       <c r="G126" s="25"/>
       <c r="H126" s="25">
         <v>160</v>
       </c>
       <c r="I126" s="25">
@@ -8806,107 +8806,107 @@
       </c>
       <c r="S126" s="25">
         <v>4</v>
       </c>
       <c r="T126" s="25"/>
       <c r="U126" s="25"/>
       <c r="V126" s="25"/>
       <c r="W126" s="25">
         <v>80</v>
       </c>
       <c r="X126" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y126" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z126" s="25"/>
       <c r="AA126" s="25"/>
       <c r="AB126" s="25"/>
     </row>
     <row r="127" spans="1:33">
       <c r="A127" s="25">
         <v>117</v>
       </c>
       <c r="B127" s="25" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="C127" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D127" s="25">
         <v>4</v>
       </c>
       <c r="E127" s="25"/>
       <c r="F127" s="25"/>
       <c r="G127" s="25"/>
       <c r="H127" s="25">
         <v>160</v>
       </c>
       <c r="I127" s="25">
         <v>4</v>
       </c>
       <c r="J127" s="25"/>
       <c r="K127" s="25"/>
       <c r="L127" s="25"/>
       <c r="M127" s="25">
         <v>40</v>
       </c>
-      <c r="N127" s="25">
-[...2 lines deleted...]
-      <c r="O127" s="25"/>
+      <c r="N127" s="25"/>
+      <c r="O127" s="25">
+        <v>3</v>
+      </c>
       <c r="P127" s="25"/>
       <c r="Q127" s="25"/>
       <c r="R127" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S127" s="25">
         <v>4</v>
       </c>
       <c r="T127" s="25"/>
       <c r="U127" s="25"/>
       <c r="V127" s="25"/>
       <c r="W127" s="25">
         <v>80</v>
       </c>
       <c r="X127" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y127" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z127" s="25"/>
       <c r="AA127" s="25"/>
       <c r="AB127" s="25"/>
     </row>
     <row r="128" spans="1:33">
       <c r="A128" s="25">
         <v>118</v>
       </c>
       <c r="B128" s="25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C128" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D128" s="25">
         <v>4</v>
       </c>
       <c r="E128" s="25"/>
       <c r="F128" s="25"/>
       <c r="G128" s="25"/>
       <c r="H128" s="25">
         <v>160</v>
       </c>
       <c r="I128" s="25">
         <v>4</v>
       </c>
       <c r="J128" s="25"/>
       <c r="K128" s="25"/>
       <c r="L128" s="25"/>
       <c r="M128" s="25">
         <v>40</v>
       </c>
       <c r="N128" s="25">
         <v>4</v>
       </c>
@@ -8918,163 +8918,163 @@
       </c>
       <c r="S128" s="25">
         <v>4</v>
       </c>
       <c r="T128" s="25"/>
       <c r="U128" s="25"/>
       <c r="V128" s="25"/>
       <c r="W128" s="25">
         <v>80</v>
       </c>
       <c r="X128" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y128" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z128" s="25"/>
       <c r="AA128" s="25"/>
       <c r="AB128" s="25"/>
     </row>
     <row r="129" spans="1:33">
       <c r="A129" s="25">
         <v>119</v>
       </c>
       <c r="B129" s="25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C129" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D129" s="25">
         <v>4</v>
       </c>
       <c r="E129" s="25"/>
       <c r="F129" s="25"/>
       <c r="G129" s="25"/>
       <c r="H129" s="25">
         <v>160</v>
       </c>
       <c r="I129" s="25">
         <v>4</v>
       </c>
       <c r="J129" s="25"/>
       <c r="K129" s="25"/>
       <c r="L129" s="25"/>
       <c r="M129" s="25">
         <v>40</v>
       </c>
-      <c r="N129" s="25">
-[...2 lines deleted...]
-      <c r="O129" s="25"/>
+      <c r="N129" s="25"/>
+      <c r="O129" s="25">
+        <v>3</v>
+      </c>
       <c r="P129" s="25"/>
       <c r="Q129" s="25"/>
       <c r="R129" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S129" s="25">
         <v>4</v>
       </c>
       <c r="T129" s="25"/>
       <c r="U129" s="25"/>
       <c r="V129" s="25"/>
       <c r="W129" s="25">
         <v>80</v>
       </c>
       <c r="X129" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y129" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z129" s="25"/>
       <c r="AA129" s="25"/>
       <c r="AB129" s="25"/>
     </row>
     <row r="130" spans="1:33">
       <c r="A130" s="25">
         <v>120</v>
       </c>
       <c r="B130" s="25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C130" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D130" s="25">
         <v>4</v>
       </c>
       <c r="E130" s="25"/>
       <c r="F130" s="25"/>
       <c r="G130" s="25"/>
       <c r="H130" s="25">
         <v>160</v>
       </c>
       <c r="I130" s="25">
         <v>4</v>
       </c>
       <c r="J130" s="25"/>
       <c r="K130" s="25"/>
       <c r="L130" s="25"/>
       <c r="M130" s="25">
         <v>40</v>
       </c>
-      <c r="N130" s="25">
-[...2 lines deleted...]
-      <c r="O130" s="25"/>
+      <c r="N130" s="25"/>
+      <c r="O130" s="25">
+        <v>3</v>
+      </c>
       <c r="P130" s="25"/>
       <c r="Q130" s="25"/>
       <c r="R130" s="25">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S130" s="25"/>
       <c r="T130" s="25"/>
-      <c r="U130" s="25"/>
+      <c r="U130" s="25">
+        <v>2</v>
+      </c>
       <c r="V130" s="25"/>
       <c r="W130" s="25">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="X130" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z130" s="25"/>
+        <v>142</v>
+      </c>
+      <c r="Y130" s="25"/>
+      <c r="Z130" s="25" t="s">
+        <v>142</v>
+      </c>
       <c r="AA130" s="25"/>
       <c r="AB130" s="25"/>
     </row>
     <row r="131" spans="1:33">
       <c r="A131" s="25">
         <v>121</v>
       </c>
       <c r="B131" s="25" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="C131" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D131" s="25">
         <v>4</v>
       </c>
       <c r="E131" s="25"/>
       <c r="F131" s="25"/>
       <c r="G131" s="25"/>
       <c r="H131" s="25">
         <v>160</v>
       </c>
       <c r="I131" s="25">
         <v>4</v>
       </c>
       <c r="J131" s="25"/>
       <c r="K131" s="25"/>
       <c r="L131" s="25"/>
       <c r="M131" s="25">
         <v>40</v>
       </c>
       <c r="N131" s="25">
         <v>4</v>
       </c>
@@ -9109,73 +9109,73 @@
       </c>
       <c r="B132" s="25" t="s">
         <v>174</v>
       </c>
       <c r="C132" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D132" s="25">
         <v>4</v>
       </c>
       <c r="E132" s="25"/>
       <c r="F132" s="25"/>
       <c r="G132" s="25"/>
       <c r="H132" s="25">
         <v>160</v>
       </c>
       <c r="I132" s="25">
         <v>4</v>
       </c>
       <c r="J132" s="25"/>
       <c r="K132" s="25"/>
       <c r="L132" s="25"/>
       <c r="M132" s="25">
         <v>40</v>
       </c>
-      <c r="N132" s="25">
-[...2 lines deleted...]
-      <c r="O132" s="25"/>
+      <c r="N132" s="25"/>
+      <c r="O132" s="25">
+        <v>3</v>
+      </c>
       <c r="P132" s="25"/>
       <c r="Q132" s="25"/>
       <c r="R132" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S132" s="25">
         <v>4</v>
       </c>
       <c r="T132" s="25"/>
       <c r="U132" s="25"/>
       <c r="V132" s="25"/>
       <c r="W132" s="25">
         <v>80</v>
       </c>
       <c r="X132" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y132" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z132" s="25"/>
       <c r="AA132" s="25"/>
       <c r="AB132" s="25"/>
     </row>
     <row r="133" spans="1:33">
       <c r="A133" s="25">
         <v>123</v>
       </c>
       <c r="B133" s="25" t="s">
         <v>175</v>
       </c>
       <c r="C133" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D133" s="25">
         <v>4</v>
       </c>
       <c r="E133" s="25"/>
       <c r="F133" s="25"/>
       <c r="G133" s="25"/>
       <c r="H133" s="25">
         <v>160</v>
       </c>
       <c r="I133" s="25">
@@ -9221,129 +9221,129 @@
       </c>
       <c r="B134" s="25" t="s">
         <v>176</v>
       </c>
       <c r="C134" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D134" s="25">
         <v>4</v>
       </c>
       <c r="E134" s="25"/>
       <c r="F134" s="25"/>
       <c r="G134" s="25"/>
       <c r="H134" s="25">
         <v>160</v>
       </c>
       <c r="I134" s="25">
         <v>4</v>
       </c>
       <c r="J134" s="25"/>
       <c r="K134" s="25"/>
       <c r="L134" s="25"/>
       <c r="M134" s="25">
         <v>40</v>
       </c>
-      <c r="N134" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N134" s="25">
+        <v>4</v>
+      </c>
+      <c r="O134" s="25"/>
       <c r="P134" s="25"/>
       <c r="Q134" s="25"/>
       <c r="R134" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S134" s="25">
         <v>4</v>
       </c>
       <c r="T134" s="25"/>
       <c r="U134" s="25"/>
       <c r="V134" s="25"/>
       <c r="W134" s="25">
         <v>80</v>
       </c>
       <c r="X134" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y134" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z134" s="25"/>
       <c r="AA134" s="25"/>
       <c r="AB134" s="25"/>
     </row>
     <row r="135" spans="1:33">
       <c r="A135" s="25">
         <v>125</v>
       </c>
       <c r="B135" s="25" t="s">
         <v>177</v>
       </c>
       <c r="C135" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D135" s="25">
         <v>4</v>
       </c>
       <c r="E135" s="25"/>
       <c r="F135" s="25"/>
       <c r="G135" s="25"/>
       <c r="H135" s="25">
         <v>160</v>
       </c>
       <c r="I135" s="25">
         <v>4</v>
       </c>
       <c r="J135" s="25"/>
       <c r="K135" s="25"/>
       <c r="L135" s="25"/>
       <c r="M135" s="25">
         <v>40</v>
       </c>
-      <c r="N135" s="25">
-[...2 lines deleted...]
-      <c r="O135" s="25"/>
+      <c r="N135" s="25"/>
+      <c r="O135" s="25">
+        <v>3</v>
+      </c>
       <c r="P135" s="25"/>
       <c r="Q135" s="25"/>
       <c r="R135" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S135" s="25">
         <v>4</v>
       </c>
       <c r="T135" s="25"/>
       <c r="U135" s="25"/>
       <c r="V135" s="25"/>
       <c r="W135" s="25">
         <v>80</v>
       </c>
       <c r="X135" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y135" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z135" s="25"/>
       <c r="AA135" s="25"/>
       <c r="AB135" s="25"/>
     </row>
     <row r="136" spans="1:33">
       <c r="A136" s="25">
         <v>126</v>
       </c>
       <c r="B136" s="25" t="s">
         <v>178</v>
       </c>
       <c r="C136" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D136" s="25">
         <v>4</v>
       </c>
       <c r="E136" s="25"/>
       <c r="F136" s="25"/>
       <c r="G136" s="25"/>
       <c r="H136" s="25">
         <v>160</v>
       </c>
       <c r="I136" s="25">
@@ -9389,131 +9389,131 @@
       </c>
       <c r="B137" s="25" t="s">
         <v>179</v>
       </c>
       <c r="C137" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D137" s="25">
         <v>4</v>
       </c>
       <c r="E137" s="25"/>
       <c r="F137" s="25"/>
       <c r="G137" s="25"/>
       <c r="H137" s="25">
         <v>160</v>
       </c>
       <c r="I137" s="25">
         <v>4</v>
       </c>
       <c r="J137" s="25"/>
       <c r="K137" s="25"/>
       <c r="L137" s="25"/>
       <c r="M137" s="25">
         <v>40</v>
       </c>
-      <c r="N137" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N137" s="25">
+        <v>4</v>
+      </c>
+      <c r="O137" s="25"/>
       <c r="P137" s="25"/>
       <c r="Q137" s="25"/>
       <c r="R137" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S137" s="25">
         <v>4</v>
       </c>
       <c r="T137" s="25"/>
       <c r="U137" s="25"/>
       <c r="V137" s="25"/>
       <c r="W137" s="25">
         <v>80</v>
       </c>
       <c r="X137" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y137" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z137" s="25"/>
       <c r="AA137" s="25"/>
       <c r="AB137" s="25"/>
     </row>
     <row r="138" spans="1:33">
       <c r="A138" s="25">
         <v>128</v>
       </c>
       <c r="B138" s="25" t="s">
         <v>180</v>
       </c>
       <c r="C138" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D138" s="25">
         <v>4</v>
       </c>
       <c r="E138" s="25"/>
       <c r="F138" s="25"/>
       <c r="G138" s="25"/>
       <c r="H138" s="25">
         <v>160</v>
       </c>
       <c r="I138" s="25">
         <v>4</v>
       </c>
       <c r="J138" s="25"/>
       <c r="K138" s="25"/>
       <c r="L138" s="25"/>
       <c r="M138" s="25">
         <v>40</v>
       </c>
-      <c r="N138" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N138" s="25">
+        <v>4</v>
+      </c>
+      <c r="O138" s="25"/>
       <c r="P138" s="25"/>
       <c r="Q138" s="25"/>
       <c r="R138" s="25">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="S138" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S138" s="25">
+        <v>4</v>
+      </c>
       <c r="T138" s="25"/>
-      <c r="U138" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="U138" s="25"/>
       <c r="V138" s="25"/>
       <c r="W138" s="25">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="X138" s="25" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y138" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z138" s="25"/>
       <c r="AA138" s="25"/>
       <c r="AB138" s="25"/>
     </row>
     <row r="139" spans="1:33">
       <c r="A139" s="25">
         <v>129</v>
       </c>
       <c r="B139" s="25" t="s">
         <v>181</v>
       </c>
       <c r="C139" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D139" s="25">
         <v>4</v>
       </c>
       <c r="E139" s="25"/>
       <c r="F139" s="25"/>
       <c r="G139" s="25"/>
       <c r="H139" s="25">
         <v>160</v>
       </c>
       <c r="I139" s="25">
         <v>4</v>
       </c>
@@ -9557,73 +9557,73 @@
       </c>
       <c r="B140" s="25" t="s">
         <v>182</v>
       </c>
       <c r="C140" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D140" s="25">
         <v>4</v>
       </c>
       <c r="E140" s="25"/>
       <c r="F140" s="25"/>
       <c r="G140" s="25"/>
       <c r="H140" s="25">
         <v>160</v>
       </c>
       <c r="I140" s="25">
         <v>4</v>
       </c>
       <c r="J140" s="25"/>
       <c r="K140" s="25"/>
       <c r="L140" s="25"/>
       <c r="M140" s="25">
         <v>40</v>
       </c>
-      <c r="N140" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N140" s="25">
+        <v>4</v>
+      </c>
+      <c r="O140" s="25"/>
       <c r="P140" s="25"/>
       <c r="Q140" s="25"/>
       <c r="R140" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S140" s="25">
         <v>4</v>
       </c>
       <c r="T140" s="25"/>
       <c r="U140" s="25"/>
       <c r="V140" s="25"/>
       <c r="W140" s="25">
         <v>80</v>
       </c>
       <c r="X140" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y140" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z140" s="25"/>
       <c r="AA140" s="25"/>
       <c r="AB140" s="25"/>
     </row>
     <row r="141" spans="1:33">
       <c r="A141" s="25">
         <v>131</v>
       </c>
       <c r="B141" s="25" t="s">
         <v>183</v>
       </c>
       <c r="C141" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D141" s="25">
         <v>4</v>
       </c>
       <c r="E141" s="25"/>
       <c r="F141" s="25"/>
       <c r="G141" s="25"/>
       <c r="H141" s="25">
         <v>160</v>
       </c>
       <c r="I141" s="25">
@@ -9800,54 +9800,54 @@
       <c r="J144" s="25"/>
       <c r="K144" s="25"/>
       <c r="L144" s="25"/>
       <c r="M144" s="25">
         <v>40</v>
       </c>
       <c r="N144" s="25"/>
       <c r="O144" s="25">
         <v>3</v>
       </c>
       <c r="P144" s="25"/>
       <c r="Q144" s="25"/>
       <c r="R144" s="25">
         <v>90</v>
       </c>
       <c r="S144" s="25">
         <v>4</v>
       </c>
       <c r="T144" s="25"/>
       <c r="U144" s="25"/>
       <c r="V144" s="25"/>
       <c r="W144" s="25">
         <v>80</v>
       </c>
       <c r="X144" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y144" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z144" s="25"/>
       <c r="AA144" s="25"/>
       <c r="AB144" s="25"/>
     </row>
     <row r="145" spans="1:33">
       <c r="A145" s="25">
         <v>135</v>
       </c>
       <c r="B145" s="25" t="s">
         <v>187</v>
       </c>
       <c r="C145" s="25" t="s">
         <v>166</v>
       </c>
       <c r="D145" s="25">
         <v>4</v>
       </c>
       <c r="E145" s="25"/>
       <c r="F145" s="25"/>
       <c r="G145" s="25"/>
       <c r="H145" s="25">
         <v>160</v>
       </c>
       <c r="I145" s="25">
@@ -10285,297 +10285,297 @@
       </c>
       <c r="B153" s="25" t="s">
         <v>196</v>
       </c>
       <c r="C153" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D153" s="25">
         <v>4</v>
       </c>
       <c r="E153" s="25"/>
       <c r="F153" s="25"/>
       <c r="G153" s="25"/>
       <c r="H153" s="25">
         <v>160</v>
       </c>
       <c r="I153" s="25">
         <v>4</v>
       </c>
       <c r="J153" s="25"/>
       <c r="K153" s="25"/>
       <c r="L153" s="25"/>
       <c r="M153" s="25">
         <v>40</v>
       </c>
-      <c r="N153" s="25">
-[...2 lines deleted...]
-      <c r="O153" s="25"/>
+      <c r="N153" s="25"/>
+      <c r="O153" s="25">
+        <v>3</v>
+      </c>
       <c r="P153" s="25"/>
       <c r="Q153" s="25"/>
       <c r="R153" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S153" s="25">
         <v>4</v>
       </c>
       <c r="T153" s="25"/>
       <c r="U153" s="25"/>
       <c r="V153" s="25"/>
       <c r="W153" s="25">
         <v>80</v>
       </c>
       <c r="X153" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y153" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z153" s="25"/>
       <c r="AA153" s="25"/>
       <c r="AB153" s="25"/>
     </row>
     <row r="154" spans="1:33">
       <c r="A154" s="25">
         <v>144</v>
       </c>
       <c r="B154" s="25" t="s">
         <v>198</v>
       </c>
       <c r="C154" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D154" s="25">
         <v>4</v>
       </c>
       <c r="E154" s="25"/>
       <c r="F154" s="25"/>
       <c r="G154" s="25"/>
       <c r="H154" s="25">
         <v>160</v>
       </c>
       <c r="I154" s="25">
         <v>4</v>
       </c>
       <c r="J154" s="25"/>
       <c r="K154" s="25"/>
       <c r="L154" s="25"/>
       <c r="M154" s="25">
         <v>40</v>
       </c>
-      <c r="N154" s="25">
-[...2 lines deleted...]
-      <c r="O154" s="25"/>
+      <c r="N154" s="25"/>
+      <c r="O154" s="25">
+        <v>3</v>
+      </c>
       <c r="P154" s="25"/>
       <c r="Q154" s="25"/>
       <c r="R154" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S154" s="25">
         <v>4</v>
       </c>
       <c r="T154" s="25"/>
       <c r="U154" s="25"/>
       <c r="V154" s="25"/>
       <c r="W154" s="25">
         <v>80</v>
       </c>
       <c r="X154" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y154" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z154" s="25"/>
       <c r="AA154" s="25"/>
       <c r="AB154" s="25"/>
     </row>
     <row r="155" spans="1:33">
       <c r="A155" s="25">
         <v>145</v>
       </c>
       <c r="B155" s="25" t="s">
         <v>199</v>
       </c>
       <c r="C155" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D155" s="25">
         <v>4</v>
       </c>
       <c r="E155" s="25"/>
       <c r="F155" s="25"/>
       <c r="G155" s="25"/>
       <c r="H155" s="25">
         <v>160</v>
       </c>
       <c r="I155" s="25">
         <v>4</v>
       </c>
       <c r="J155" s="25"/>
       <c r="K155" s="25"/>
       <c r="L155" s="25"/>
       <c r="M155" s="25">
         <v>40</v>
       </c>
-      <c r="N155" s="25">
-[...2 lines deleted...]
-      <c r="O155" s="25"/>
+      <c r="N155" s="25"/>
+      <c r="O155" s="25">
+        <v>3</v>
+      </c>
       <c r="P155" s="25"/>
       <c r="Q155" s="25"/>
       <c r="R155" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S155" s="25">
         <v>4</v>
       </c>
       <c r="T155" s="25"/>
       <c r="U155" s="25"/>
       <c r="V155" s="25"/>
       <c r="W155" s="25">
         <v>80</v>
       </c>
       <c r="X155" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y155" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z155" s="25"/>
       <c r="AA155" s="25"/>
       <c r="AB155" s="25"/>
     </row>
     <row r="156" spans="1:33">
       <c r="A156" s="25">
         <v>146</v>
       </c>
       <c r="B156" s="25" t="s">
         <v>200</v>
       </c>
       <c r="C156" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D156" s="25">
         <v>4</v>
       </c>
       <c r="E156" s="25"/>
       <c r="F156" s="25"/>
       <c r="G156" s="25"/>
       <c r="H156" s="25">
         <v>160</v>
       </c>
       <c r="I156" s="25">
         <v>4</v>
       </c>
       <c r="J156" s="25"/>
       <c r="K156" s="25"/>
       <c r="L156" s="25"/>
       <c r="M156" s="25">
         <v>40</v>
       </c>
-      <c r="N156" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N156" s="25">
+        <v>4</v>
+      </c>
+      <c r="O156" s="25"/>
       <c r="P156" s="25"/>
       <c r="Q156" s="25"/>
       <c r="R156" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S156" s="25">
         <v>4</v>
       </c>
       <c r="T156" s="25"/>
       <c r="U156" s="25"/>
       <c r="V156" s="25"/>
       <c r="W156" s="25">
         <v>80</v>
       </c>
       <c r="X156" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y156" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z156" s="25"/>
       <c r="AA156" s="25"/>
       <c r="AB156" s="25"/>
     </row>
     <row r="157" spans="1:33">
       <c r="A157" s="25">
         <v>147</v>
       </c>
       <c r="B157" s="25" t="s">
         <v>201</v>
       </c>
       <c r="C157" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D157" s="25">
         <v>4</v>
       </c>
       <c r="E157" s="25"/>
       <c r="F157" s="25"/>
       <c r="G157" s="25"/>
       <c r="H157" s="25">
         <v>160</v>
       </c>
       <c r="I157" s="25">
         <v>4</v>
       </c>
       <c r="J157" s="25"/>
       <c r="K157" s="25"/>
       <c r="L157" s="25"/>
       <c r="M157" s="25">
         <v>40</v>
       </c>
-      <c r="N157" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N157" s="25">
+        <v>4</v>
+      </c>
+      <c r="O157" s="25"/>
       <c r="P157" s="25"/>
       <c r="Q157" s="25"/>
       <c r="R157" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S157" s="25">
         <v>4</v>
       </c>
       <c r="T157" s="25"/>
       <c r="U157" s="25"/>
       <c r="V157" s="25"/>
       <c r="W157" s="25">
         <v>80</v>
       </c>
       <c r="X157" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y157" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z157" s="25"/>
       <c r="AA157" s="25"/>
       <c r="AB157" s="25"/>
     </row>
     <row r="158" spans="1:33">
       <c r="A158" s="25">
         <v>148</v>
       </c>
       <c r="B158" s="25" t="s">
         <v>202</v>
       </c>
       <c r="C158" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D158" s="25">
         <v>4</v>
       </c>
       <c r="E158" s="25"/>
       <c r="F158" s="25"/>
       <c r="G158" s="25"/>
       <c r="H158" s="25">
         <v>160</v>
       </c>
       <c r="I158" s="25">
@@ -10621,73 +10621,73 @@
       </c>
       <c r="B159" s="25" t="s">
         <v>203</v>
       </c>
       <c r="C159" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D159" s="25">
         <v>4</v>
       </c>
       <c r="E159" s="25"/>
       <c r="F159" s="25"/>
       <c r="G159" s="25"/>
       <c r="H159" s="25">
         <v>160</v>
       </c>
       <c r="I159" s="25">
         <v>4</v>
       </c>
       <c r="J159" s="25"/>
       <c r="K159" s="25"/>
       <c r="L159" s="25"/>
       <c r="M159" s="25">
         <v>40</v>
       </c>
-      <c r="N159" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N159" s="25">
+        <v>4</v>
+      </c>
+      <c r="O159" s="25"/>
       <c r="P159" s="25"/>
       <c r="Q159" s="25"/>
       <c r="R159" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S159" s="25">
         <v>4</v>
       </c>
       <c r="T159" s="25"/>
       <c r="U159" s="25"/>
       <c r="V159" s="25"/>
       <c r="W159" s="25">
         <v>80</v>
       </c>
       <c r="X159" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y159" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z159" s="25"/>
       <c r="AA159" s="25"/>
       <c r="AB159" s="25"/>
     </row>
     <row r="160" spans="1:33">
       <c r="A160" s="25">
         <v>150</v>
       </c>
       <c r="B160" s="25" t="s">
         <v>204</v>
       </c>
       <c r="C160" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D160" s="25">
         <v>4</v>
       </c>
       <c r="E160" s="25"/>
       <c r="F160" s="25"/>
       <c r="G160" s="25"/>
       <c r="H160" s="25">
         <v>160</v>
       </c>
       <c r="I160" s="25">
@@ -10789,129 +10789,129 @@
       </c>
       <c r="B162" s="25" t="s">
         <v>206</v>
       </c>
       <c r="C162" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D162" s="25">
         <v>4</v>
       </c>
       <c r="E162" s="25"/>
       <c r="F162" s="25"/>
       <c r="G162" s="25"/>
       <c r="H162" s="25">
         <v>160</v>
       </c>
       <c r="I162" s="25">
         <v>4</v>
       </c>
       <c r="J162" s="25"/>
       <c r="K162" s="25"/>
       <c r="L162" s="25"/>
       <c r="M162" s="25">
         <v>40</v>
       </c>
-      <c r="N162" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N162" s="25">
+        <v>4</v>
+      </c>
+      <c r="O162" s="25"/>
       <c r="P162" s="25"/>
       <c r="Q162" s="25"/>
       <c r="R162" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S162" s="25">
         <v>4</v>
       </c>
       <c r="T162" s="25"/>
       <c r="U162" s="25"/>
       <c r="V162" s="25"/>
       <c r="W162" s="25">
         <v>80</v>
       </c>
       <c r="X162" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y162" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z162" s="25"/>
       <c r="AA162" s="25"/>
       <c r="AB162" s="25"/>
     </row>
     <row r="163" spans="1:33">
       <c r="A163" s="25">
         <v>153</v>
       </c>
       <c r="B163" s="25" t="s">
         <v>207</v>
       </c>
       <c r="C163" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D163" s="25">
         <v>4</v>
       </c>
       <c r="E163" s="25"/>
       <c r="F163" s="25"/>
       <c r="G163" s="25"/>
       <c r="H163" s="25">
         <v>160</v>
       </c>
       <c r="I163" s="25">
         <v>4</v>
       </c>
       <c r="J163" s="25"/>
       <c r="K163" s="25"/>
       <c r="L163" s="25"/>
       <c r="M163" s="25">
         <v>40</v>
       </c>
-      <c r="N163" s="25">
-[...2 lines deleted...]
-      <c r="O163" s="25"/>
+      <c r="N163" s="25"/>
+      <c r="O163" s="25">
+        <v>3</v>
+      </c>
       <c r="P163" s="25"/>
       <c r="Q163" s="25"/>
       <c r="R163" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S163" s="25">
         <v>4</v>
       </c>
       <c r="T163" s="25"/>
       <c r="U163" s="25"/>
       <c r="V163" s="25"/>
       <c r="W163" s="25">
         <v>80</v>
       </c>
       <c r="X163" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y163" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z163" s="25"/>
       <c r="AA163" s="25"/>
       <c r="AB163" s="25"/>
     </row>
     <row r="164" spans="1:33">
       <c r="A164" s="25">
         <v>154</v>
       </c>
       <c r="B164" s="25" t="s">
         <v>208</v>
       </c>
       <c r="C164" s="25" t="s">
         <v>197</v>
       </c>
       <c r="D164" s="25">
         <v>4</v>
       </c>
       <c r="E164" s="25"/>
       <c r="F164" s="25"/>
       <c r="G164" s="25"/>
       <c r="H164" s="25">
         <v>160</v>
       </c>
       <c r="I164" s="25">
@@ -10957,129 +10957,129 @@
       </c>
       <c r="B165" s="25" t="s">
         <v>209</v>
       </c>
       <c r="C165" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D165" s="25">
         <v>4</v>
       </c>
       <c r="E165" s="25"/>
       <c r="F165" s="25"/>
       <c r="G165" s="25"/>
       <c r="H165" s="25">
         <v>160</v>
       </c>
       <c r="I165" s="25">
         <v>4</v>
       </c>
       <c r="J165" s="25"/>
       <c r="K165" s="25"/>
       <c r="L165" s="25"/>
       <c r="M165" s="25">
         <v>40</v>
       </c>
-      <c r="N165" s="25">
-[...2 lines deleted...]
-      <c r="O165" s="25"/>
+      <c r="N165" s="25"/>
+      <c r="O165" s="25">
+        <v>3</v>
+      </c>
       <c r="P165" s="25"/>
       <c r="Q165" s="25"/>
       <c r="R165" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S165" s="25">
         <v>4</v>
       </c>
       <c r="T165" s="25"/>
       <c r="U165" s="25"/>
       <c r="V165" s="25"/>
       <c r="W165" s="25">
         <v>80</v>
       </c>
       <c r="X165" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y165" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z165" s="25"/>
       <c r="AA165" s="25"/>
       <c r="AB165" s="25"/>
     </row>
     <row r="166" spans="1:33">
       <c r="A166" s="25">
         <v>156</v>
       </c>
       <c r="B166" s="25" t="s">
         <v>211</v>
       </c>
       <c r="C166" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D166" s="25">
         <v>4</v>
       </c>
       <c r="E166" s="25"/>
       <c r="F166" s="25"/>
       <c r="G166" s="25"/>
       <c r="H166" s="25">
         <v>160</v>
       </c>
       <c r="I166" s="25">
         <v>4</v>
       </c>
       <c r="J166" s="25"/>
       <c r="K166" s="25"/>
       <c r="L166" s="25"/>
       <c r="M166" s="25">
         <v>40</v>
       </c>
-      <c r="N166" s="25">
-[...2 lines deleted...]
-      <c r="O166" s="25"/>
+      <c r="N166" s="25"/>
+      <c r="O166" s="25">
+        <v>3</v>
+      </c>
       <c r="P166" s="25"/>
       <c r="Q166" s="25"/>
       <c r="R166" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S166" s="25">
         <v>4</v>
       </c>
       <c r="T166" s="25"/>
       <c r="U166" s="25"/>
       <c r="V166" s="25"/>
       <c r="W166" s="25">
         <v>80</v>
       </c>
       <c r="X166" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y166" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z166" s="25"/>
       <c r="AA166" s="25"/>
       <c r="AB166" s="25"/>
     </row>
     <row r="167" spans="1:33">
       <c r="A167" s="25">
         <v>157</v>
       </c>
       <c r="B167" s="25" t="s">
         <v>212</v>
       </c>
       <c r="C167" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D167" s="25">
         <v>4</v>
       </c>
       <c r="E167" s="25"/>
       <c r="F167" s="25"/>
       <c r="G167" s="25"/>
       <c r="H167" s="25">
         <v>160</v>
       </c>
       <c r="I167" s="25">
@@ -11237,73 +11237,73 @@
       </c>
       <c r="B170" s="25" t="s">
         <v>215</v>
       </c>
       <c r="C170" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D170" s="25">
         <v>4</v>
       </c>
       <c r="E170" s="25"/>
       <c r="F170" s="25"/>
       <c r="G170" s="25"/>
       <c r="H170" s="25">
         <v>160</v>
       </c>
       <c r="I170" s="25">
         <v>4</v>
       </c>
       <c r="J170" s="25"/>
       <c r="K170" s="25"/>
       <c r="L170" s="25"/>
       <c r="M170" s="25">
         <v>40</v>
       </c>
-      <c r="N170" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N170" s="25">
+        <v>4</v>
+      </c>
+      <c r="O170" s="25"/>
       <c r="P170" s="25"/>
       <c r="Q170" s="25"/>
       <c r="R170" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S170" s="25">
         <v>4</v>
       </c>
       <c r="T170" s="25"/>
       <c r="U170" s="25"/>
       <c r="V170" s="25"/>
       <c r="W170" s="25">
         <v>80</v>
       </c>
       <c r="X170" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y170" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z170" s="25"/>
       <c r="AA170" s="25"/>
       <c r="AB170" s="25"/>
     </row>
     <row r="171" spans="1:33">
       <c r="A171" s="25">
         <v>161</v>
       </c>
       <c r="B171" s="25" t="s">
         <v>216</v>
       </c>
       <c r="C171" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D171" s="25">
         <v>4</v>
       </c>
       <c r="E171" s="25"/>
       <c r="F171" s="25"/>
       <c r="G171" s="25"/>
       <c r="H171" s="25">
         <v>160</v>
       </c>
       <c r="I171" s="25">
@@ -11349,129 +11349,129 @@
       </c>
       <c r="B172" s="25" t="s">
         <v>217</v>
       </c>
       <c r="C172" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D172" s="25">
         <v>4</v>
       </c>
       <c r="E172" s="25"/>
       <c r="F172" s="25"/>
       <c r="G172" s="25"/>
       <c r="H172" s="25">
         <v>160</v>
       </c>
       <c r="I172" s="25">
         <v>4</v>
       </c>
       <c r="J172" s="25"/>
       <c r="K172" s="25"/>
       <c r="L172" s="25"/>
       <c r="M172" s="25">
         <v>40</v>
       </c>
-      <c r="N172" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N172" s="25">
+        <v>4</v>
+      </c>
+      <c r="O172" s="25"/>
       <c r="P172" s="25"/>
       <c r="Q172" s="25"/>
       <c r="R172" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S172" s="25">
         <v>4</v>
       </c>
       <c r="T172" s="25"/>
       <c r="U172" s="25"/>
       <c r="V172" s="25"/>
       <c r="W172" s="25">
         <v>80</v>
       </c>
       <c r="X172" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y172" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z172" s="25"/>
       <c r="AA172" s="25"/>
       <c r="AB172" s="25"/>
     </row>
     <row r="173" spans="1:33">
       <c r="A173" s="25">
         <v>163</v>
       </c>
       <c r="B173" s="25" t="s">
         <v>218</v>
       </c>
       <c r="C173" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D173" s="25">
         <v>4</v>
       </c>
       <c r="E173" s="25"/>
       <c r="F173" s="25"/>
       <c r="G173" s="25"/>
       <c r="H173" s="25">
         <v>160</v>
       </c>
       <c r="I173" s="25">
         <v>4</v>
       </c>
       <c r="J173" s="25"/>
       <c r="K173" s="25"/>
       <c r="L173" s="25"/>
       <c r="M173" s="25">
         <v>40</v>
       </c>
-      <c r="N173" s="25">
-[...2 lines deleted...]
-      <c r="O173" s="25"/>
+      <c r="N173" s="25"/>
+      <c r="O173" s="25">
+        <v>3</v>
+      </c>
       <c r="P173" s="25"/>
       <c r="Q173" s="25"/>
       <c r="R173" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S173" s="25">
         <v>4</v>
       </c>
       <c r="T173" s="25"/>
       <c r="U173" s="25"/>
       <c r="V173" s="25"/>
       <c r="W173" s="25">
         <v>80</v>
       </c>
       <c r="X173" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y173" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z173" s="25"/>
       <c r="AA173" s="25"/>
       <c r="AB173" s="25"/>
     </row>
     <row r="174" spans="1:33">
       <c r="A174" s="25">
         <v>164</v>
       </c>
       <c r="B174" s="25" t="s">
         <v>219</v>
       </c>
       <c r="C174" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D174" s="25">
         <v>4</v>
       </c>
       <c r="E174" s="25"/>
       <c r="F174" s="25"/>
       <c r="G174" s="25"/>
       <c r="H174" s="25">
         <v>160</v>
       </c>
       <c r="I174" s="25">
@@ -11480,177 +11480,177 @@
       <c r="J174" s="25"/>
       <c r="K174" s="25"/>
       <c r="L174" s="25"/>
       <c r="M174" s="25">
         <v>40</v>
       </c>
       <c r="N174" s="25"/>
       <c r="O174" s="25">
         <v>3</v>
       </c>
       <c r="P174" s="25"/>
       <c r="Q174" s="25"/>
       <c r="R174" s="25">
         <v>90</v>
       </c>
       <c r="S174" s="25">
         <v>4</v>
       </c>
       <c r="T174" s="25"/>
       <c r="U174" s="25"/>
       <c r="V174" s="25"/>
       <c r="W174" s="25">
         <v>80</v>
       </c>
       <c r="X174" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y174" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z174" s="25"/>
       <c r="AA174" s="25"/>
       <c r="AB174" s="25"/>
     </row>
     <row r="175" spans="1:33">
       <c r="A175" s="25">
         <v>165</v>
       </c>
       <c r="B175" s="25" t="s">
         <v>220</v>
       </c>
       <c r="C175" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D175" s="25">
         <v>4</v>
       </c>
       <c r="E175" s="25"/>
       <c r="F175" s="25"/>
       <c r="G175" s="25"/>
       <c r="H175" s="25">
         <v>160</v>
       </c>
       <c r="I175" s="25">
         <v>4</v>
       </c>
       <c r="J175" s="25"/>
       <c r="K175" s="25"/>
       <c r="L175" s="25"/>
       <c r="M175" s="25">
         <v>40</v>
       </c>
-      <c r="N175" s="25">
-[...2 lines deleted...]
-      <c r="O175" s="25"/>
+      <c r="N175" s="25"/>
+      <c r="O175" s="25">
+        <v>3</v>
+      </c>
       <c r="P175" s="25"/>
       <c r="Q175" s="25"/>
       <c r="R175" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T175" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S175" s="25"/>
+      <c r="T175" s="25">
+        <v>3</v>
+      </c>
       <c r="U175" s="25"/>
       <c r="V175" s="25"/>
       <c r="W175" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X175" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z175" s="25"/>
+        <v>221</v>
+      </c>
+      <c r="Y175" s="25"/>
+      <c r="Z175" s="25" t="s">
+        <v>221</v>
+      </c>
       <c r="AA175" s="25"/>
       <c r="AB175" s="25"/>
     </row>
     <row r="176" spans="1:33">
       <c r="A176" s="25">
         <v>166</v>
       </c>
       <c r="B176" s="25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C176" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D176" s="25">
         <v>4</v>
       </c>
       <c r="E176" s="25"/>
       <c r="F176" s="25"/>
       <c r="G176" s="25"/>
       <c r="H176" s="25">
         <v>160</v>
       </c>
       <c r="I176" s="25">
         <v>4</v>
       </c>
       <c r="J176" s="25"/>
       <c r="K176" s="25"/>
       <c r="L176" s="25"/>
       <c r="M176" s="25">
         <v>40</v>
       </c>
-      <c r="N176" s="25">
-[...2 lines deleted...]
-      <c r="O176" s="25"/>
+      <c r="N176" s="25"/>
+      <c r="O176" s="25">
+        <v>3</v>
+      </c>
       <c r="P176" s="25"/>
       <c r="Q176" s="25"/>
       <c r="R176" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T176" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S176" s="25"/>
+      <c r="T176" s="25">
+        <v>3</v>
+      </c>
       <c r="U176" s="25"/>
       <c r="V176" s="25"/>
       <c r="W176" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X176" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z176" s="25"/>
+        <v>221</v>
+      </c>
+      <c r="Y176" s="25"/>
+      <c r="Z176" s="25" t="s">
+        <v>221</v>
+      </c>
       <c r="AA176" s="25"/>
       <c r="AB176" s="25"/>
     </row>
     <row r="177" spans="1:33">
       <c r="A177" s="25">
         <v>167</v>
       </c>
       <c r="B177" s="25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C177" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D177" s="25">
         <v>4</v>
       </c>
       <c r="E177" s="25"/>
       <c r="F177" s="25"/>
       <c r="G177" s="25"/>
       <c r="H177" s="25">
         <v>160</v>
       </c>
       <c r="I177" s="25">
         <v>4</v>
       </c>
       <c r="J177" s="25"/>
       <c r="K177" s="25"/>
       <c r="L177" s="25"/>
       <c r="M177" s="25">
         <v>40</v>
       </c>
       <c r="N177" s="25"/>
       <c r="O177" s="25"/>
       <c r="P177" s="25"/>
@@ -11658,210 +11658,210 @@
       <c r="R177" s="25"/>
       <c r="S177" s="25">
         <v>4</v>
       </c>
       <c r="T177" s="25"/>
       <c r="U177" s="25"/>
       <c r="V177" s="25"/>
       <c r="W177" s="25">
         <v>80</v>
       </c>
       <c r="X177" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y177" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z177" s="25"/>
       <c r="AA177" s="25"/>
       <c r="AB177" s="25"/>
     </row>
     <row r="178" spans="1:33">
       <c r="A178" s="25">
         <v>168</v>
       </c>
       <c r="B178" s="25" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C178" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D178" s="25">
         <v>4</v>
       </c>
       <c r="E178" s="25"/>
       <c r="F178" s="25"/>
       <c r="G178" s="25"/>
       <c r="H178" s="25">
         <v>160</v>
       </c>
       <c r="I178" s="25">
         <v>4</v>
       </c>
       <c r="J178" s="25"/>
       <c r="K178" s="25"/>
       <c r="L178" s="25"/>
       <c r="M178" s="25">
         <v>40</v>
       </c>
-      <c r="N178" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N178" s="25">
+        <v>4</v>
+      </c>
+      <c r="O178" s="25"/>
       <c r="P178" s="25"/>
       <c r="Q178" s="25"/>
       <c r="R178" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S178" s="25">
+        <v>4</v>
+      </c>
+      <c r="T178" s="25"/>
       <c r="U178" s="25"/>
       <c r="V178" s="25"/>
       <c r="W178" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X178" s="25" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y178" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z178" s="25"/>
       <c r="AA178" s="25"/>
       <c r="AB178" s="25"/>
     </row>
     <row r="179" spans="1:33">
       <c r="A179" s="25">
         <v>169</v>
       </c>
       <c r="B179" s="25" t="s">
         <v>225</v>
       </c>
       <c r="C179" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D179" s="25">
         <v>4</v>
       </c>
       <c r="E179" s="25"/>
       <c r="F179" s="25"/>
       <c r="G179" s="25"/>
       <c r="H179" s="25">
         <v>160</v>
       </c>
       <c r="I179" s="25">
         <v>4</v>
       </c>
       <c r="J179" s="25"/>
       <c r="K179" s="25"/>
       <c r="L179" s="25"/>
       <c r="M179" s="25">
         <v>40</v>
       </c>
-      <c r="N179" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N179" s="25">
+        <v>4</v>
+      </c>
+      <c r="O179" s="25"/>
       <c r="P179" s="25"/>
       <c r="Q179" s="25"/>
       <c r="R179" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S179" s="25">
         <v>4</v>
       </c>
       <c r="T179" s="25"/>
       <c r="U179" s="25"/>
       <c r="V179" s="25"/>
       <c r="W179" s="25">
         <v>80</v>
       </c>
       <c r="X179" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y179" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z179" s="25"/>
       <c r="AA179" s="25"/>
       <c r="AB179" s="25"/>
     </row>
     <row r="180" spans="1:33">
       <c r="A180" s="25">
         <v>170</v>
       </c>
       <c r="B180" s="25" t="s">
         <v>226</v>
       </c>
       <c r="C180" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D180" s="25">
         <v>4</v>
       </c>
       <c r="E180" s="25"/>
       <c r="F180" s="25"/>
       <c r="G180" s="25"/>
       <c r="H180" s="25">
         <v>160</v>
       </c>
       <c r="I180" s="25">
         <v>4</v>
       </c>
       <c r="J180" s="25"/>
       <c r="K180" s="25"/>
       <c r="L180" s="25"/>
       <c r="M180" s="25">
         <v>40</v>
       </c>
-      <c r="N180" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N180" s="25">
+        <v>4</v>
+      </c>
+      <c r="O180" s="25"/>
       <c r="P180" s="25"/>
       <c r="Q180" s="25"/>
       <c r="R180" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S180" s="25">
+        <v>4</v>
+      </c>
+      <c r="T180" s="25"/>
       <c r="U180" s="25"/>
       <c r="V180" s="25"/>
       <c r="W180" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X180" s="25" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y180" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z180" s="25"/>
       <c r="AA180" s="25"/>
       <c r="AB180" s="25"/>
     </row>
     <row r="181" spans="1:33">
       <c r="A181" s="25">
         <v>171</v>
       </c>
       <c r="B181" s="25" t="s">
         <v>227</v>
       </c>
       <c r="C181" s="25" t="s">
         <v>210</v>
       </c>
       <c r="D181" s="25">
         <v>4</v>
       </c>
       <c r="E181" s="25"/>
       <c r="F181" s="25"/>
       <c r="G181" s="25"/>
       <c r="H181" s="25">
         <v>160</v>
       </c>
       <c r="I181" s="25">
         <v>4</v>
       </c>
@@ -12073,75 +12073,75 @@
       </c>
       <c r="B185" s="25" t="s">
         <v>232</v>
       </c>
       <c r="C185" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D185" s="25">
         <v>4</v>
       </c>
       <c r="E185" s="25"/>
       <c r="F185" s="25"/>
       <c r="G185" s="25"/>
       <c r="H185" s="25">
         <v>160</v>
       </c>
       <c r="I185" s="25">
         <v>4</v>
       </c>
       <c r="J185" s="25"/>
       <c r="K185" s="25"/>
       <c r="L185" s="25"/>
       <c r="M185" s="25">
         <v>40</v>
       </c>
-      <c r="N185" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N185" s="25">
+        <v>4</v>
+      </c>
+      <c r="O185" s="25"/>
       <c r="P185" s="25"/>
       <c r="Q185" s="25"/>
       <c r="R185" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S185" s="25">
+        <v>4</v>
+      </c>
+      <c r="T185" s="25"/>
       <c r="U185" s="25"/>
       <c r="V185" s="25"/>
       <c r="W185" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X185" s="25" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y185" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z185" s="25"/>
       <c r="AA185" s="25"/>
       <c r="AB185" s="25"/>
     </row>
     <row r="186" spans="1:33">
       <c r="A186" s="25">
         <v>176</v>
       </c>
       <c r="B186" s="25" t="s">
         <v>234</v>
       </c>
       <c r="C186" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D186" s="25">
         <v>4</v>
       </c>
       <c r="E186" s="25"/>
       <c r="F186" s="25"/>
       <c r="G186" s="25"/>
       <c r="H186" s="25">
         <v>160</v>
       </c>
       <c r="I186" s="25">
         <v>4</v>
       </c>
@@ -12194,233 +12194,233 @@
       </c>
       <c r="E187" s="25"/>
       <c r="F187" s="25"/>
       <c r="G187" s="25"/>
       <c r="H187" s="25">
         <v>160</v>
       </c>
       <c r="I187" s="25">
         <v>4</v>
       </c>
       <c r="J187" s="25"/>
       <c r="K187" s="25"/>
       <c r="L187" s="25"/>
       <c r="M187" s="25">
         <v>40</v>
       </c>
       <c r="N187" s="25"/>
       <c r="O187" s="25">
         <v>3</v>
       </c>
       <c r="P187" s="25"/>
       <c r="Q187" s="25"/>
       <c r="R187" s="25">
         <v>90</v>
       </c>
-      <c r="S187" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S187" s="25">
+        <v>4</v>
+      </c>
+      <c r="T187" s="25"/>
       <c r="U187" s="25"/>
       <c r="V187" s="25"/>
       <c r="W187" s="25">
+        <v>80</v>
+      </c>
+      <c r="X187" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="X187" s="25" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="Y187" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z187" s="25"/>
       <c r="AA187" s="25"/>
       <c r="AB187" s="25"/>
     </row>
     <row r="188" spans="1:33">
       <c r="A188" s="25">
         <v>178</v>
       </c>
       <c r="B188" s="25" t="s">
         <v>236</v>
       </c>
       <c r="C188" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D188" s="25">
         <v>4</v>
       </c>
       <c r="E188" s="25"/>
       <c r="F188" s="25"/>
       <c r="G188" s="25"/>
       <c r="H188" s="25">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="I188" s="25">
         <v>4</v>
       </c>
       <c r="J188" s="25"/>
       <c r="K188" s="25"/>
       <c r="L188" s="25"/>
       <c r="M188" s="25">
         <v>40</v>
       </c>
-      <c r="N188" s="25">
-[...2 lines deleted...]
-      <c r="O188" s="25"/>
+      <c r="N188" s="25"/>
+      <c r="O188" s="25">
+        <v>3</v>
+      </c>
       <c r="P188" s="25"/>
       <c r="Q188" s="25"/>
       <c r="R188" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T188" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S188" s="25"/>
+      <c r="T188" s="25">
+        <v>3</v>
+      </c>
       <c r="U188" s="25"/>
       <c r="V188" s="25"/>
       <c r="W188" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X188" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z188" s="25"/>
+        <v>221</v>
+      </c>
+      <c r="Y188" s="25"/>
+      <c r="Z188" s="25" t="s">
+        <v>221</v>
+      </c>
       <c r="AA188" s="25"/>
       <c r="AB188" s="25"/>
     </row>
     <row r="189" spans="1:33">
       <c r="A189" s="25">
         <v>179</v>
       </c>
       <c r="B189" s="25" t="s">
         <v>237</v>
       </c>
       <c r="C189" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D189" s="25">
         <v>4</v>
       </c>
       <c r="E189" s="25"/>
       <c r="F189" s="25"/>
       <c r="G189" s="25"/>
       <c r="H189" s="25">
         <v>160</v>
       </c>
       <c r="I189" s="25">
         <v>4</v>
       </c>
       <c r="J189" s="25"/>
       <c r="K189" s="25"/>
       <c r="L189" s="25"/>
       <c r="M189" s="25">
         <v>40</v>
       </c>
-      <c r="N189" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N189" s="25">
+        <v>4</v>
+      </c>
+      <c r="O189" s="25"/>
       <c r="P189" s="25"/>
       <c r="Q189" s="25"/>
       <c r="R189" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S189" s="25">
+        <v>4</v>
+      </c>
+      <c r="T189" s="25"/>
       <c r="U189" s="25"/>
       <c r="V189" s="25"/>
       <c r="W189" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X189" s="25" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y189" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z189" s="25"/>
       <c r="AA189" s="25"/>
       <c r="AB189" s="25"/>
     </row>
     <row r="190" spans="1:33">
       <c r="A190" s="25">
         <v>180</v>
       </c>
       <c r="B190" s="25" t="s">
         <v>238</v>
       </c>
       <c r="C190" s="25" t="s">
         <v>233</v>
       </c>
-      <c r="D190" s="25">
-[...2 lines deleted...]
-      <c r="E190" s="25"/>
+      <c r="D190" s="25"/>
+      <c r="E190" s="25">
+        <v>3</v>
+      </c>
       <c r="F190" s="25"/>
       <c r="G190" s="25"/>
       <c r="H190" s="25">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I190" s="25">
         <v>4</v>
       </c>
       <c r="J190" s="25"/>
       <c r="K190" s="25"/>
       <c r="L190" s="25"/>
       <c r="M190" s="25">
         <v>40</v>
       </c>
       <c r="N190" s="25"/>
       <c r="O190" s="25">
         <v>3</v>
       </c>
       <c r="P190" s="25"/>
       <c r="Q190" s="25"/>
       <c r="R190" s="25">
         <v>90</v>
       </c>
-      <c r="S190" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S190" s="25">
+        <v>4</v>
+      </c>
+      <c r="T190" s="25"/>
       <c r="U190" s="25"/>
       <c r="V190" s="25"/>
       <c r="W190" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X190" s="25" t="s">
-        <v>224</v>
+        <v>142</v>
       </c>
       <c r="Y190" s="25"/>
       <c r="Z190" s="25" t="s">
-        <v>224</v>
+        <v>142</v>
       </c>
       <c r="AA190" s="25"/>
       <c r="AB190" s="25"/>
     </row>
     <row r="191" spans="1:33">
       <c r="A191" s="25">
         <v>181</v>
       </c>
       <c r="B191" s="25" t="s">
         <v>239</v>
       </c>
       <c r="C191" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D191" s="25">
         <v>4</v>
       </c>
       <c r="E191" s="25"/>
       <c r="F191" s="25"/>
       <c r="G191" s="25"/>
       <c r="H191" s="25">
         <v>160</v>
       </c>
       <c r="I191" s="25">
         <v>4</v>
@@ -12465,242 +12465,242 @@
       </c>
       <c r="B192" s="25" t="s">
         <v>240</v>
       </c>
       <c r="C192" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D192" s="25">
         <v>4</v>
       </c>
       <c r="E192" s="25"/>
       <c r="F192" s="25"/>
       <c r="G192" s="25"/>
       <c r="H192" s="25">
         <v>160</v>
       </c>
       <c r="I192" s="25">
         <v>4</v>
       </c>
       <c r="J192" s="25"/>
       <c r="K192" s="25"/>
       <c r="L192" s="25"/>
       <c r="M192" s="25">
         <v>40</v>
       </c>
-      <c r="N192" s="25">
-[...2 lines deleted...]
-      <c r="O192" s="25"/>
+      <c r="N192" s="25"/>
+      <c r="O192" s="25">
+        <v>3</v>
+      </c>
       <c r="P192" s="25"/>
       <c r="Q192" s="25"/>
       <c r="R192" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T192" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S192" s="25"/>
+      <c r="T192" s="25">
+        <v>3</v>
+      </c>
       <c r="U192" s="25"/>
       <c r="V192" s="25"/>
       <c r="W192" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X192" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z192" s="25"/>
+        <v>221</v>
+      </c>
+      <c r="Y192" s="25"/>
+      <c r="Z192" s="25" t="s">
+        <v>221</v>
+      </c>
       <c r="AA192" s="25"/>
       <c r="AB192" s="25"/>
     </row>
     <row r="193" spans="1:33">
       <c r="A193" s="25">
         <v>183</v>
       </c>
       <c r="B193" s="25" t="s">
         <v>241</v>
       </c>
       <c r="C193" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D193" s="25">
         <v>4</v>
       </c>
       <c r="E193" s="25"/>
       <c r="F193" s="25"/>
       <c r="G193" s="25"/>
       <c r="H193" s="25">
         <v>160</v>
       </c>
       <c r="I193" s="25">
         <v>4</v>
       </c>
       <c r="J193" s="25"/>
       <c r="K193" s="25"/>
       <c r="L193" s="25"/>
       <c r="M193" s="25">
         <v>40</v>
       </c>
-      <c r="N193" s="25">
-[...2 lines deleted...]
-      <c r="O193" s="25"/>
+      <c r="N193" s="25"/>
+      <c r="O193" s="25">
+        <v>3</v>
+      </c>
       <c r="P193" s="25"/>
       <c r="Q193" s="25"/>
       <c r="R193" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T193" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S193" s="25"/>
+      <c r="T193" s="25">
+        <v>3</v>
+      </c>
       <c r="U193" s="25"/>
       <c r="V193" s="25"/>
       <c r="W193" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X193" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z193" s="25"/>
+        <v>221</v>
+      </c>
+      <c r="Y193" s="25"/>
+      <c r="Z193" s="25" t="s">
+        <v>221</v>
+      </c>
       <c r="AA193" s="25"/>
       <c r="AB193" s="25"/>
     </row>
     <row r="194" spans="1:33">
       <c r="A194" s="25">
         <v>184</v>
       </c>
       <c r="B194" s="25" t="s">
         <v>242</v>
       </c>
       <c r="C194" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D194" s="25">
         <v>4</v>
       </c>
       <c r="E194" s="25"/>
       <c r="F194" s="25"/>
       <c r="G194" s="25"/>
       <c r="H194" s="25">
         <v>160</v>
       </c>
       <c r="I194" s="25">
         <v>4</v>
       </c>
       <c r="J194" s="25"/>
       <c r="K194" s="25"/>
       <c r="L194" s="25"/>
       <c r="M194" s="25">
         <v>40</v>
       </c>
       <c r="N194" s="25"/>
       <c r="O194" s="25">
         <v>3</v>
       </c>
       <c r="P194" s="25"/>
       <c r="Q194" s="25"/>
       <c r="R194" s="25">
         <v>90</v>
       </c>
-      <c r="S194" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S194" s="25">
+        <v>4</v>
+      </c>
+      <c r="T194" s="25"/>
       <c r="U194" s="25"/>
       <c r="V194" s="25"/>
       <c r="W194" s="25">
+        <v>80</v>
+      </c>
+      <c r="X194" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="X194" s="25" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="Y194" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z194" s="25"/>
       <c r="AA194" s="25"/>
       <c r="AB194" s="25"/>
     </row>
     <row r="195" spans="1:33">
       <c r="A195" s="25">
         <v>185</v>
       </c>
       <c r="B195" s="25" t="s">
         <v>243</v>
       </c>
       <c r="C195" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D195" s="25">
         <v>4</v>
       </c>
       <c r="E195" s="25"/>
       <c r="F195" s="25"/>
       <c r="G195" s="25"/>
       <c r="H195" s="25">
         <v>160</v>
       </c>
       <c r="I195" s="25">
         <v>4</v>
       </c>
       <c r="J195" s="25"/>
       <c r="K195" s="25"/>
       <c r="L195" s="25"/>
       <c r="M195" s="25">
         <v>40</v>
       </c>
       <c r="N195" s="25"/>
       <c r="O195" s="25">
         <v>3</v>
       </c>
       <c r="P195" s="25"/>
       <c r="Q195" s="25"/>
       <c r="R195" s="25">
         <v>90</v>
       </c>
       <c r="S195" s="25"/>
       <c r="T195" s="25">
         <v>3</v>
       </c>
       <c r="U195" s="25"/>
       <c r="V195" s="25"/>
       <c r="W195" s="25">
         <v>60</v>
       </c>
       <c r="X195" s="25" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="Y195" s="25"/>
       <c r="Z195" s="25" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="AA195" s="25"/>
       <c r="AB195" s="25"/>
     </row>
     <row r="196" spans="1:33">
       <c r="A196" s="25">
         <v>186</v>
       </c>
       <c r="B196" s="25" t="s">
         <v>244</v>
       </c>
       <c r="C196" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D196" s="25">
         <v>4</v>
       </c>
       <c r="E196" s="25"/>
       <c r="F196" s="25"/>
       <c r="G196" s="25"/>
       <c r="H196" s="25">
         <v>160</v>
       </c>
       <c r="I196" s="25">
         <v>4</v>
@@ -12708,168 +12708,168 @@
       <c r="J196" s="25"/>
       <c r="K196" s="25"/>
       <c r="L196" s="25"/>
       <c r="M196" s="25">
         <v>40</v>
       </c>
       <c r="N196" s="25"/>
       <c r="O196" s="25">
         <v>3</v>
       </c>
       <c r="P196" s="25"/>
       <c r="Q196" s="25"/>
       <c r="R196" s="25">
         <v>90</v>
       </c>
       <c r="S196" s="25"/>
       <c r="T196" s="25">
         <v>3</v>
       </c>
       <c r="U196" s="25"/>
       <c r="V196" s="25"/>
       <c r="W196" s="25">
         <v>60</v>
       </c>
       <c r="X196" s="25" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="Y196" s="25"/>
       <c r="Z196" s="25" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="AA196" s="25"/>
       <c r="AB196" s="25"/>
     </row>
     <row r="197" spans="1:33">
       <c r="A197" s="25">
         <v>187</v>
       </c>
       <c r="B197" s="25" t="s">
         <v>245</v>
       </c>
       <c r="C197" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D197" s="25">
         <v>4</v>
       </c>
       <c r="E197" s="25"/>
       <c r="F197" s="25"/>
       <c r="G197" s="25"/>
       <c r="H197" s="25">
         <v>160</v>
       </c>
       <c r="I197" s="25">
         <v>4</v>
       </c>
       <c r="J197" s="25"/>
       <c r="K197" s="25"/>
       <c r="L197" s="25"/>
       <c r="M197" s="25">
         <v>40</v>
       </c>
-      <c r="N197" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N197" s="25">
+        <v>4</v>
+      </c>
+      <c r="O197" s="25"/>
       <c r="P197" s="25"/>
       <c r="Q197" s="25"/>
       <c r="R197" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S197" s="25">
         <v>4</v>
       </c>
       <c r="T197" s="25"/>
       <c r="U197" s="25"/>
       <c r="V197" s="25"/>
       <c r="W197" s="25">
         <v>80</v>
       </c>
       <c r="X197" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y197" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z197" s="25"/>
       <c r="AA197" s="25"/>
       <c r="AB197" s="25"/>
     </row>
     <row r="198" spans="1:33">
       <c r="A198" s="25">
         <v>188</v>
       </c>
       <c r="B198" s="25" t="s">
         <v>246</v>
       </c>
       <c r="C198" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D198" s="25">
         <v>4</v>
       </c>
       <c r="E198" s="25"/>
       <c r="F198" s="25"/>
       <c r="G198" s="25"/>
       <c r="H198" s="25">
         <v>160</v>
       </c>
       <c r="I198" s="25">
         <v>4</v>
       </c>
       <c r="J198" s="25"/>
       <c r="K198" s="25"/>
       <c r="L198" s="25"/>
       <c r="M198" s="25">
         <v>40</v>
       </c>
-      <c r="N198" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N198" s="25">
+        <v>4</v>
+      </c>
+      <c r="O198" s="25"/>
       <c r="P198" s="25"/>
       <c r="Q198" s="25"/>
       <c r="R198" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S198" s="25">
+        <v>4</v>
+      </c>
+      <c r="T198" s="25"/>
       <c r="U198" s="25"/>
       <c r="V198" s="25"/>
       <c r="W198" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X198" s="25" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y198" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z198" s="25"/>
       <c r="AA198" s="25"/>
       <c r="AB198" s="25"/>
     </row>
     <row r="199" spans="1:33">
       <c r="A199" s="25">
         <v>189</v>
       </c>
       <c r="B199" s="25" t="s">
         <v>247</v>
       </c>
       <c r="C199" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D199" s="25">
         <v>4</v>
       </c>
       <c r="E199" s="25"/>
       <c r="F199" s="25"/>
       <c r="G199" s="25"/>
       <c r="H199" s="25">
         <v>160</v>
       </c>
       <c r="I199" s="25">
         <v>4</v>
       </c>
@@ -13137,131 +13137,131 @@
       </c>
       <c r="B204" s="25" t="s">
         <v>252</v>
       </c>
       <c r="C204" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D204" s="25">
         <v>4</v>
       </c>
       <c r="E204" s="25"/>
       <c r="F204" s="25"/>
       <c r="G204" s="25"/>
       <c r="H204" s="25">
         <v>160</v>
       </c>
       <c r="I204" s="25">
         <v>4</v>
       </c>
       <c r="J204" s="25"/>
       <c r="K204" s="25"/>
       <c r="L204" s="25"/>
       <c r="M204" s="25">
         <v>40</v>
       </c>
-      <c r="N204" s="25">
-[...2 lines deleted...]
-      <c r="O204" s="25"/>
+      <c r="N204" s="25"/>
+      <c r="O204" s="25">
+        <v>3</v>
+      </c>
       <c r="P204" s="25"/>
       <c r="Q204" s="25"/>
       <c r="R204" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S204" s="25">
         <v>4</v>
       </c>
       <c r="T204" s="25"/>
       <c r="U204" s="25"/>
       <c r="V204" s="25"/>
       <c r="W204" s="25">
         <v>80</v>
       </c>
       <c r="X204" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y204" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z204" s="25"/>
       <c r="AA204" s="25"/>
       <c r="AB204" s="25"/>
     </row>
     <row r="205" spans="1:33">
       <c r="A205" s="25">
         <v>195</v>
       </c>
       <c r="B205" s="25" t="s">
         <v>253</v>
       </c>
       <c r="C205" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D205" s="25">
         <v>4</v>
       </c>
       <c r="E205" s="25"/>
       <c r="F205" s="25"/>
       <c r="G205" s="25"/>
       <c r="H205" s="25">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I205" s="25">
         <v>4</v>
       </c>
       <c r="J205" s="25"/>
       <c r="K205" s="25"/>
       <c r="L205" s="25"/>
       <c r="M205" s="25">
         <v>40</v>
       </c>
-      <c r="N205" s="25">
-[...2 lines deleted...]
-      <c r="O205" s="25"/>
+      <c r="N205" s="25"/>
+      <c r="O205" s="25">
+        <v>3</v>
+      </c>
       <c r="P205" s="25"/>
       <c r="Q205" s="25"/>
       <c r="R205" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T205" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S205" s="25"/>
+      <c r="T205" s="25">
+        <v>3</v>
+      </c>
       <c r="U205" s="25"/>
       <c r="V205" s="25"/>
       <c r="W205" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X205" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z205" s="25"/>
+        <v>221</v>
+      </c>
+      <c r="Y205" s="25"/>
+      <c r="Z205" s="25" t="s">
+        <v>221</v>
+      </c>
       <c r="AA205" s="25"/>
       <c r="AB205" s="25"/>
     </row>
     <row r="206" spans="1:33">
       <c r="A206" s="25">
         <v>196</v>
       </c>
       <c r="B206" s="25" t="s">
         <v>254</v>
       </c>
       <c r="C206" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D206" s="25">
         <v>4</v>
       </c>
       <c r="E206" s="25"/>
       <c r="F206" s="25"/>
       <c r="G206" s="25"/>
       <c r="H206" s="25">
         <v>160</v>
       </c>
       <c r="I206" s="25">
         <v>4</v>
       </c>
@@ -13305,252 +13305,252 @@
       </c>
       <c r="B207" s="25" t="s">
         <v>255</v>
       </c>
       <c r="C207" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D207" s="25">
         <v>4</v>
       </c>
       <c r="E207" s="25"/>
       <c r="F207" s="25"/>
       <c r="G207" s="25"/>
       <c r="H207" s="25">
         <v>160</v>
       </c>
       <c r="I207" s="25">
         <v>4</v>
       </c>
       <c r="J207" s="25"/>
       <c r="K207" s="25"/>
       <c r="L207" s="25"/>
       <c r="M207" s="25">
         <v>40</v>
       </c>
-      <c r="N207" s="25"/>
+      <c r="N207" s="25">
+        <v>4</v>
+      </c>
       <c r="O207" s="25"/>
-      <c r="P207" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="P207" s="25"/>
       <c r="Q207" s="25"/>
       <c r="R207" s="25">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="S207" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S207" s="25">
+        <v>4</v>
+      </c>
       <c r="T207" s="25"/>
-      <c r="U207" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="U207" s="25"/>
       <c r="V207" s="25"/>
       <c r="W207" s="25">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="X207" s="25" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="Y207" s="25"/>
+        <v>39</v>
+      </c>
+      <c r="Y207" s="25" t="s">
+        <v>39</v>
+      </c>
       <c r="Z207" s="25"/>
-      <c r="AA207" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA207" s="25"/>
       <c r="AB207" s="25"/>
     </row>
     <row r="208" spans="1:33">
       <c r="A208" s="25">
         <v>198</v>
       </c>
       <c r="B208" s="25" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C208" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D208" s="25">
         <v>4</v>
       </c>
       <c r="E208" s="25"/>
       <c r="F208" s="25"/>
       <c r="G208" s="25"/>
       <c r="H208" s="25">
         <v>160</v>
       </c>
       <c r="I208" s="25">
         <v>4</v>
       </c>
       <c r="J208" s="25"/>
       <c r="K208" s="25"/>
       <c r="L208" s="25"/>
       <c r="M208" s="25">
         <v>40</v>
       </c>
-      <c r="N208" s="25">
-[...2 lines deleted...]
-      <c r="O208" s="25"/>
+      <c r="N208" s="25"/>
+      <c r="O208" s="25">
+        <v>3</v>
+      </c>
       <c r="P208" s="25"/>
       <c r="Q208" s="25"/>
       <c r="R208" s="25">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="T208" s="25"/>
+        <v>90</v>
+      </c>
+      <c r="S208" s="25"/>
+      <c r="T208" s="25">
+        <v>3</v>
+      </c>
       <c r="U208" s="25"/>
       <c r="V208" s="25"/>
       <c r="W208" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X208" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z208" s="25"/>
+        <v>221</v>
+      </c>
+      <c r="Y208" s="25"/>
+      <c r="Z208" s="25" t="s">
+        <v>221</v>
+      </c>
       <c r="AA208" s="25"/>
       <c r="AB208" s="25"/>
     </row>
     <row r="209" spans="1:33">
       <c r="A209" s="25">
         <v>199</v>
       </c>
       <c r="B209" s="25" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C209" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D209" s="25">
         <v>4</v>
       </c>
       <c r="E209" s="25"/>
       <c r="F209" s="25"/>
       <c r="G209" s="25"/>
       <c r="H209" s="25">
         <v>160</v>
       </c>
       <c r="I209" s="25">
         <v>4</v>
       </c>
       <c r="J209" s="25"/>
       <c r="K209" s="25"/>
       <c r="L209" s="25"/>
       <c r="M209" s="25">
         <v>40</v>
       </c>
-      <c r="N209" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N209" s="25">
+        <v>4</v>
+      </c>
+      <c r="O209" s="25"/>
       <c r="P209" s="25"/>
       <c r="Q209" s="25"/>
       <c r="R209" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S209" s="25">
         <v>4</v>
       </c>
       <c r="T209" s="25"/>
       <c r="U209" s="25"/>
       <c r="V209" s="25"/>
       <c r="W209" s="25">
         <v>80</v>
       </c>
       <c r="X209" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y209" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z209" s="25"/>
       <c r="AA209" s="25"/>
       <c r="AB209" s="25"/>
     </row>
     <row r="210" spans="1:33">
       <c r="A210" s="25">
         <v>200</v>
       </c>
       <c r="B210" s="25" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C210" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D210" s="25">
         <v>4</v>
       </c>
       <c r="E210" s="25"/>
       <c r="F210" s="25"/>
       <c r="G210" s="25"/>
       <c r="H210" s="25">
         <v>160</v>
       </c>
       <c r="I210" s="25">
         <v>4</v>
       </c>
       <c r="J210" s="25"/>
       <c r="K210" s="25"/>
       <c r="L210" s="25"/>
       <c r="M210" s="25">
         <v>40</v>
       </c>
       <c r="N210" s="25"/>
       <c r="O210" s="25">
         <v>3</v>
       </c>
       <c r="P210" s="25"/>
       <c r="Q210" s="25"/>
       <c r="R210" s="25">
         <v>90</v>
       </c>
-      <c r="S210" s="25">
-[...2 lines deleted...]
-      <c r="T210" s="25"/>
+      <c r="S210" s="25"/>
+      <c r="T210" s="25">
+        <v>3</v>
+      </c>
       <c r="U210" s="25"/>
       <c r="V210" s="25"/>
       <c r="W210" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X210" s="25" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="Z210" s="25"/>
+        <v>221</v>
+      </c>
+      <c r="Y210" s="25"/>
+      <c r="Z210" s="25" t="s">
+        <v>221</v>
+      </c>
       <c r="AA210" s="25"/>
       <c r="AB210" s="25"/>
     </row>
     <row r="211" spans="1:33">
       <c r="A211" s="25">
         <v>201</v>
       </c>
       <c r="B211" s="25" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C211" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D211" s="25">
         <v>4</v>
       </c>
       <c r="E211" s="25"/>
       <c r="F211" s="25"/>
       <c r="G211" s="25"/>
       <c r="H211" s="25">
         <v>160</v>
       </c>
       <c r="I211" s="25">
         <v>4</v>
       </c>
       <c r="J211" s="25"/>
       <c r="K211" s="25"/>
       <c r="L211" s="25"/>
       <c r="M211" s="25">
         <v>40</v>
       </c>
       <c r="N211" s="25">
         <v>4</v>
       </c>
@@ -13562,51 +13562,51 @@
       </c>
       <c r="S211" s="25">
         <v>4</v>
       </c>
       <c r="T211" s="25"/>
       <c r="U211" s="25"/>
       <c r="V211" s="25"/>
       <c r="W211" s="25">
         <v>80</v>
       </c>
       <c r="X211" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y211" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z211" s="25"/>
       <c r="AA211" s="25"/>
       <c r="AB211" s="25"/>
     </row>
     <row r="212" spans="1:33">
       <c r="A212" s="25">
         <v>202</v>
       </c>
       <c r="B212" s="25" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C212" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D212" s="25">
         <v>4</v>
       </c>
       <c r="E212" s="25"/>
       <c r="F212" s="25"/>
       <c r="G212" s="25"/>
       <c r="H212" s="25">
         <v>160</v>
       </c>
       <c r="I212" s="25">
         <v>4</v>
       </c>
       <c r="J212" s="25"/>
       <c r="K212" s="25"/>
       <c r="L212" s="25"/>
       <c r="M212" s="25">
         <v>40</v>
       </c>
       <c r="N212" s="25">
         <v>4</v>
       </c>
@@ -13618,163 +13618,163 @@
       </c>
       <c r="S212" s="25">
         <v>4</v>
       </c>
       <c r="T212" s="25"/>
       <c r="U212" s="25"/>
       <c r="V212" s="25"/>
       <c r="W212" s="25">
         <v>80</v>
       </c>
       <c r="X212" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y212" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z212" s="25"/>
       <c r="AA212" s="25"/>
       <c r="AB212" s="25"/>
     </row>
     <row r="213" spans="1:33">
       <c r="A213" s="25">
         <v>203</v>
       </c>
       <c r="B213" s="25" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C213" s="25" t="s">
         <v>233</v>
       </c>
-      <c r="D213" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D213" s="25">
+        <v>4</v>
+      </c>
+      <c r="E213" s="25"/>
       <c r="F213" s="25"/>
       <c r="G213" s="25"/>
       <c r="H213" s="25">
         <v>160</v>
       </c>
       <c r="I213" s="25">
         <v>4</v>
       </c>
       <c r="J213" s="25"/>
       <c r="K213" s="25"/>
       <c r="L213" s="25"/>
       <c r="M213" s="25">
         <v>40</v>
       </c>
       <c r="N213" s="25"/>
       <c r="O213" s="25">
         <v>3</v>
       </c>
       <c r="P213" s="25"/>
       <c r="Q213" s="25"/>
       <c r="R213" s="25">
         <v>90</v>
       </c>
-      <c r="S213" s="25">
-[...2 lines deleted...]
-      <c r="T213" s="25"/>
+      <c r="S213" s="25"/>
+      <c r="T213" s="25">
+        <v>3</v>
+      </c>
       <c r="U213" s="25"/>
       <c r="V213" s="25"/>
       <c r="W213" s="25">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="X213" s="25" t="s">
-        <v>132</v>
+        <v>221</v>
       </c>
       <c r="Y213" s="25"/>
       <c r="Z213" s="25" t="s">
-        <v>132</v>
+        <v>221</v>
       </c>
       <c r="AA213" s="25"/>
       <c r="AB213" s="25"/>
     </row>
     <row r="214" spans="1:33">
       <c r="A214" s="25">
         <v>204</v>
       </c>
       <c r="B214" s="25" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C214" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D214" s="25">
         <v>4</v>
       </c>
       <c r="E214" s="25"/>
       <c r="F214" s="25"/>
       <c r="G214" s="25"/>
       <c r="H214" s="25">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="I214" s="25">
         <v>4</v>
       </c>
       <c r="J214" s="25"/>
       <c r="K214" s="25"/>
       <c r="L214" s="25"/>
       <c r="M214" s="25">
         <v>40</v>
       </c>
-      <c r="N214" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N214" s="25">
+        <v>4</v>
+      </c>
+      <c r="O214" s="25"/>
       <c r="P214" s="25"/>
       <c r="Q214" s="25"/>
       <c r="R214" s="25">
-        <v>90</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="S214" s="25">
+        <v>4</v>
+      </c>
+      <c r="T214" s="25"/>
       <c r="U214" s="25"/>
       <c r="V214" s="25"/>
       <c r="W214" s="25">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="X214" s="25" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y214" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z214" s="25"/>
       <c r="AA214" s="25"/>
       <c r="AB214" s="25"/>
     </row>
     <row r="215" spans="1:33">
       <c r="A215" s="25">
         <v>205</v>
       </c>
       <c r="B215" s="25" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C215" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D215" s="25">
         <v>4</v>
       </c>
       <c r="E215" s="25"/>
       <c r="F215" s="25"/>
       <c r="G215" s="25"/>
       <c r="H215" s="25">
         <v>160</v>
       </c>
       <c r="I215" s="25">
         <v>4</v>
       </c>
       <c r="J215" s="25"/>
       <c r="K215" s="25"/>
       <c r="L215" s="25"/>
       <c r="M215" s="25">
         <v>40</v>
       </c>
       <c r="N215" s="25">
         <v>4</v>
       </c>
@@ -13786,152 +13786,152 @@
       </c>
       <c r="S215" s="25">
         <v>4</v>
       </c>
       <c r="T215" s="25"/>
       <c r="U215" s="25"/>
       <c r="V215" s="25"/>
       <c r="W215" s="25">
         <v>80</v>
       </c>
       <c r="X215" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y215" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z215" s="25"/>
       <c r="AA215" s="25"/>
       <c r="AB215" s="25"/>
     </row>
     <row r="216" spans="1:33">
       <c r="A216" s="25">
         <v>206</v>
       </c>
       <c r="B216" s="25" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C216" s="25" t="s">
         <v>233</v>
       </c>
       <c r="D216" s="25">
         <v>4</v>
       </c>
       <c r="E216" s="25"/>
       <c r="F216" s="25"/>
       <c r="G216" s="25"/>
       <c r="H216" s="25">
         <v>160</v>
       </c>
       <c r="I216" s="25">
         <v>4</v>
       </c>
       <c r="J216" s="25"/>
       <c r="K216" s="25"/>
       <c r="L216" s="25"/>
       <c r="M216" s="25">
         <v>40</v>
       </c>
-      <c r="N216" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="N216" s="25"/>
       <c r="O216" s="25"/>
-      <c r="P216" s="25"/>
+      <c r="P216" s="25">
+        <v>2</v>
+      </c>
       <c r="Q216" s="25"/>
       <c r="R216" s="25">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="S216" s="25"/>
       <c r="T216" s="25"/>
-      <c r="U216" s="25"/>
+      <c r="U216" s="25">
+        <v>2</v>
+      </c>
       <c r="V216" s="25"/>
       <c r="W216" s="25">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="X216" s="25" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="Y216" s="25"/>
       <c r="Z216" s="25"/>
-      <c r="AA216" s="25"/>
+      <c r="AA216" s="25" t="s">
+        <v>265</v>
+      </c>
       <c r="AB216" s="25"/>
     </row>
     <row r="217" spans="1:33">
       <c r="A217" s="25">
         <v>207</v>
       </c>
       <c r="B217" s="25" t="s">
         <v>266</v>
       </c>
       <c r="C217" s="25" t="s">
         <v>267</v>
       </c>
-      <c r="D217" s="25">
-[...2 lines deleted...]
-      <c r="E217" s="25"/>
+      <c r="D217" s="25"/>
+      <c r="E217" s="25">
+        <v>3</v>
+      </c>
       <c r="F217" s="25"/>
       <c r="G217" s="25"/>
       <c r="H217" s="25">
         <v>160</v>
       </c>
       <c r="I217" s="25">
         <v>4</v>
       </c>
       <c r="J217" s="25"/>
       <c r="K217" s="25"/>
       <c r="L217" s="25"/>
       <c r="M217" s="25">
         <v>40</v>
       </c>
       <c r="N217" s="25">
         <v>4</v>
       </c>
       <c r="O217" s="25"/>
       <c r="P217" s="25"/>
       <c r="Q217" s="25"/>
       <c r="R217" s="25">
         <v>120</v>
       </c>
       <c r="S217" s="25">
         <v>4</v>
       </c>
       <c r="T217" s="25"/>
       <c r="U217" s="25"/>
       <c r="V217" s="25"/>
       <c r="W217" s="25">
         <v>80</v>
       </c>
       <c r="X217" s="25" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="Y217" s="25" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="Z217" s="25"/>
       <c r="AA217" s="25"/>
       <c r="AB217" s="25"/>
     </row>
     <row r="218" spans="1:33">
       <c r="A218" s="25">
         <v>208</v>
       </c>
       <c r="B218" s="25" t="s">
         <v>268</v>
       </c>
       <c r="C218" s="25" t="s">
         <v>267</v>
       </c>
       <c r="D218" s="25">
         <v>4</v>
       </c>
       <c r="E218" s="25"/>
       <c r="F218" s="25"/>
       <c r="G218" s="25"/>
       <c r="H218" s="25">
         <v>160</v>
       </c>
       <c r="I218" s="25">
@@ -13959,91 +13959,91 @@
       <c r="U218" s="25"/>
       <c r="V218" s="25"/>
       <c r="W218" s="25">
         <v>80</v>
       </c>
       <c r="X218" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y218" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z218" s="25"/>
       <c r="AA218" s="25"/>
       <c r="AB218" s="25"/>
     </row>
     <row r="219" spans="1:33">
       <c r="A219" s="25">
         <v>209</v>
       </c>
       <c r="B219" s="25" t="s">
         <v>269</v>
       </c>
       <c r="C219" s="25" t="s">
         <v>267</v>
       </c>
-      <c r="D219" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D219" s="25">
+        <v>4</v>
+      </c>
+      <c r="E219" s="25"/>
       <c r="F219" s="25"/>
       <c r="G219" s="25"/>
       <c r="H219" s="25">
         <v>160</v>
       </c>
       <c r="I219" s="25">
         <v>4</v>
       </c>
       <c r="J219" s="25"/>
       <c r="K219" s="25"/>
       <c r="L219" s="25"/>
       <c r="M219" s="25">
         <v>40</v>
       </c>
       <c r="N219" s="25">
         <v>4</v>
       </c>
       <c r="O219" s="25"/>
       <c r="P219" s="25"/>
       <c r="Q219" s="25"/>
       <c r="R219" s="25">
         <v>120</v>
       </c>
       <c r="S219" s="25">
         <v>4</v>
       </c>
       <c r="T219" s="25"/>
       <c r="U219" s="25"/>
       <c r="V219" s="25"/>
       <c r="W219" s="25">
         <v>80</v>
       </c>
       <c r="X219" s="25" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="Y219" s="25" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="Z219" s="25"/>
       <c r="AA219" s="25"/>
       <c r="AB219" s="25"/>
     </row>
     <row r="220" spans="1:33">
       <c r="A220" s="25">
         <v>210</v>
       </c>
       <c r="B220" s="25" t="s">
         <v>270</v>
       </c>
       <c r="C220" s="25" t="s">
         <v>267</v>
       </c>
       <c r="D220" s="25">
         <v>4</v>
       </c>
       <c r="E220" s="25"/>
       <c r="F220" s="25"/>
       <c r="G220" s="25"/>
       <c r="H220" s="25">
         <v>160</v>
       </c>
       <c r="I220" s="25">
@@ -14108,54 +14108,54 @@
       <c r="J221" s="25"/>
       <c r="K221" s="25"/>
       <c r="L221" s="25"/>
       <c r="M221" s="25">
         <v>40</v>
       </c>
       <c r="N221" s="25"/>
       <c r="O221" s="25">
         <v>3</v>
       </c>
       <c r="P221" s="25"/>
       <c r="Q221" s="25"/>
       <c r="R221" s="25">
         <v>90</v>
       </c>
       <c r="S221" s="25">
         <v>4</v>
       </c>
       <c r="T221" s="25"/>
       <c r="U221" s="25"/>
       <c r="V221" s="25"/>
       <c r="W221" s="25">
         <v>80</v>
       </c>
       <c r="X221" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y221" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z221" s="25"/>
       <c r="AA221" s="25"/>
       <c r="AB221" s="25"/>
     </row>
     <row r="222" spans="1:33">
       <c r="A222" s="25">
         <v>212</v>
       </c>
       <c r="B222" s="25" t="s">
         <v>272</v>
       </c>
       <c r="C222" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D222" s="25">
         <v>4</v>
       </c>
       <c r="E222" s="25"/>
       <c r="F222" s="25"/>
       <c r="G222" s="25"/>
       <c r="H222" s="25">
         <v>160</v>
       </c>
       <c r="I222" s="25">
@@ -15914,51 +15914,51 @@
       </c>
       <c r="S253" s="25">
         <v>4</v>
       </c>
       <c r="T253" s="25"/>
       <c r="U253" s="25"/>
       <c r="V253" s="25"/>
       <c r="W253" s="25">
         <v>80</v>
       </c>
       <c r="X253" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y253" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z253" s="25"/>
       <c r="AA253" s="25"/>
       <c r="AB253" s="25"/>
     </row>
     <row r="254" spans="1:33">
       <c r="A254" s="25">
         <v>244</v>
       </c>
       <c r="B254" s="25" t="s">
-        <v>305</v>
+        <v>83</v>
       </c>
       <c r="C254" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D254" s="25">
         <v>4</v>
       </c>
       <c r="E254" s="25"/>
       <c r="F254" s="25"/>
       <c r="G254" s="25"/>
       <c r="H254" s="25">
         <v>160</v>
       </c>
       <c r="I254" s="25">
         <v>4</v>
       </c>
       <c r="J254" s="25"/>
       <c r="K254" s="25"/>
       <c r="L254" s="25"/>
       <c r="M254" s="25">
         <v>40</v>
       </c>
       <c r="N254" s="25">
         <v>4</v>
       </c>
@@ -15970,51 +15970,51 @@
       </c>
       <c r="S254" s="25">
         <v>4</v>
       </c>
       <c r="T254" s="25"/>
       <c r="U254" s="25"/>
       <c r="V254" s="25"/>
       <c r="W254" s="25">
         <v>80</v>
       </c>
       <c r="X254" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y254" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z254" s="25"/>
       <c r="AA254" s="25"/>
       <c r="AB254" s="25"/>
     </row>
     <row r="255" spans="1:33">
       <c r="A255" s="25">
         <v>245</v>
       </c>
       <c r="B255" s="25" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C255" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D255" s="25">
         <v>4</v>
       </c>
       <c r="E255" s="25"/>
       <c r="F255" s="25"/>
       <c r="G255" s="25"/>
       <c r="H255" s="25">
         <v>160</v>
       </c>
       <c r="I255" s="25">
         <v>4</v>
       </c>
       <c r="J255" s="25"/>
       <c r="K255" s="25"/>
       <c r="L255" s="25"/>
       <c r="M255" s="25">
         <v>40</v>
       </c>
       <c r="N255" s="25">
         <v>4</v>
       </c>
@@ -16026,51 +16026,51 @@
       </c>
       <c r="S255" s="25">
         <v>4</v>
       </c>
       <c r="T255" s="25"/>
       <c r="U255" s="25"/>
       <c r="V255" s="25"/>
       <c r="W255" s="25">
         <v>80</v>
       </c>
       <c r="X255" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y255" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z255" s="25"/>
       <c r="AA255" s="25"/>
       <c r="AB255" s="25"/>
     </row>
     <row r="256" spans="1:33">
       <c r="A256" s="25">
         <v>246</v>
       </c>
       <c r="B256" s="25" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C256" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D256" s="25">
         <v>4</v>
       </c>
       <c r="E256" s="25"/>
       <c r="F256" s="25"/>
       <c r="G256" s="25"/>
       <c r="H256" s="25">
         <v>160</v>
       </c>
       <c r="I256" s="25">
         <v>4</v>
       </c>
       <c r="J256" s="25"/>
       <c r="K256" s="25"/>
       <c r="L256" s="25"/>
       <c r="M256" s="25">
         <v>40</v>
       </c>
       <c r="N256" s="25">
         <v>4</v>
       </c>
@@ -16082,51 +16082,51 @@
       </c>
       <c r="S256" s="25">
         <v>4</v>
       </c>
       <c r="T256" s="25"/>
       <c r="U256" s="25"/>
       <c r="V256" s="25"/>
       <c r="W256" s="25">
         <v>80</v>
       </c>
       <c r="X256" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y256" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z256" s="25"/>
       <c r="AA256" s="25"/>
       <c r="AB256" s="25"/>
     </row>
     <row r="257" spans="1:33">
       <c r="A257" s="25">
         <v>247</v>
       </c>
       <c r="B257" s="25" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C257" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D257" s="25">
         <v>4</v>
       </c>
       <c r="E257" s="25"/>
       <c r="F257" s="25"/>
       <c r="G257" s="25"/>
       <c r="H257" s="25">
         <v>160</v>
       </c>
       <c r="I257" s="25">
         <v>4</v>
       </c>
       <c r="J257" s="25"/>
       <c r="K257" s="25"/>
       <c r="L257" s="25"/>
       <c r="M257" s="25">
         <v>40</v>
       </c>
       <c r="N257" s="25">
         <v>4</v>
       </c>
@@ -16138,51 +16138,51 @@
       </c>
       <c r="S257" s="25">
         <v>4</v>
       </c>
       <c r="T257" s="25"/>
       <c r="U257" s="25"/>
       <c r="V257" s="25"/>
       <c r="W257" s="25">
         <v>80</v>
       </c>
       <c r="X257" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y257" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z257" s="25"/>
       <c r="AA257" s="25"/>
       <c r="AB257" s="25"/>
     </row>
     <row r="258" spans="1:33">
       <c r="A258" s="25">
         <v>248</v>
       </c>
       <c r="B258" s="25" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C258" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D258" s="25">
         <v>4</v>
       </c>
       <c r="E258" s="25"/>
       <c r="F258" s="25"/>
       <c r="G258" s="25"/>
       <c r="H258" s="25">
         <v>160</v>
       </c>
       <c r="I258" s="25">
         <v>4</v>
       </c>
       <c r="J258" s="25"/>
       <c r="K258" s="25"/>
       <c r="L258" s="25"/>
       <c r="M258" s="25">
         <v>40</v>
       </c>
       <c r="N258" s="25">
         <v>4</v>
       </c>
@@ -16194,51 +16194,51 @@
       </c>
       <c r="S258" s="25">
         <v>4</v>
       </c>
       <c r="T258" s="25"/>
       <c r="U258" s="25"/>
       <c r="V258" s="25"/>
       <c r="W258" s="25">
         <v>80</v>
       </c>
       <c r="X258" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y258" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z258" s="25"/>
       <c r="AA258" s="25"/>
       <c r="AB258" s="25"/>
     </row>
     <row r="259" spans="1:33">
       <c r="A259" s="25">
         <v>249</v>
       </c>
       <c r="B259" s="25" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C259" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D259" s="25">
         <v>4</v>
       </c>
       <c r="E259" s="25"/>
       <c r="F259" s="25"/>
       <c r="G259" s="25"/>
       <c r="H259" s="25">
         <v>160</v>
       </c>
       <c r="I259" s="25">
         <v>4</v>
       </c>
       <c r="J259" s="25"/>
       <c r="K259" s="25"/>
       <c r="L259" s="25"/>
       <c r="M259" s="25">
         <v>40</v>
       </c>
       <c r="N259" s="25">
         <v>4</v>
       </c>
@@ -16250,51 +16250,51 @@
       </c>
       <c r="S259" s="25">
         <v>4</v>
       </c>
       <c r="T259" s="25"/>
       <c r="U259" s="25"/>
       <c r="V259" s="25"/>
       <c r="W259" s="25">
         <v>80</v>
       </c>
       <c r="X259" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y259" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z259" s="25"/>
       <c r="AA259" s="25"/>
       <c r="AB259" s="25"/>
     </row>
     <row r="260" spans="1:33">
       <c r="A260" s="25">
         <v>250</v>
       </c>
       <c r="B260" s="25" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C260" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D260" s="25">
         <v>4</v>
       </c>
       <c r="E260" s="25"/>
       <c r="F260" s="25"/>
       <c r="G260" s="25"/>
       <c r="H260" s="25">
         <v>160</v>
       </c>
       <c r="I260" s="25">
         <v>4</v>
       </c>
       <c r="J260" s="25"/>
       <c r="K260" s="25"/>
       <c r="L260" s="25"/>
       <c r="M260" s="25">
         <v>40</v>
       </c>
       <c r="N260" s="25">
         <v>4</v>
       </c>
@@ -16306,51 +16306,51 @@
       </c>
       <c r="S260" s="25">
         <v>4</v>
       </c>
       <c r="T260" s="25"/>
       <c r="U260" s="25"/>
       <c r="V260" s="25"/>
       <c r="W260" s="25">
         <v>80</v>
       </c>
       <c r="X260" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y260" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z260" s="25"/>
       <c r="AA260" s="25"/>
       <c r="AB260" s="25"/>
     </row>
     <row r="261" spans="1:33">
       <c r="A261" s="25">
         <v>251</v>
       </c>
       <c r="B261" s="25" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C261" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D261" s="25">
         <v>4</v>
       </c>
       <c r="E261" s="25"/>
       <c r="F261" s="25"/>
       <c r="G261" s="25"/>
       <c r="H261" s="25">
         <v>160</v>
       </c>
       <c r="I261" s="25">
         <v>4</v>
       </c>
       <c r="J261" s="25"/>
       <c r="K261" s="25"/>
       <c r="L261" s="25"/>
       <c r="M261" s="25">
         <v>40</v>
       </c>
       <c r="N261" s="25">
         <v>4</v>
       </c>
@@ -16362,51 +16362,51 @@
       </c>
       <c r="S261" s="25">
         <v>4</v>
       </c>
       <c r="T261" s="25"/>
       <c r="U261" s="25"/>
       <c r="V261" s="25"/>
       <c r="W261" s="25">
         <v>80</v>
       </c>
       <c r="X261" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y261" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z261" s="25"/>
       <c r="AA261" s="25"/>
       <c r="AB261" s="25"/>
     </row>
     <row r="262" spans="1:33">
       <c r="A262" s="25">
         <v>252</v>
       </c>
       <c r="B262" s="25" t="s">
-        <v>313</v>
+        <v>91</v>
       </c>
       <c r="C262" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D262" s="25">
         <v>4</v>
       </c>
       <c r="E262" s="25"/>
       <c r="F262" s="25"/>
       <c r="G262" s="25"/>
       <c r="H262" s="25">
         <v>160</v>
       </c>
       <c r="I262" s="25">
         <v>4</v>
       </c>
       <c r="J262" s="25"/>
       <c r="K262" s="25"/>
       <c r="L262" s="25"/>
       <c r="M262" s="25">
         <v>40</v>
       </c>
       <c r="N262" s="25">
         <v>4</v>
       </c>
@@ -16418,51 +16418,51 @@
       </c>
       <c r="S262" s="25">
         <v>4</v>
       </c>
       <c r="T262" s="25"/>
       <c r="U262" s="25"/>
       <c r="V262" s="25"/>
       <c r="W262" s="25">
         <v>80</v>
       </c>
       <c r="X262" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y262" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z262" s="25"/>
       <c r="AA262" s="25"/>
       <c r="AB262" s="25"/>
     </row>
     <row r="263" spans="1:33">
       <c r="A263" s="25">
         <v>253</v>
       </c>
       <c r="B263" s="25" t="s">
-        <v>314</v>
+        <v>90</v>
       </c>
       <c r="C263" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D263" s="25">
         <v>4</v>
       </c>
       <c r="E263" s="25"/>
       <c r="F263" s="25"/>
       <c r="G263" s="25"/>
       <c r="H263" s="25">
         <v>160</v>
       </c>
       <c r="I263" s="25">
         <v>4</v>
       </c>
       <c r="J263" s="25"/>
       <c r="K263" s="25"/>
       <c r="L263" s="25"/>
       <c r="M263" s="25">
         <v>40</v>
       </c>
       <c r="N263" s="25">
         <v>4</v>
       </c>
@@ -16474,51 +16474,51 @@
       </c>
       <c r="S263" s="25">
         <v>4</v>
       </c>
       <c r="T263" s="25"/>
       <c r="U263" s="25"/>
       <c r="V263" s="25"/>
       <c r="W263" s="25">
         <v>80</v>
       </c>
       <c r="X263" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y263" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z263" s="25"/>
       <c r="AA263" s="25"/>
       <c r="AB263" s="25"/>
     </row>
     <row r="264" spans="1:33">
       <c r="A264" s="25">
         <v>254</v>
       </c>
       <c r="B264" s="25" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C264" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D264" s="25">
         <v>4</v>
       </c>
       <c r="E264" s="25"/>
       <c r="F264" s="25"/>
       <c r="G264" s="25"/>
       <c r="H264" s="25">
         <v>160</v>
       </c>
       <c r="I264" s="25">
         <v>4</v>
       </c>
       <c r="J264" s="25"/>
       <c r="K264" s="25"/>
       <c r="L264" s="25"/>
       <c r="M264" s="25">
         <v>40</v>
       </c>
       <c r="N264" s="25">
         <v>4</v>
       </c>
@@ -16530,51 +16530,51 @@
       </c>
       <c r="S264" s="25">
         <v>4</v>
       </c>
       <c r="T264" s="25"/>
       <c r="U264" s="25"/>
       <c r="V264" s="25"/>
       <c r="W264" s="25">
         <v>80</v>
       </c>
       <c r="X264" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y264" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z264" s="25"/>
       <c r="AA264" s="25"/>
       <c r="AB264" s="25"/>
     </row>
     <row r="265" spans="1:33">
       <c r="A265" s="25">
         <v>255</v>
       </c>
       <c r="B265" s="25" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C265" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D265" s="25">
         <v>4</v>
       </c>
       <c r="E265" s="25"/>
       <c r="F265" s="25"/>
       <c r="G265" s="25"/>
       <c r="H265" s="25">
         <v>160</v>
       </c>
       <c r="I265" s="25">
         <v>4</v>
       </c>
       <c r="J265" s="25"/>
       <c r="K265" s="25"/>
       <c r="L265" s="25"/>
       <c r="M265" s="25">
         <v>40</v>
       </c>
       <c r="N265" s="25">
         <v>4</v>
       </c>
@@ -16586,51 +16586,51 @@
       </c>
       <c r="S265" s="25">
         <v>4</v>
       </c>
       <c r="T265" s="25"/>
       <c r="U265" s="25"/>
       <c r="V265" s="25"/>
       <c r="W265" s="25">
         <v>80</v>
       </c>
       <c r="X265" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y265" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z265" s="25"/>
       <c r="AA265" s="25"/>
       <c r="AB265" s="25"/>
     </row>
     <row r="266" spans="1:33">
       <c r="A266" s="25">
         <v>256</v>
       </c>
       <c r="B266" s="25" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C266" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D266" s="25">
         <v>4</v>
       </c>
       <c r="E266" s="25"/>
       <c r="F266" s="25"/>
       <c r="G266" s="25"/>
       <c r="H266" s="25">
         <v>160</v>
       </c>
       <c r="I266" s="25">
         <v>4</v>
       </c>
       <c r="J266" s="25"/>
       <c r="K266" s="25"/>
       <c r="L266" s="25"/>
       <c r="M266" s="25">
         <v>40</v>
       </c>
       <c r="N266" s="25">
         <v>4</v>
       </c>
@@ -16642,51 +16642,51 @@
       </c>
       <c r="S266" s="25">
         <v>4</v>
       </c>
       <c r="T266" s="25"/>
       <c r="U266" s="25"/>
       <c r="V266" s="25"/>
       <c r="W266" s="25">
         <v>80</v>
       </c>
       <c r="X266" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y266" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z266" s="25"/>
       <c r="AA266" s="25"/>
       <c r="AB266" s="25"/>
     </row>
     <row r="267" spans="1:33">
       <c r="A267" s="25">
         <v>257</v>
       </c>
       <c r="B267" s="25" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C267" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D267" s="25">
         <v>4</v>
       </c>
       <c r="E267" s="25"/>
       <c r="F267" s="25"/>
       <c r="G267" s="25"/>
       <c r="H267" s="25">
         <v>160</v>
       </c>
       <c r="I267" s="25">
         <v>4</v>
       </c>
       <c r="J267" s="25"/>
       <c r="K267" s="25"/>
       <c r="L267" s="25"/>
       <c r="M267" s="25">
         <v>40</v>
       </c>
       <c r="N267" s="25">
         <v>4</v>
       </c>
@@ -16698,51 +16698,51 @@
       </c>
       <c r="S267" s="25">
         <v>4</v>
       </c>
       <c r="T267" s="25"/>
       <c r="U267" s="25"/>
       <c r="V267" s="25"/>
       <c r="W267" s="25">
         <v>80</v>
       </c>
       <c r="X267" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y267" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z267" s="25"/>
       <c r="AA267" s="25"/>
       <c r="AB267" s="25"/>
     </row>
     <row r="268" spans="1:33">
       <c r="A268" s="25">
         <v>258</v>
       </c>
       <c r="B268" s="25" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C268" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D268" s="25">
         <v>4</v>
       </c>
       <c r="E268" s="25"/>
       <c r="F268" s="25"/>
       <c r="G268" s="25"/>
       <c r="H268" s="25">
         <v>160</v>
       </c>
       <c r="I268" s="25">
         <v>4</v>
       </c>
       <c r="J268" s="25"/>
       <c r="K268" s="25"/>
       <c r="L268" s="25"/>
       <c r="M268" s="25">
         <v>40</v>
       </c>
       <c r="N268" s="25">
         <v>4</v>
       </c>
@@ -16754,51 +16754,51 @@
       </c>
       <c r="S268" s="25">
         <v>4</v>
       </c>
       <c r="T268" s="25"/>
       <c r="U268" s="25"/>
       <c r="V268" s="25"/>
       <c r="W268" s="25">
         <v>80</v>
       </c>
       <c r="X268" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y268" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z268" s="25"/>
       <c r="AA268" s="25"/>
       <c r="AB268" s="25"/>
     </row>
     <row r="269" spans="1:33">
       <c r="A269" s="25">
         <v>259</v>
       </c>
       <c r="B269" s="25" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C269" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D269" s="25">
         <v>4</v>
       </c>
       <c r="E269" s="25"/>
       <c r="F269" s="25"/>
       <c r="G269" s="25"/>
       <c r="H269" s="25">
         <v>160</v>
       </c>
       <c r="I269" s="25">
         <v>4</v>
       </c>
       <c r="J269" s="25"/>
       <c r="K269" s="25"/>
       <c r="L269" s="25"/>
       <c r="M269" s="25">
         <v>40</v>
       </c>
       <c r="N269" s="25">
         <v>4</v>
       </c>
@@ -16810,51 +16810,51 @@
       </c>
       <c r="S269" s="25">
         <v>4</v>
       </c>
       <c r="T269" s="25"/>
       <c r="U269" s="25"/>
       <c r="V269" s="25"/>
       <c r="W269" s="25">
         <v>80</v>
       </c>
       <c r="X269" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y269" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z269" s="25"/>
       <c r="AA269" s="25"/>
       <c r="AB269" s="25"/>
     </row>
     <row r="270" spans="1:33">
       <c r="A270" s="25">
         <v>260</v>
       </c>
       <c r="B270" s="25" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C270" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D270" s="25">
         <v>4</v>
       </c>
       <c r="E270" s="25"/>
       <c r="F270" s="25"/>
       <c r="G270" s="25"/>
       <c r="H270" s="25">
         <v>160</v>
       </c>
       <c r="I270" s="25">
         <v>4</v>
       </c>
       <c r="J270" s="25"/>
       <c r="K270" s="25"/>
       <c r="L270" s="25"/>
       <c r="M270" s="25">
         <v>40</v>
       </c>
       <c r="N270" s="25">
         <v>4</v>
       </c>
@@ -16866,51 +16866,51 @@
       </c>
       <c r="S270" s="25">
         <v>4</v>
       </c>
       <c r="T270" s="25"/>
       <c r="U270" s="25"/>
       <c r="V270" s="25"/>
       <c r="W270" s="25">
         <v>80</v>
       </c>
       <c r="X270" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y270" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z270" s="25"/>
       <c r="AA270" s="25"/>
       <c r="AB270" s="25"/>
     </row>
     <row r="271" spans="1:33">
       <c r="A271" s="25">
         <v>261</v>
       </c>
       <c r="B271" s="25" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C271" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D271" s="25">
         <v>4</v>
       </c>
       <c r="E271" s="25"/>
       <c r="F271" s="25"/>
       <c r="G271" s="25"/>
       <c r="H271" s="25">
         <v>160</v>
       </c>
       <c r="I271" s="25">
         <v>4</v>
       </c>
       <c r="J271" s="25"/>
       <c r="K271" s="25"/>
       <c r="L271" s="25"/>
       <c r="M271" s="25">
         <v>40</v>
       </c>
       <c r="N271" s="25">
         <v>4</v>
       </c>
@@ -16922,51 +16922,51 @@
       </c>
       <c r="S271" s="25">
         <v>4</v>
       </c>
       <c r="T271" s="25"/>
       <c r="U271" s="25"/>
       <c r="V271" s="25"/>
       <c r="W271" s="25">
         <v>80</v>
       </c>
       <c r="X271" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y271" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z271" s="25"/>
       <c r="AA271" s="25"/>
       <c r="AB271" s="25"/>
     </row>
     <row r="272" spans="1:33">
       <c r="A272" s="25">
         <v>262</v>
       </c>
       <c r="B272" s="25" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C272" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D272" s="25">
         <v>4</v>
       </c>
       <c r="E272" s="25"/>
       <c r="F272" s="25"/>
       <c r="G272" s="25"/>
       <c r="H272" s="25">
         <v>160</v>
       </c>
       <c r="I272" s="25">
         <v>4</v>
       </c>
       <c r="J272" s="25"/>
       <c r="K272" s="25"/>
       <c r="L272" s="25"/>
       <c r="M272" s="25">
         <v>40</v>
       </c>
       <c r="N272" s="25">
         <v>4</v>
       </c>
@@ -16978,51 +16978,51 @@
       </c>
       <c r="S272" s="25">
         <v>4</v>
       </c>
       <c r="T272" s="25"/>
       <c r="U272" s="25"/>
       <c r="V272" s="25"/>
       <c r="W272" s="25">
         <v>80</v>
       </c>
       <c r="X272" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y272" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z272" s="25"/>
       <c r="AA272" s="25"/>
       <c r="AB272" s="25"/>
     </row>
     <row r="273" spans="1:33">
       <c r="A273" s="25">
         <v>263</v>
       </c>
       <c r="B273" s="25" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C273" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D273" s="25">
         <v>4</v>
       </c>
       <c r="E273" s="25"/>
       <c r="F273" s="25"/>
       <c r="G273" s="25"/>
       <c r="H273" s="25">
         <v>160</v>
       </c>
       <c r="I273" s="25">
         <v>4</v>
       </c>
       <c r="J273" s="25"/>
       <c r="K273" s="25"/>
       <c r="L273" s="25"/>
       <c r="M273" s="25">
         <v>40</v>
       </c>
       <c r="N273" s="25">
         <v>4</v>
       </c>
@@ -17034,51 +17034,51 @@
       </c>
       <c r="S273" s="25">
         <v>4</v>
       </c>
       <c r="T273" s="25"/>
       <c r="U273" s="25"/>
       <c r="V273" s="25"/>
       <c r="W273" s="25">
         <v>80</v>
       </c>
       <c r="X273" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y273" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z273" s="25"/>
       <c r="AA273" s="25"/>
       <c r="AB273" s="25"/>
     </row>
     <row r="274" spans="1:33">
       <c r="A274" s="25">
         <v>264</v>
       </c>
       <c r="B274" s="25" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C274" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D274" s="25">
         <v>4</v>
       </c>
       <c r="E274" s="25"/>
       <c r="F274" s="25"/>
       <c r="G274" s="25"/>
       <c r="H274" s="25">
         <v>160</v>
       </c>
       <c r="I274" s="25">
         <v>4</v>
       </c>
       <c r="J274" s="25"/>
       <c r="K274" s="25"/>
       <c r="L274" s="25"/>
       <c r="M274" s="25">
         <v>40</v>
       </c>
       <c r="N274" s="25">
         <v>4</v>
       </c>
@@ -17090,51 +17090,51 @@
       </c>
       <c r="S274" s="25">
         <v>4</v>
       </c>
       <c r="T274" s="25"/>
       <c r="U274" s="25"/>
       <c r="V274" s="25"/>
       <c r="W274" s="25">
         <v>80</v>
       </c>
       <c r="X274" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y274" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z274" s="25"/>
       <c r="AA274" s="25"/>
       <c r="AB274" s="25"/>
     </row>
     <row r="275" spans="1:33">
       <c r="A275" s="25">
         <v>265</v>
       </c>
       <c r="B275" s="25" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="C275" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D275" s="25">
         <v>4</v>
       </c>
       <c r="E275" s="25"/>
       <c r="F275" s="25"/>
       <c r="G275" s="25"/>
       <c r="H275" s="25">
         <v>160</v>
       </c>
       <c r="I275" s="25">
         <v>4</v>
       </c>
       <c r="J275" s="25"/>
       <c r="K275" s="25"/>
       <c r="L275" s="25"/>
       <c r="M275" s="25">
         <v>40</v>
       </c>
       <c r="N275" s="25">
         <v>4</v>
       </c>
@@ -17146,51 +17146,51 @@
       </c>
       <c r="S275" s="25">
         <v>4</v>
       </c>
       <c r="T275" s="25"/>
       <c r="U275" s="25"/>
       <c r="V275" s="25"/>
       <c r="W275" s="25">
         <v>80</v>
       </c>
       <c r="X275" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y275" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z275" s="25"/>
       <c r="AA275" s="25"/>
       <c r="AB275" s="25"/>
     </row>
     <row r="276" spans="1:33">
       <c r="A276" s="25">
         <v>266</v>
       </c>
       <c r="B276" s="25" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C276" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D276" s="25">
         <v>4</v>
       </c>
       <c r="E276" s="25"/>
       <c r="F276" s="25"/>
       <c r="G276" s="25"/>
       <c r="H276" s="25">
         <v>160</v>
       </c>
       <c r="I276" s="25">
         <v>4</v>
       </c>
       <c r="J276" s="25"/>
       <c r="K276" s="25"/>
       <c r="L276" s="25"/>
       <c r="M276" s="25">
         <v>40</v>
       </c>
       <c r="N276" s="25">
         <v>4</v>
       </c>
@@ -17202,51 +17202,51 @@
       </c>
       <c r="S276" s="25">
         <v>4</v>
       </c>
       <c r="T276" s="25"/>
       <c r="U276" s="25"/>
       <c r="V276" s="25"/>
       <c r="W276" s="25">
         <v>80</v>
       </c>
       <c r="X276" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y276" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z276" s="25"/>
       <c r="AA276" s="25"/>
       <c r="AB276" s="25"/>
     </row>
     <row r="277" spans="1:33">
       <c r="A277" s="25">
         <v>267</v>
       </c>
       <c r="B277" s="25" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C277" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D277" s="25">
         <v>4</v>
       </c>
       <c r="E277" s="25"/>
       <c r="F277" s="25"/>
       <c r="G277" s="25"/>
       <c r="H277" s="25">
         <v>160</v>
       </c>
       <c r="I277" s="25">
         <v>4</v>
       </c>
       <c r="J277" s="25"/>
       <c r="K277" s="25"/>
       <c r="L277" s="25"/>
       <c r="M277" s="25">
         <v>40</v>
       </c>
       <c r="N277" s="25">
         <v>4</v>
       </c>
@@ -17258,51 +17258,51 @@
       </c>
       <c r="S277" s="25">
         <v>4</v>
       </c>
       <c r="T277" s="25"/>
       <c r="U277" s="25"/>
       <c r="V277" s="25"/>
       <c r="W277" s="25">
         <v>80</v>
       </c>
       <c r="X277" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y277" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z277" s="25"/>
       <c r="AA277" s="25"/>
       <c r="AB277" s="25"/>
     </row>
     <row r="278" spans="1:33">
       <c r="A278" s="25">
         <v>268</v>
       </c>
       <c r="B278" s="25" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C278" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D278" s="25">
         <v>4</v>
       </c>
       <c r="E278" s="25"/>
       <c r="F278" s="25"/>
       <c r="G278" s="25"/>
       <c r="H278" s="25">
         <v>160</v>
       </c>
       <c r="I278" s="25">
         <v>4</v>
       </c>
       <c r="J278" s="25"/>
       <c r="K278" s="25"/>
       <c r="L278" s="25"/>
       <c r="M278" s="25">
         <v>40</v>
       </c>
       <c r="N278" s="25">
         <v>4</v>
       </c>
@@ -17314,51 +17314,51 @@
       </c>
       <c r="S278" s="25">
         <v>4</v>
       </c>
       <c r="T278" s="25"/>
       <c r="U278" s="25"/>
       <c r="V278" s="25"/>
       <c r="W278" s="25">
         <v>80</v>
       </c>
       <c r="X278" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y278" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z278" s="25"/>
       <c r="AA278" s="25"/>
       <c r="AB278" s="25"/>
     </row>
     <row r="279" spans="1:33">
       <c r="A279" s="25">
         <v>269</v>
       </c>
       <c r="B279" s="25" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C279" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D279" s="25">
         <v>4</v>
       </c>
       <c r="E279" s="25"/>
       <c r="F279" s="25"/>
       <c r="G279" s="25"/>
       <c r="H279" s="25">
         <v>160</v>
       </c>
       <c r="I279" s="25">
         <v>4</v>
       </c>
       <c r="J279" s="25"/>
       <c r="K279" s="25"/>
       <c r="L279" s="25"/>
       <c r="M279" s="25">
         <v>40</v>
       </c>
       <c r="N279" s="25">
         <v>4</v>
       </c>
@@ -17370,51 +17370,51 @@
       </c>
       <c r="S279" s="25">
         <v>4</v>
       </c>
       <c r="T279" s="25"/>
       <c r="U279" s="25"/>
       <c r="V279" s="25"/>
       <c r="W279" s="25">
         <v>80</v>
       </c>
       <c r="X279" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y279" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z279" s="25"/>
       <c r="AA279" s="25"/>
       <c r="AB279" s="25"/>
     </row>
     <row r="280" spans="1:33">
       <c r="A280" s="25">
         <v>270</v>
       </c>
       <c r="B280" s="25" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C280" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D280" s="25">
         <v>4</v>
       </c>
       <c r="E280" s="25"/>
       <c r="F280" s="25"/>
       <c r="G280" s="25"/>
       <c r="H280" s="25">
         <v>160</v>
       </c>
       <c r="I280" s="25">
         <v>4</v>
       </c>
       <c r="J280" s="25"/>
       <c r="K280" s="25"/>
       <c r="L280" s="25"/>
       <c r="M280" s="25">
         <v>40</v>
       </c>
       <c r="N280" s="25">
         <v>4</v>
       </c>
@@ -17426,51 +17426,51 @@
       </c>
       <c r="S280" s="25">
         <v>4</v>
       </c>
       <c r="T280" s="25"/>
       <c r="U280" s="25"/>
       <c r="V280" s="25"/>
       <c r="W280" s="25">
         <v>80</v>
       </c>
       <c r="X280" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y280" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z280" s="25"/>
       <c r="AA280" s="25"/>
       <c r="AB280" s="25"/>
     </row>
     <row r="281" spans="1:33">
       <c r="A281" s="25">
         <v>271</v>
       </c>
       <c r="B281" s="25" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="C281" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D281" s="25">
         <v>4</v>
       </c>
       <c r="E281" s="25"/>
       <c r="F281" s="25"/>
       <c r="G281" s="25"/>
       <c r="H281" s="25">
         <v>160</v>
       </c>
       <c r="I281" s="25">
         <v>4</v>
       </c>
       <c r="J281" s="25"/>
       <c r="K281" s="25"/>
       <c r="L281" s="25"/>
       <c r="M281" s="25">
         <v>40</v>
       </c>
       <c r="N281" s="25">
         <v>4</v>
       </c>
@@ -17482,51 +17482,51 @@
       </c>
       <c r="S281" s="25">
         <v>4</v>
       </c>
       <c r="T281" s="25"/>
       <c r="U281" s="25"/>
       <c r="V281" s="25"/>
       <c r="W281" s="25">
         <v>80</v>
       </c>
       <c r="X281" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y281" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z281" s="25"/>
       <c r="AA281" s="25"/>
       <c r="AB281" s="25"/>
     </row>
     <row r="282" spans="1:33">
       <c r="A282" s="25">
         <v>272</v>
       </c>
       <c r="B282" s="25" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C282" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D282" s="25">
         <v>4</v>
       </c>
       <c r="E282" s="25"/>
       <c r="F282" s="25"/>
       <c r="G282" s="25"/>
       <c r="H282" s="25">
         <v>160</v>
       </c>
       <c r="I282" s="25">
         <v>4</v>
       </c>
       <c r="J282" s="25"/>
       <c r="K282" s="25"/>
       <c r="L282" s="25"/>
       <c r="M282" s="25">
         <v>40</v>
       </c>
       <c r="N282" s="25">
         <v>4</v>
       </c>
@@ -17538,51 +17538,51 @@
       </c>
       <c r="S282" s="25">
         <v>4</v>
       </c>
       <c r="T282" s="25"/>
       <c r="U282" s="25"/>
       <c r="V282" s="25"/>
       <c r="W282" s="25">
         <v>80</v>
       </c>
       <c r="X282" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y282" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z282" s="25"/>
       <c r="AA282" s="25"/>
       <c r="AB282" s="25"/>
     </row>
     <row r="283" spans="1:33">
       <c r="A283" s="25">
         <v>273</v>
       </c>
       <c r="B283" s="25" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C283" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D283" s="25">
         <v>4</v>
       </c>
       <c r="E283" s="25"/>
       <c r="F283" s="25"/>
       <c r="G283" s="25"/>
       <c r="H283" s="25">
         <v>160</v>
       </c>
       <c r="I283" s="25">
         <v>4</v>
       </c>
       <c r="J283" s="25"/>
       <c r="K283" s="25"/>
       <c r="L283" s="25"/>
       <c r="M283" s="25">
         <v>40</v>
       </c>
       <c r="N283" s="25">
         <v>4</v>
       </c>
@@ -17594,51 +17594,51 @@
       </c>
       <c r="S283" s="25">
         <v>4</v>
       </c>
       <c r="T283" s="25"/>
       <c r="U283" s="25"/>
       <c r="V283" s="25"/>
       <c r="W283" s="25">
         <v>80</v>
       </c>
       <c r="X283" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y283" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z283" s="25"/>
       <c r="AA283" s="25"/>
       <c r="AB283" s="25"/>
     </row>
     <row r="284" spans="1:33">
       <c r="A284" s="25">
         <v>274</v>
       </c>
       <c r="B284" s="25" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C284" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D284" s="25">
         <v>4</v>
       </c>
       <c r="E284" s="25"/>
       <c r="F284" s="25"/>
       <c r="G284" s="25"/>
       <c r="H284" s="25">
         <v>160</v>
       </c>
       <c r="I284" s="25">
         <v>4</v>
       </c>
       <c r="J284" s="25"/>
       <c r="K284" s="25"/>
       <c r="L284" s="25"/>
       <c r="M284" s="25">
         <v>40</v>
       </c>
       <c r="N284" s="25">
         <v>4</v>
       </c>
@@ -17650,51 +17650,51 @@
       </c>
       <c r="S284" s="25">
         <v>4</v>
       </c>
       <c r="T284" s="25"/>
       <c r="U284" s="25"/>
       <c r="V284" s="25"/>
       <c r="W284" s="25">
         <v>80</v>
       </c>
       <c r="X284" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y284" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z284" s="25"/>
       <c r="AA284" s="25"/>
       <c r="AB284" s="25"/>
     </row>
     <row r="285" spans="1:33">
       <c r="A285" s="25">
         <v>275</v>
       </c>
       <c r="B285" s="25" t="s">
-        <v>336</v>
+        <v>130</v>
       </c>
       <c r="C285" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D285" s="25">
         <v>4</v>
       </c>
       <c r="E285" s="25"/>
       <c r="F285" s="25"/>
       <c r="G285" s="25"/>
       <c r="H285" s="25">
         <v>160</v>
       </c>
       <c r="I285" s="25">
         <v>4</v>
       </c>
       <c r="J285" s="25"/>
       <c r="K285" s="25"/>
       <c r="L285" s="25"/>
       <c r="M285" s="25">
         <v>40</v>
       </c>
       <c r="N285" s="25">
         <v>4</v>
       </c>
@@ -17706,107 +17706,107 @@
       </c>
       <c r="S285" s="25">
         <v>4</v>
       </c>
       <c r="T285" s="25"/>
       <c r="U285" s="25"/>
       <c r="V285" s="25"/>
       <c r="W285" s="25">
         <v>80</v>
       </c>
       <c r="X285" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y285" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z285" s="25"/>
       <c r="AA285" s="25"/>
       <c r="AB285" s="25"/>
     </row>
     <row r="286" spans="1:33">
       <c r="A286" s="25">
         <v>276</v>
       </c>
       <c r="B286" s="25" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C286" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D286" s="25">
         <v>4</v>
       </c>
       <c r="E286" s="25"/>
       <c r="F286" s="25"/>
       <c r="G286" s="25"/>
       <c r="H286" s="25">
         <v>160</v>
       </c>
       <c r="I286" s="25">
         <v>4</v>
       </c>
       <c r="J286" s="25"/>
       <c r="K286" s="25"/>
       <c r="L286" s="25"/>
       <c r="M286" s="25">
         <v>40</v>
       </c>
-      <c r="N286" s="25">
-[...2 lines deleted...]
-      <c r="O286" s="25"/>
+      <c r="N286" s="25"/>
+      <c r="O286" s="25">
+        <v>3</v>
+      </c>
       <c r="P286" s="25"/>
       <c r="Q286" s="25"/>
       <c r="R286" s="25">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="S286" s="25"/>
       <c r="T286" s="25"/>
-      <c r="U286" s="25"/>
+      <c r="U286" s="25">
+        <v>2</v>
+      </c>
       <c r="V286" s="25"/>
       <c r="W286" s="25">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="X286" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z286" s="25"/>
+        <v>142</v>
+      </c>
+      <c r="Y286" s="25"/>
+      <c r="Z286" s="25" t="s">
+        <v>142</v>
+      </c>
       <c r="AA286" s="25"/>
       <c r="AB286" s="25"/>
     </row>
     <row r="287" spans="1:33">
       <c r="A287" s="25">
         <v>277</v>
       </c>
       <c r="B287" s="25" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C287" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D287" s="25">
         <v>4</v>
       </c>
       <c r="E287" s="25"/>
       <c r="F287" s="25"/>
       <c r="G287" s="25"/>
       <c r="H287" s="25">
         <v>160</v>
       </c>
       <c r="I287" s="25">
         <v>4</v>
       </c>
       <c r="J287" s="25"/>
       <c r="K287" s="25"/>
       <c r="L287" s="25"/>
       <c r="M287" s="25">
         <v>40</v>
       </c>
       <c r="N287" s="25">
         <v>4</v>
       </c>
@@ -17818,51 +17818,51 @@
       </c>
       <c r="S287" s="25">
         <v>4</v>
       </c>
       <c r="T287" s="25"/>
       <c r="U287" s="25"/>
       <c r="V287" s="25"/>
       <c r="W287" s="25">
         <v>80</v>
       </c>
       <c r="X287" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y287" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z287" s="25"/>
       <c r="AA287" s="25"/>
       <c r="AB287" s="25"/>
     </row>
     <row r="288" spans="1:33">
       <c r="A288" s="25">
         <v>278</v>
       </c>
       <c r="B288" s="25" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C288" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D288" s="25">
         <v>4</v>
       </c>
       <c r="E288" s="25"/>
       <c r="F288" s="25"/>
       <c r="G288" s="25"/>
       <c r="H288" s="25">
         <v>160</v>
       </c>
       <c r="I288" s="25">
         <v>4</v>
       </c>
       <c r="J288" s="25"/>
       <c r="K288" s="25"/>
       <c r="L288" s="25"/>
       <c r="M288" s="25">
         <v>40</v>
       </c>
       <c r="N288" s="25">
         <v>4</v>
       </c>
@@ -17874,51 +17874,51 @@
       </c>
       <c r="S288" s="25">
         <v>4</v>
       </c>
       <c r="T288" s="25"/>
       <c r="U288" s="25"/>
       <c r="V288" s="25"/>
       <c r="W288" s="25">
         <v>80</v>
       </c>
       <c r="X288" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y288" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z288" s="25"/>
       <c r="AA288" s="25"/>
       <c r="AB288" s="25"/>
     </row>
     <row r="289" spans="1:33">
       <c r="A289" s="25">
         <v>279</v>
       </c>
       <c r="B289" s="25" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C289" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D289" s="25">
         <v>4</v>
       </c>
       <c r="E289" s="25"/>
       <c r="F289" s="25"/>
       <c r="G289" s="25"/>
       <c r="H289" s="25">
         <v>160</v>
       </c>
       <c r="I289" s="25">
         <v>4</v>
       </c>
       <c r="J289" s="25"/>
       <c r="K289" s="25"/>
       <c r="L289" s="25"/>
       <c r="M289" s="25">
         <v>40</v>
       </c>
       <c r="N289" s="25">
         <v>4</v>
       </c>
@@ -17930,51 +17930,51 @@
       </c>
       <c r="S289" s="25">
         <v>4</v>
       </c>
       <c r="T289" s="25"/>
       <c r="U289" s="25"/>
       <c r="V289" s="25"/>
       <c r="W289" s="25">
         <v>80</v>
       </c>
       <c r="X289" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y289" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z289" s="25"/>
       <c r="AA289" s="25"/>
       <c r="AB289" s="25"/>
     </row>
     <row r="290" spans="1:33">
       <c r="A290" s="25">
         <v>280</v>
       </c>
       <c r="B290" s="25" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C290" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D290" s="25">
         <v>4</v>
       </c>
       <c r="E290" s="25"/>
       <c r="F290" s="25"/>
       <c r="G290" s="25"/>
       <c r="H290" s="25">
         <v>160</v>
       </c>
       <c r="I290" s="25">
         <v>4</v>
       </c>
       <c r="J290" s="25"/>
       <c r="K290" s="25"/>
       <c r="L290" s="25"/>
       <c r="M290" s="25">
         <v>40</v>
       </c>
       <c r="N290" s="25">
         <v>4</v>
       </c>
@@ -17986,107 +17986,107 @@
       </c>
       <c r="S290" s="25">
         <v>4</v>
       </c>
       <c r="T290" s="25"/>
       <c r="U290" s="25"/>
       <c r="V290" s="25"/>
       <c r="W290" s="25">
         <v>80</v>
       </c>
       <c r="X290" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y290" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z290" s="25"/>
       <c r="AA290" s="25"/>
       <c r="AB290" s="25"/>
     </row>
     <row r="291" spans="1:33">
       <c r="A291" s="25">
         <v>281</v>
       </c>
       <c r="B291" s="25" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C291" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D291" s="25">
         <v>4</v>
       </c>
       <c r="E291" s="25"/>
       <c r="F291" s="25"/>
       <c r="G291" s="25"/>
       <c r="H291" s="25">
         <v>160</v>
       </c>
       <c r="I291" s="25">
         <v>4</v>
       </c>
       <c r="J291" s="25"/>
       <c r="K291" s="25"/>
       <c r="L291" s="25"/>
       <c r="M291" s="25">
         <v>40</v>
       </c>
-      <c r="N291" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N291" s="25">
+        <v>4</v>
+      </c>
+      <c r="O291" s="25"/>
       <c r="P291" s="25"/>
       <c r="Q291" s="25"/>
       <c r="R291" s="25">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="S291" s="25"/>
+        <v>120</v>
+      </c>
+      <c r="S291" s="25">
+        <v>4</v>
+      </c>
       <c r="T291" s="25"/>
-      <c r="U291" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="U291" s="25"/>
       <c r="V291" s="25"/>
       <c r="W291" s="25">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="X291" s="25" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="Y291" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z291" s="25"/>
       <c r="AA291" s="25"/>
       <c r="AB291" s="25"/>
     </row>
     <row r="292" spans="1:33">
       <c r="A292" s="25">
         <v>282</v>
       </c>
       <c r="B292" s="25" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C292" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D292" s="25">
         <v>4</v>
       </c>
       <c r="E292" s="25"/>
       <c r="F292" s="25"/>
       <c r="G292" s="25"/>
       <c r="H292" s="25">
         <v>160</v>
       </c>
       <c r="I292" s="25">
         <v>4</v>
       </c>
       <c r="J292" s="25"/>
       <c r="K292" s="25"/>
       <c r="L292" s="25"/>
       <c r="M292" s="25">
         <v>40</v>
       </c>
       <c r="N292" s="25">
         <v>4</v>
       </c>
@@ -18098,51 +18098,51 @@
       </c>
       <c r="S292" s="25">
         <v>4</v>
       </c>
       <c r="T292" s="25"/>
       <c r="U292" s="25"/>
       <c r="V292" s="25"/>
       <c r="W292" s="25">
         <v>80</v>
       </c>
       <c r="X292" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y292" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z292" s="25"/>
       <c r="AA292" s="25"/>
       <c r="AB292" s="25"/>
     </row>
     <row r="293" spans="1:33">
       <c r="A293" s="25">
         <v>283</v>
       </c>
       <c r="B293" s="25" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C293" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D293" s="25">
         <v>4</v>
       </c>
       <c r="E293" s="25"/>
       <c r="F293" s="25"/>
       <c r="G293" s="25"/>
       <c r="H293" s="25">
         <v>160</v>
       </c>
       <c r="I293" s="25">
         <v>4</v>
       </c>
       <c r="J293" s="25"/>
       <c r="K293" s="25"/>
       <c r="L293" s="25"/>
       <c r="M293" s="25">
         <v>40</v>
       </c>
       <c r="N293" s="25">
         <v>4</v>
       </c>
@@ -18154,51 +18154,51 @@
       </c>
       <c r="S293" s="25">
         <v>4</v>
       </c>
       <c r="T293" s="25"/>
       <c r="U293" s="25"/>
       <c r="V293" s="25"/>
       <c r="W293" s="25">
         <v>80</v>
       </c>
       <c r="X293" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y293" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z293" s="25"/>
       <c r="AA293" s="25"/>
       <c r="AB293" s="25"/>
     </row>
     <row r="294" spans="1:33">
       <c r="A294" s="25">
         <v>284</v>
       </c>
       <c r="B294" s="25" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C294" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D294" s="25">
         <v>4</v>
       </c>
       <c r="E294" s="25"/>
       <c r="F294" s="25"/>
       <c r="G294" s="25"/>
       <c r="H294" s="25">
         <v>160</v>
       </c>
       <c r="I294" s="25">
         <v>4</v>
       </c>
       <c r="J294" s="25"/>
       <c r="K294" s="25"/>
       <c r="L294" s="25"/>
       <c r="M294" s="25">
         <v>40</v>
       </c>
       <c r="N294" s="25">
         <v>4</v>
       </c>
@@ -18209,51 +18209,53 @@
         <v>120</v>
       </c>
       <c r="S294" s="25">
         <v>4</v>
       </c>
       <c r="T294" s="25"/>
       <c r="U294" s="25"/>
       <c r="V294" s="25"/>
       <c r="W294" s="25">
         <v>80</v>
       </c>
       <c r="X294" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y294" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z294" s="25"/>
       <c r="AA294" s="25"/>
       <c r="AB294" s="25"/>
     </row>
     <row r="295" spans="1:33">
       <c r="A295" s="25">
         <v>285</v>
       </c>
-      <c r="B295" s="25"/>
+      <c r="B295" s="25" t="s">
+        <v>342</v>
+      </c>
       <c r="C295" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D295" s="25">
         <v>4</v>
       </c>
       <c r="E295" s="25"/>
       <c r="F295" s="25"/>
       <c r="G295" s="25"/>
       <c r="H295" s="25">
         <v>160</v>
       </c>
       <c r="I295" s="25">
         <v>4</v>
       </c>
       <c r="J295" s="25"/>
       <c r="K295" s="25"/>
       <c r="L295" s="25"/>
       <c r="M295" s="25">
         <v>40</v>
       </c>
       <c r="N295" s="25">
         <v>4</v>
       </c>
       <c r="O295" s="25"/>
@@ -18264,51 +18266,51 @@
       </c>
       <c r="S295" s="25">
         <v>4</v>
       </c>
       <c r="T295" s="25"/>
       <c r="U295" s="25"/>
       <c r="V295" s="25"/>
       <c r="W295" s="25">
         <v>80</v>
       </c>
       <c r="X295" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y295" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z295" s="25"/>
       <c r="AA295" s="25"/>
       <c r="AB295" s="25"/>
     </row>
     <row r="296" spans="1:33">
       <c r="A296" s="25">
         <v>286</v>
       </c>
       <c r="B296" s="25" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C296" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D296" s="25">
         <v>4</v>
       </c>
       <c r="E296" s="25"/>
       <c r="F296" s="25"/>
       <c r="G296" s="25"/>
       <c r="H296" s="25">
         <v>160</v>
       </c>
       <c r="I296" s="25">
         <v>4</v>
       </c>
       <c r="J296" s="25"/>
       <c r="K296" s="25"/>
       <c r="L296" s="25"/>
       <c r="M296" s="25">
         <v>40</v>
       </c>
       <c r="N296" s="25">
         <v>4</v>
       </c>
@@ -18320,51 +18322,51 @@
       </c>
       <c r="S296" s="25">
         <v>4</v>
       </c>
       <c r="T296" s="25"/>
       <c r="U296" s="25"/>
       <c r="V296" s="25"/>
       <c r="W296" s="25">
         <v>80</v>
       </c>
       <c r="X296" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y296" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z296" s="25"/>
       <c r="AA296" s="25"/>
       <c r="AB296" s="25"/>
     </row>
     <row r="297" spans="1:33">
       <c r="A297" s="25">
         <v>287</v>
       </c>
       <c r="B297" s="25" t="s">
-        <v>89</v>
+        <v>344</v>
       </c>
       <c r="C297" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D297" s="25">
         <v>4</v>
       </c>
       <c r="E297" s="25"/>
       <c r="F297" s="25"/>
       <c r="G297" s="25"/>
       <c r="H297" s="25">
         <v>160</v>
       </c>
       <c r="I297" s="25">
         <v>4</v>
       </c>
       <c r="J297" s="25"/>
       <c r="K297" s="25"/>
       <c r="L297" s="25"/>
       <c r="M297" s="25">
         <v>40</v>
       </c>
       <c r="N297" s="25">
         <v>4</v>
       </c>
@@ -18376,51 +18378,51 @@
       </c>
       <c r="S297" s="25">
         <v>4</v>
       </c>
       <c r="T297" s="25"/>
       <c r="U297" s="25"/>
       <c r="V297" s="25"/>
       <c r="W297" s="25">
         <v>80</v>
       </c>
       <c r="X297" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y297" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z297" s="25"/>
       <c r="AA297" s="25"/>
       <c r="AB297" s="25"/>
     </row>
     <row r="298" spans="1:33">
       <c r="A298" s="25">
         <v>288</v>
       </c>
       <c r="B298" s="25" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C298" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D298" s="25">
         <v>4</v>
       </c>
       <c r="E298" s="25"/>
       <c r="F298" s="25"/>
       <c r="G298" s="25"/>
       <c r="H298" s="25">
         <v>160</v>
       </c>
       <c r="I298" s="25">
         <v>4</v>
       </c>
       <c r="J298" s="25"/>
       <c r="K298" s="25"/>
       <c r="L298" s="25"/>
       <c r="M298" s="25">
         <v>40</v>
       </c>
       <c r="N298" s="25">
         <v>4</v>
       </c>
@@ -18432,51 +18434,51 @@
       </c>
       <c r="S298" s="25">
         <v>4</v>
       </c>
       <c r="T298" s="25"/>
       <c r="U298" s="25"/>
       <c r="V298" s="25"/>
       <c r="W298" s="25">
         <v>80</v>
       </c>
       <c r="X298" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y298" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z298" s="25"/>
       <c r="AA298" s="25"/>
       <c r="AB298" s="25"/>
     </row>
     <row r="299" spans="1:33">
       <c r="A299" s="25">
         <v>289</v>
       </c>
       <c r="B299" s="25" t="s">
-        <v>65</v>
+        <v>346</v>
       </c>
       <c r="C299" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D299" s="25">
         <v>4</v>
       </c>
       <c r="E299" s="25"/>
       <c r="F299" s="25"/>
       <c r="G299" s="25"/>
       <c r="H299" s="25">
         <v>160</v>
       </c>
       <c r="I299" s="25">
         <v>4</v>
       </c>
       <c r="J299" s="25"/>
       <c r="K299" s="25"/>
       <c r="L299" s="25"/>
       <c r="M299" s="25">
         <v>40</v>
       </c>
       <c r="N299" s="25">
         <v>4</v>
       </c>
@@ -18488,51 +18490,51 @@
       </c>
       <c r="S299" s="25">
         <v>4</v>
       </c>
       <c r="T299" s="25"/>
       <c r="U299" s="25"/>
       <c r="V299" s="25"/>
       <c r="W299" s="25">
         <v>80</v>
       </c>
       <c r="X299" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y299" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z299" s="25"/>
       <c r="AA299" s="25"/>
       <c r="AB299" s="25"/>
     </row>
     <row r="300" spans="1:33">
       <c r="A300" s="25">
         <v>290</v>
       </c>
       <c r="B300" s="25" t="s">
-        <v>109</v>
+        <v>347</v>
       </c>
       <c r="C300" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D300" s="25">
         <v>4</v>
       </c>
       <c r="E300" s="25"/>
       <c r="F300" s="25"/>
       <c r="G300" s="25"/>
       <c r="H300" s="25">
         <v>160</v>
       </c>
       <c r="I300" s="25">
         <v>4</v>
       </c>
       <c r="J300" s="25"/>
       <c r="K300" s="25"/>
       <c r="L300" s="25"/>
       <c r="M300" s="25">
         <v>40</v>
       </c>
       <c r="N300" s="25">
         <v>4</v>
       </c>
@@ -18656,51 +18658,51 @@
       </c>
       <c r="S302" s="25">
         <v>4</v>
       </c>
       <c r="T302" s="25"/>
       <c r="U302" s="25"/>
       <c r="V302" s="25"/>
       <c r="W302" s="25">
         <v>80</v>
       </c>
       <c r="X302" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y302" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z302" s="25"/>
       <c r="AA302" s="25"/>
       <c r="AB302" s="25"/>
     </row>
     <row r="303" spans="1:33">
       <c r="A303" s="25">
         <v>293</v>
       </c>
       <c r="B303" s="25" t="s">
-        <v>135</v>
+        <v>350</v>
       </c>
       <c r="C303" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D303" s="25">
         <v>4</v>
       </c>
       <c r="E303" s="25"/>
       <c r="F303" s="25"/>
       <c r="G303" s="25"/>
       <c r="H303" s="25">
         <v>160</v>
       </c>
       <c r="I303" s="25">
         <v>4</v>
       </c>
       <c r="J303" s="25"/>
       <c r="K303" s="25"/>
       <c r="L303" s="25"/>
       <c r="M303" s="25">
         <v>40</v>
       </c>
       <c r="N303" s="25">
         <v>4</v>
       </c>
@@ -18711,53 +18713,51 @@
         <v>120</v>
       </c>
       <c r="S303" s="25">
         <v>4</v>
       </c>
       <c r="T303" s="25"/>
       <c r="U303" s="25"/>
       <c r="V303" s="25"/>
       <c r="W303" s="25">
         <v>80</v>
       </c>
       <c r="X303" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y303" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z303" s="25"/>
       <c r="AA303" s="25"/>
       <c r="AB303" s="25"/>
     </row>
     <row r="304" spans="1:33">
       <c r="A304" s="25">
         <v>294</v>
       </c>
-      <c r="B304" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B304" s="25"/>
       <c r="C304" s="25" t="s">
         <v>273</v>
       </c>
       <c r="D304" s="25">
         <v>4</v>
       </c>
       <c r="E304" s="25"/>
       <c r="F304" s="25"/>
       <c r="G304" s="25"/>
       <c r="H304" s="25">
         <v>160</v>
       </c>
       <c r="I304" s="25">
         <v>4</v>
       </c>
       <c r="J304" s="25"/>
       <c r="K304" s="25"/>
       <c r="L304" s="25"/>
       <c r="M304" s="25">
         <v>40</v>
       </c>
       <c r="N304" s="25">
         <v>4</v>
       </c>
       <c r="O304" s="25"/>
@@ -19664,107 +19664,107 @@
       </c>
       <c r="S320" s="25">
         <v>4</v>
       </c>
       <c r="T320" s="25"/>
       <c r="U320" s="25"/>
       <c r="V320" s="25"/>
       <c r="W320" s="25">
         <v>80</v>
       </c>
       <c r="X320" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y320" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z320" s="25"/>
       <c r="AA320" s="25"/>
       <c r="AB320" s="25"/>
     </row>
     <row r="321" spans="1:33">
       <c r="A321" s="25">
         <v>311</v>
       </c>
       <c r="B321" s="25" t="s">
-        <v>368</v>
+        <v>287</v>
       </c>
       <c r="C321" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D321" s="25">
         <v>4</v>
       </c>
       <c r="E321" s="25"/>
       <c r="F321" s="25"/>
       <c r="G321" s="25"/>
       <c r="H321" s="25">
         <v>160</v>
       </c>
       <c r="I321" s="25">
         <v>4</v>
       </c>
       <c r="J321" s="25"/>
       <c r="K321" s="25"/>
       <c r="L321" s="25"/>
       <c r="M321" s="25">
         <v>40</v>
       </c>
-      <c r="N321" s="25">
-[...2 lines deleted...]
-      <c r="O321" s="25"/>
+      <c r="N321" s="25"/>
+      <c r="O321" s="25">
+        <v>3</v>
+      </c>
       <c r="P321" s="25"/>
       <c r="Q321" s="25"/>
       <c r="R321" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S321" s="25">
         <v>4</v>
       </c>
       <c r="T321" s="25"/>
       <c r="U321" s="25"/>
       <c r="V321" s="25"/>
       <c r="W321" s="25">
         <v>80</v>
       </c>
       <c r="X321" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y321" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z321" s="25"/>
       <c r="AA321" s="25"/>
       <c r="AB321" s="25"/>
     </row>
     <row r="322" spans="1:33">
       <c r="A322" s="25">
         <v>312</v>
       </c>
       <c r="B322" s="25" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C322" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D322" s="25">
         <v>4</v>
       </c>
       <c r="E322" s="25"/>
       <c r="F322" s="25"/>
       <c r="G322" s="25"/>
       <c r="H322" s="25">
         <v>160</v>
       </c>
       <c r="I322" s="25">
         <v>4</v>
       </c>
       <c r="J322" s="25"/>
       <c r="K322" s="25"/>
       <c r="L322" s="25"/>
       <c r="M322" s="25">
         <v>40</v>
       </c>
       <c r="N322" s="25">
         <v>4</v>
       </c>
@@ -19776,51 +19776,51 @@
       </c>
       <c r="S322" s="25">
         <v>4</v>
       </c>
       <c r="T322" s="25"/>
       <c r="U322" s="25"/>
       <c r="V322" s="25"/>
       <c r="W322" s="25">
         <v>80</v>
       </c>
       <c r="X322" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y322" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z322" s="25"/>
       <c r="AA322" s="25"/>
       <c r="AB322" s="25"/>
     </row>
     <row r="323" spans="1:33">
       <c r="A323" s="25">
         <v>313</v>
       </c>
       <c r="B323" s="25" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C323" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D323" s="25">
         <v>4</v>
       </c>
       <c r="E323" s="25"/>
       <c r="F323" s="25"/>
       <c r="G323" s="25"/>
       <c r="H323" s="25">
         <v>160</v>
       </c>
       <c r="I323" s="25">
         <v>4</v>
       </c>
       <c r="J323" s="25"/>
       <c r="K323" s="25"/>
       <c r="L323" s="25"/>
       <c r="M323" s="25">
         <v>40</v>
       </c>
       <c r="N323" s="25">
         <v>4</v>
       </c>
@@ -19832,51 +19832,51 @@
       </c>
       <c r="S323" s="25">
         <v>4</v>
       </c>
       <c r="T323" s="25"/>
       <c r="U323" s="25"/>
       <c r="V323" s="25"/>
       <c r="W323" s="25">
         <v>80</v>
       </c>
       <c r="X323" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y323" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z323" s="25"/>
       <c r="AA323" s="25"/>
       <c r="AB323" s="25"/>
     </row>
     <row r="324" spans="1:33">
       <c r="A324" s="25">
         <v>314</v>
       </c>
       <c r="B324" s="25" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C324" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D324" s="25">
         <v>4</v>
       </c>
       <c r="E324" s="25"/>
       <c r="F324" s="25"/>
       <c r="G324" s="25"/>
       <c r="H324" s="25">
         <v>160</v>
       </c>
       <c r="I324" s="25">
         <v>4</v>
       </c>
       <c r="J324" s="25"/>
       <c r="K324" s="25"/>
       <c r="L324" s="25"/>
       <c r="M324" s="25">
         <v>40</v>
       </c>
       <c r="N324" s="25">
         <v>4</v>
       </c>
@@ -19888,51 +19888,51 @@
       </c>
       <c r="S324" s="25">
         <v>4</v>
       </c>
       <c r="T324" s="25"/>
       <c r="U324" s="25"/>
       <c r="V324" s="25"/>
       <c r="W324" s="25">
         <v>80</v>
       </c>
       <c r="X324" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y324" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z324" s="25"/>
       <c r="AA324" s="25"/>
       <c r="AB324" s="25"/>
     </row>
     <row r="325" spans="1:33">
       <c r="A325" s="25">
         <v>315</v>
       </c>
       <c r="B325" s="25" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C325" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D325" s="25">
         <v>4</v>
       </c>
       <c r="E325" s="25"/>
       <c r="F325" s="25"/>
       <c r="G325" s="25"/>
       <c r="H325" s="25">
         <v>160</v>
       </c>
       <c r="I325" s="25">
         <v>4</v>
       </c>
       <c r="J325" s="25"/>
       <c r="K325" s="25"/>
       <c r="L325" s="25"/>
       <c r="M325" s="25">
         <v>40</v>
       </c>
       <c r="N325" s="25">
         <v>4</v>
       </c>
@@ -19944,51 +19944,51 @@
       </c>
       <c r="S325" s="25">
         <v>4</v>
       </c>
       <c r="T325" s="25"/>
       <c r="U325" s="25"/>
       <c r="V325" s="25"/>
       <c r="W325" s="25">
         <v>80</v>
       </c>
       <c r="X325" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y325" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z325" s="25"/>
       <c r="AA325" s="25"/>
       <c r="AB325" s="25"/>
     </row>
     <row r="326" spans="1:33">
       <c r="A326" s="25">
         <v>316</v>
       </c>
       <c r="B326" s="25" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C326" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D326" s="25">
         <v>4</v>
       </c>
       <c r="E326" s="25"/>
       <c r="F326" s="25"/>
       <c r="G326" s="25"/>
       <c r="H326" s="25">
         <v>160</v>
       </c>
       <c r="I326" s="25">
         <v>4</v>
       </c>
       <c r="J326" s="25"/>
       <c r="K326" s="25"/>
       <c r="L326" s="25"/>
       <c r="M326" s="25">
         <v>40</v>
       </c>
       <c r="N326" s="25">
         <v>4</v>
       </c>
@@ -20000,51 +20000,51 @@
       </c>
       <c r="S326" s="25">
         <v>4</v>
       </c>
       <c r="T326" s="25"/>
       <c r="U326" s="25"/>
       <c r="V326" s="25"/>
       <c r="W326" s="25">
         <v>80</v>
       </c>
       <c r="X326" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y326" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z326" s="25"/>
       <c r="AA326" s="25"/>
       <c r="AB326" s="25"/>
     </row>
     <row r="327" spans="1:33">
       <c r="A327" s="25">
         <v>317</v>
       </c>
       <c r="B327" s="25" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C327" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D327" s="25">
         <v>4</v>
       </c>
       <c r="E327" s="25"/>
       <c r="F327" s="25"/>
       <c r="G327" s="25"/>
       <c r="H327" s="25">
         <v>160</v>
       </c>
       <c r="I327" s="25">
         <v>4</v>
       </c>
       <c r="J327" s="25"/>
       <c r="K327" s="25"/>
       <c r="L327" s="25"/>
       <c r="M327" s="25">
         <v>40</v>
       </c>
       <c r="N327" s="25">
         <v>4</v>
       </c>
@@ -20056,107 +20056,107 @@
       </c>
       <c r="S327" s="25">
         <v>4</v>
       </c>
       <c r="T327" s="25"/>
       <c r="U327" s="25"/>
       <c r="V327" s="25"/>
       <c r="W327" s="25">
         <v>80</v>
       </c>
       <c r="X327" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y327" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z327" s="25"/>
       <c r="AA327" s="25"/>
       <c r="AB327" s="25"/>
     </row>
     <row r="328" spans="1:33">
       <c r="A328" s="25">
         <v>318</v>
       </c>
       <c r="B328" s="25" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C328" s="25" t="s">
         <v>366</v>
       </c>
-      <c r="D328" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D328" s="25">
+        <v>4</v>
+      </c>
+      <c r="E328" s="25"/>
       <c r="F328" s="25"/>
       <c r="G328" s="25"/>
       <c r="H328" s="25">
         <v>160</v>
       </c>
       <c r="I328" s="25">
         <v>4</v>
       </c>
       <c r="J328" s="25"/>
       <c r="K328" s="25"/>
       <c r="L328" s="25"/>
       <c r="M328" s="25">
         <v>40</v>
       </c>
       <c r="N328" s="25">
         <v>4</v>
       </c>
       <c r="O328" s="25"/>
       <c r="P328" s="25"/>
       <c r="Q328" s="25"/>
       <c r="R328" s="25">
         <v>120</v>
       </c>
       <c r="S328" s="25">
         <v>4</v>
       </c>
       <c r="T328" s="25"/>
       <c r="U328" s="25"/>
       <c r="V328" s="25"/>
       <c r="W328" s="25">
         <v>80</v>
       </c>
       <c r="X328" s="25" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="Y328" s="25" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="Z328" s="25"/>
       <c r="AA328" s="25"/>
       <c r="AB328" s="25"/>
     </row>
     <row r="329" spans="1:33">
       <c r="A329" s="25">
         <v>319</v>
       </c>
       <c r="B329" s="25" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C329" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D329" s="25">
         <v>4</v>
       </c>
       <c r="E329" s="25"/>
       <c r="F329" s="25"/>
       <c r="G329" s="25"/>
       <c r="H329" s="25">
         <v>160</v>
       </c>
       <c r="I329" s="25">
         <v>4</v>
       </c>
       <c r="J329" s="25"/>
       <c r="K329" s="25"/>
       <c r="L329" s="25"/>
       <c r="M329" s="25">
         <v>40</v>
       </c>
       <c r="N329" s="25">
         <v>4</v>
       </c>
@@ -20168,51 +20168,51 @@
       </c>
       <c r="S329" s="25">
         <v>4</v>
       </c>
       <c r="T329" s="25"/>
       <c r="U329" s="25"/>
       <c r="V329" s="25"/>
       <c r="W329" s="25">
         <v>80</v>
       </c>
       <c r="X329" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y329" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z329" s="25"/>
       <c r="AA329" s="25"/>
       <c r="AB329" s="25"/>
     </row>
     <row r="330" spans="1:33">
       <c r="A330" s="25">
         <v>320</v>
       </c>
       <c r="B330" s="25" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C330" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D330" s="25">
         <v>4</v>
       </c>
       <c r="E330" s="25"/>
       <c r="F330" s="25"/>
       <c r="G330" s="25"/>
       <c r="H330" s="25">
         <v>160</v>
       </c>
       <c r="I330" s="25">
         <v>4</v>
       </c>
       <c r="J330" s="25"/>
       <c r="K330" s="25"/>
       <c r="L330" s="25"/>
       <c r="M330" s="25">
         <v>40</v>
       </c>
       <c r="N330" s="25">
         <v>4</v>
       </c>
@@ -20224,51 +20224,51 @@
       </c>
       <c r="S330" s="25">
         <v>4</v>
       </c>
       <c r="T330" s="25"/>
       <c r="U330" s="25"/>
       <c r="V330" s="25"/>
       <c r="W330" s="25">
         <v>80</v>
       </c>
       <c r="X330" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y330" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z330" s="25"/>
       <c r="AA330" s="25"/>
       <c r="AB330" s="25"/>
     </row>
     <row r="331" spans="1:33">
       <c r="A331" s="25">
         <v>321</v>
       </c>
       <c r="B331" s="25" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C331" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D331" s="25">
         <v>4</v>
       </c>
       <c r="E331" s="25"/>
       <c r="F331" s="25"/>
       <c r="G331" s="25"/>
       <c r="H331" s="25">
         <v>160</v>
       </c>
       <c r="I331" s="25">
         <v>4</v>
       </c>
       <c r="J331" s="25"/>
       <c r="K331" s="25"/>
       <c r="L331" s="25"/>
       <c r="M331" s="25">
         <v>40</v>
       </c>
       <c r="N331" s="25">
         <v>4</v>
       </c>
@@ -20280,163 +20280,163 @@
       </c>
       <c r="S331" s="25">
         <v>4</v>
       </c>
       <c r="T331" s="25"/>
       <c r="U331" s="25"/>
       <c r="V331" s="25"/>
       <c r="W331" s="25">
         <v>80</v>
       </c>
       <c r="X331" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y331" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z331" s="25"/>
       <c r="AA331" s="25"/>
       <c r="AB331" s="25"/>
     </row>
     <row r="332" spans="1:33">
       <c r="A332" s="25">
         <v>322</v>
       </c>
       <c r="B332" s="25" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C332" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D332" s="25">
         <v>4</v>
       </c>
       <c r="E332" s="25"/>
       <c r="F332" s="25"/>
       <c r="G332" s="25"/>
       <c r="H332" s="25">
         <v>160</v>
       </c>
       <c r="I332" s="25">
         <v>4</v>
       </c>
       <c r="J332" s="25"/>
       <c r="K332" s="25"/>
       <c r="L332" s="25"/>
       <c r="M332" s="25">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="N332" s="25">
         <v>4</v>
       </c>
       <c r="O332" s="25"/>
       <c r="P332" s="25"/>
       <c r="Q332" s="25"/>
       <c r="R332" s="25">
         <v>120</v>
       </c>
       <c r="S332" s="25">
         <v>4</v>
       </c>
       <c r="T332" s="25"/>
       <c r="U332" s="25"/>
       <c r="V332" s="25"/>
       <c r="W332" s="25">
         <v>80</v>
       </c>
       <c r="X332" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y332" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z332" s="25"/>
       <c r="AA332" s="25"/>
       <c r="AB332" s="25"/>
     </row>
     <row r="333" spans="1:33">
       <c r="A333" s="25">
         <v>323</v>
       </c>
       <c r="B333" s="25" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C333" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D333" s="25">
         <v>4</v>
       </c>
       <c r="E333" s="25"/>
       <c r="F333" s="25"/>
       <c r="G333" s="25"/>
       <c r="H333" s="25">
         <v>160</v>
       </c>
       <c r="I333" s="25">
         <v>4</v>
       </c>
       <c r="J333" s="25"/>
       <c r="K333" s="25"/>
       <c r="L333" s="25"/>
       <c r="M333" s="25">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N333" s="25">
         <v>4</v>
       </c>
       <c r="O333" s="25"/>
       <c r="P333" s="25"/>
       <c r="Q333" s="25"/>
       <c r="R333" s="25">
         <v>120</v>
       </c>
       <c r="S333" s="25">
         <v>4</v>
       </c>
       <c r="T333" s="25"/>
       <c r="U333" s="25"/>
       <c r="V333" s="25"/>
       <c r="W333" s="25">
         <v>80</v>
       </c>
       <c r="X333" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y333" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z333" s="25"/>
       <c r="AA333" s="25"/>
       <c r="AB333" s="25"/>
     </row>
     <row r="334" spans="1:33">
       <c r="A334" s="25">
         <v>324</v>
       </c>
       <c r="B334" s="25" t="s">
-        <v>381</v>
+        <v>216</v>
       </c>
       <c r="C334" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D334" s="25">
         <v>4</v>
       </c>
       <c r="E334" s="25"/>
       <c r="F334" s="25"/>
       <c r="G334" s="25"/>
       <c r="H334" s="25">
         <v>160</v>
       </c>
       <c r="I334" s="25">
         <v>4</v>
       </c>
       <c r="J334" s="25"/>
       <c r="K334" s="25"/>
       <c r="L334" s="25"/>
       <c r="M334" s="25">
         <v>40</v>
       </c>
       <c r="N334" s="25">
         <v>4</v>
       </c>
@@ -20448,51 +20448,51 @@
       </c>
       <c r="S334" s="25">
         <v>4</v>
       </c>
       <c r="T334" s="25"/>
       <c r="U334" s="25"/>
       <c r="V334" s="25"/>
       <c r="W334" s="25">
         <v>80</v>
       </c>
       <c r="X334" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y334" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z334" s="25"/>
       <c r="AA334" s="25"/>
       <c r="AB334" s="25"/>
     </row>
     <row r="335" spans="1:33">
       <c r="A335" s="25">
         <v>325</v>
       </c>
       <c r="B335" s="25" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C335" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D335" s="25">
         <v>4</v>
       </c>
       <c r="E335" s="25"/>
       <c r="F335" s="25"/>
       <c r="G335" s="25"/>
       <c r="H335" s="25">
         <v>160</v>
       </c>
       <c r="I335" s="25">
         <v>4</v>
       </c>
       <c r="J335" s="25"/>
       <c r="K335" s="25"/>
       <c r="L335" s="25"/>
       <c r="M335" s="25">
         <v>40</v>
       </c>
       <c r="N335" s="25">
         <v>4</v>
       </c>
@@ -20504,51 +20504,51 @@
       </c>
       <c r="S335" s="25">
         <v>4</v>
       </c>
       <c r="T335" s="25"/>
       <c r="U335" s="25"/>
       <c r="V335" s="25"/>
       <c r="W335" s="25">
         <v>80</v>
       </c>
       <c r="X335" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y335" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z335" s="25"/>
       <c r="AA335" s="25"/>
       <c r="AB335" s="25"/>
     </row>
     <row r="336" spans="1:33">
       <c r="A336" s="25">
         <v>326</v>
       </c>
       <c r="B336" s="25" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C336" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D336" s="25">
         <v>4</v>
       </c>
       <c r="E336" s="25"/>
       <c r="F336" s="25"/>
       <c r="G336" s="25"/>
       <c r="H336" s="25">
         <v>160</v>
       </c>
       <c r="I336" s="25">
         <v>4</v>
       </c>
       <c r="J336" s="25"/>
       <c r="K336" s="25"/>
       <c r="L336" s="25"/>
       <c r="M336" s="25">
         <v>40</v>
       </c>
       <c r="N336" s="25">
         <v>4</v>
       </c>
@@ -20560,163 +20560,163 @@
       </c>
       <c r="S336" s="25">
         <v>4</v>
       </c>
       <c r="T336" s="25"/>
       <c r="U336" s="25"/>
       <c r="V336" s="25"/>
       <c r="W336" s="25">
         <v>80</v>
       </c>
       <c r="X336" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y336" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z336" s="25"/>
       <c r="AA336" s="25"/>
       <c r="AB336" s="25"/>
     </row>
     <row r="337" spans="1:33">
       <c r="A337" s="25">
         <v>327</v>
       </c>
       <c r="B337" s="25" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C337" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D337" s="25">
         <v>4</v>
       </c>
       <c r="E337" s="25"/>
       <c r="F337" s="25"/>
       <c r="G337" s="25"/>
       <c r="H337" s="25">
         <v>160</v>
       </c>
       <c r="I337" s="25">
         <v>4</v>
       </c>
       <c r="J337" s="25"/>
       <c r="K337" s="25"/>
       <c r="L337" s="25"/>
       <c r="M337" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N337" s="25">
         <v>4</v>
       </c>
       <c r="O337" s="25"/>
       <c r="P337" s="25"/>
       <c r="Q337" s="25"/>
       <c r="R337" s="25">
         <v>120</v>
       </c>
       <c r="S337" s="25">
         <v>4</v>
       </c>
       <c r="T337" s="25"/>
       <c r="U337" s="25"/>
       <c r="V337" s="25"/>
       <c r="W337" s="25">
         <v>80</v>
       </c>
       <c r="X337" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y337" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z337" s="25"/>
       <c r="AA337" s="25"/>
       <c r="AB337" s="25"/>
     </row>
     <row r="338" spans="1:33">
       <c r="A338" s="25">
         <v>328</v>
       </c>
       <c r="B338" s="25" t="s">
-        <v>385</v>
+        <v>110</v>
       </c>
       <c r="C338" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D338" s="25">
         <v>4</v>
       </c>
       <c r="E338" s="25"/>
       <c r="F338" s="25"/>
       <c r="G338" s="25"/>
       <c r="H338" s="25">
         <v>160</v>
       </c>
       <c r="I338" s="25">
         <v>4</v>
       </c>
       <c r="J338" s="25"/>
       <c r="K338" s="25"/>
       <c r="L338" s="25"/>
       <c r="M338" s="25">
         <v>40</v>
       </c>
-      <c r="N338" s="25">
-[...2 lines deleted...]
-      <c r="O338" s="25"/>
+      <c r="N338" s="25"/>
+      <c r="O338" s="25">
+        <v>3</v>
+      </c>
       <c r="P338" s="25"/>
       <c r="Q338" s="25"/>
       <c r="R338" s="25">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="S338" s="25">
         <v>4</v>
       </c>
       <c r="T338" s="25"/>
       <c r="U338" s="25"/>
       <c r="V338" s="25"/>
       <c r="W338" s="25">
         <v>80</v>
       </c>
       <c r="X338" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Y338" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="Z338" s="25"/>
       <c r="AA338" s="25"/>
       <c r="AB338" s="25"/>
     </row>
     <row r="339" spans="1:33">
       <c r="A339" s="25">
         <v>329</v>
       </c>
       <c r="B339" s="25" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C339" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D339" s="25">
         <v>4</v>
       </c>
       <c r="E339" s="25"/>
       <c r="F339" s="25"/>
       <c r="G339" s="25"/>
       <c r="H339" s="25">
         <v>160</v>
       </c>
       <c r="I339" s="25">
         <v>4</v>
       </c>
       <c r="J339" s="25"/>
       <c r="K339" s="25"/>
       <c r="L339" s="25"/>
       <c r="M339" s="25">
         <v>40</v>
       </c>
       <c r="N339" s="25">
         <v>4</v>
       </c>
@@ -20728,51 +20728,51 @@
       </c>
       <c r="S339" s="25">
         <v>4</v>
       </c>
       <c r="T339" s="25"/>
       <c r="U339" s="25"/>
       <c r="V339" s="25"/>
       <c r="W339" s="25">
         <v>80</v>
       </c>
       <c r="X339" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y339" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z339" s="25"/>
       <c r="AA339" s="25"/>
       <c r="AB339" s="25"/>
     </row>
     <row r="340" spans="1:33">
       <c r="A340" s="25">
         <v>330</v>
       </c>
       <c r="B340" s="25" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C340" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D340" s="25">
         <v>4</v>
       </c>
       <c r="E340" s="25"/>
       <c r="F340" s="25"/>
       <c r="G340" s="25"/>
       <c r="H340" s="25">
         <v>160</v>
       </c>
       <c r="I340" s="25">
         <v>4</v>
       </c>
       <c r="J340" s="25"/>
       <c r="K340" s="25"/>
       <c r="L340" s="25"/>
       <c r="M340" s="25">
         <v>40</v>
       </c>
       <c r="N340" s="25">
         <v>4</v>
       </c>
@@ -20784,51 +20784,51 @@
       </c>
       <c r="S340" s="25">
         <v>4</v>
       </c>
       <c r="T340" s="25"/>
       <c r="U340" s="25"/>
       <c r="V340" s="25"/>
       <c r="W340" s="25">
         <v>80</v>
       </c>
       <c r="X340" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y340" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z340" s="25"/>
       <c r="AA340" s="25"/>
       <c r="AB340" s="25"/>
     </row>
     <row r="341" spans="1:33">
       <c r="A341" s="25">
         <v>331</v>
       </c>
       <c r="B341" s="25" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C341" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D341" s="25">
         <v>4</v>
       </c>
       <c r="E341" s="25"/>
       <c r="F341" s="25"/>
       <c r="G341" s="25"/>
       <c r="H341" s="25">
         <v>160</v>
       </c>
       <c r="I341" s="25">
         <v>4</v>
       </c>
       <c r="J341" s="25"/>
       <c r="K341" s="25"/>
       <c r="L341" s="25"/>
       <c r="M341" s="25">
         <v>40</v>
       </c>
       <c r="N341" s="25">
         <v>4</v>
       </c>
@@ -20840,51 +20840,51 @@
       </c>
       <c r="S341" s="25">
         <v>4</v>
       </c>
       <c r="T341" s="25"/>
       <c r="U341" s="25"/>
       <c r="V341" s="25"/>
       <c r="W341" s="25">
         <v>80</v>
       </c>
       <c r="X341" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y341" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z341" s="25"/>
       <c r="AA341" s="25"/>
       <c r="AB341" s="25"/>
     </row>
     <row r="342" spans="1:33">
       <c r="A342" s="25">
         <v>332</v>
       </c>
       <c r="B342" s="25" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C342" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D342" s="25">
         <v>4</v>
       </c>
       <c r="E342" s="25"/>
       <c r="F342" s="25"/>
       <c r="G342" s="25"/>
       <c r="H342" s="25">
         <v>160</v>
       </c>
       <c r="I342" s="25">
         <v>4</v>
       </c>
       <c r="J342" s="25"/>
       <c r="K342" s="25"/>
       <c r="L342" s="25"/>
       <c r="M342" s="25">
         <v>40</v>
       </c>
       <c r="N342" s="25">
         <v>4</v>
       </c>
@@ -20896,51 +20896,51 @@
       </c>
       <c r="S342" s="25">
         <v>4</v>
       </c>
       <c r="T342" s="25"/>
       <c r="U342" s="25"/>
       <c r="V342" s="25"/>
       <c r="W342" s="25">
         <v>80</v>
       </c>
       <c r="X342" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y342" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z342" s="25"/>
       <c r="AA342" s="25"/>
       <c r="AB342" s="25"/>
     </row>
     <row r="343" spans="1:33">
       <c r="A343" s="25">
         <v>333</v>
       </c>
       <c r="B343" s="25" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C343" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D343" s="25">
         <v>4</v>
       </c>
       <c r="E343" s="25"/>
       <c r="F343" s="25"/>
       <c r="G343" s="25"/>
       <c r="H343" s="25">
         <v>160</v>
       </c>
       <c r="I343" s="25">
         <v>4</v>
       </c>
       <c r="J343" s="25"/>
       <c r="K343" s="25"/>
       <c r="L343" s="25"/>
       <c r="M343" s="25">
         <v>40</v>
       </c>
       <c r="N343" s="25">
         <v>4</v>
       </c>
@@ -20952,51 +20952,51 @@
       </c>
       <c r="S343" s="25">
         <v>4</v>
       </c>
       <c r="T343" s="25"/>
       <c r="U343" s="25"/>
       <c r="V343" s="25"/>
       <c r="W343" s="25">
         <v>80</v>
       </c>
       <c r="X343" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y343" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z343" s="25"/>
       <c r="AA343" s="25"/>
       <c r="AB343" s="25"/>
     </row>
     <row r="344" spans="1:33">
       <c r="A344" s="25">
         <v>334</v>
       </c>
       <c r="B344" s="25" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C344" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D344" s="25">
         <v>4</v>
       </c>
       <c r="E344" s="25"/>
       <c r="F344" s="25"/>
       <c r="G344" s="25"/>
       <c r="H344" s="25">
         <v>160</v>
       </c>
       <c r="I344" s="25">
         <v>4</v>
       </c>
       <c r="J344" s="25"/>
       <c r="K344" s="25"/>
       <c r="L344" s="25"/>
       <c r="M344" s="25">
         <v>40</v>
       </c>
       <c r="N344" s="25">
         <v>4</v>
       </c>
@@ -21008,107 +21008,107 @@
       </c>
       <c r="S344" s="25">
         <v>4</v>
       </c>
       <c r="T344" s="25"/>
       <c r="U344" s="25"/>
       <c r="V344" s="25"/>
       <c r="W344" s="25">
         <v>80</v>
       </c>
       <c r="X344" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y344" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z344" s="25"/>
       <c r="AA344" s="25"/>
       <c r="AB344" s="25"/>
     </row>
     <row r="345" spans="1:33">
       <c r="A345" s="25">
         <v>335</v>
       </c>
       <c r="B345" s="25" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C345" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D345" s="25">
         <v>4</v>
       </c>
       <c r="E345" s="25"/>
       <c r="F345" s="25"/>
       <c r="G345" s="25"/>
       <c r="H345" s="25">
         <v>160</v>
       </c>
       <c r="I345" s="25">
         <v>4</v>
       </c>
       <c r="J345" s="25"/>
       <c r="K345" s="25"/>
       <c r="L345" s="25"/>
       <c r="M345" s="25">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="N345" s="25">
         <v>4</v>
       </c>
       <c r="O345" s="25"/>
       <c r="P345" s="25"/>
       <c r="Q345" s="25"/>
       <c r="R345" s="25">
         <v>120</v>
       </c>
       <c r="S345" s="25">
         <v>4</v>
       </c>
       <c r="T345" s="25"/>
       <c r="U345" s="25"/>
       <c r="V345" s="25"/>
       <c r="W345" s="25">
         <v>80</v>
       </c>
       <c r="X345" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y345" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z345" s="25"/>
       <c r="AA345" s="25"/>
       <c r="AB345" s="25"/>
     </row>
     <row r="346" spans="1:33">
       <c r="A346" s="25">
         <v>336</v>
       </c>
       <c r="B346" s="25" t="s">
-        <v>323</v>
+        <v>390</v>
       </c>
       <c r="C346" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D346" s="25">
         <v>4</v>
       </c>
       <c r="E346" s="25"/>
       <c r="F346" s="25"/>
       <c r="G346" s="25"/>
       <c r="H346" s="25">
         <v>160</v>
       </c>
       <c r="I346" s="25">
         <v>4</v>
       </c>
       <c r="J346" s="25"/>
       <c r="K346" s="25"/>
       <c r="L346" s="25"/>
       <c r="M346" s="25">
         <v>40</v>
       </c>
       <c r="N346" s="25">
         <v>4</v>
       </c>
@@ -21120,51 +21120,51 @@
       </c>
       <c r="S346" s="25">
         <v>4</v>
       </c>
       <c r="T346" s="25"/>
       <c r="U346" s="25"/>
       <c r="V346" s="25"/>
       <c r="W346" s="25">
         <v>80</v>
       </c>
       <c r="X346" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y346" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z346" s="25"/>
       <c r="AA346" s="25"/>
       <c r="AB346" s="25"/>
     </row>
     <row r="347" spans="1:33">
       <c r="A347" s="25">
         <v>337</v>
       </c>
       <c r="B347" s="25" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C347" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D347" s="25">
         <v>4</v>
       </c>
       <c r="E347" s="25"/>
       <c r="F347" s="25"/>
       <c r="G347" s="25"/>
       <c r="H347" s="25">
         <v>160</v>
       </c>
       <c r="I347" s="25">
         <v>4</v>
       </c>
       <c r="J347" s="25"/>
       <c r="K347" s="25"/>
       <c r="L347" s="25"/>
       <c r="M347" s="25">
         <v>40</v>
       </c>
       <c r="N347" s="25">
         <v>4</v>
       </c>
@@ -21176,51 +21176,51 @@
       </c>
       <c r="S347" s="25">
         <v>4</v>
       </c>
       <c r="T347" s="25"/>
       <c r="U347" s="25"/>
       <c r="V347" s="25"/>
       <c r="W347" s="25">
         <v>80</v>
       </c>
       <c r="X347" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y347" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z347" s="25"/>
       <c r="AA347" s="25"/>
       <c r="AB347" s="25"/>
     </row>
     <row r="348" spans="1:33">
       <c r="A348" s="25">
         <v>338</v>
       </c>
       <c r="B348" s="25" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C348" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D348" s="25">
         <v>4</v>
       </c>
       <c r="E348" s="25"/>
       <c r="F348" s="25"/>
       <c r="G348" s="25"/>
       <c r="H348" s="25">
         <v>160</v>
       </c>
       <c r="I348" s="25">
         <v>4</v>
       </c>
       <c r="J348" s="25"/>
       <c r="K348" s="25"/>
       <c r="L348" s="25"/>
       <c r="M348" s="25">
         <v>40</v>
       </c>
       <c r="N348" s="25">
         <v>4</v>
       </c>
@@ -21232,51 +21232,51 @@
       </c>
       <c r="S348" s="25">
         <v>4</v>
       </c>
       <c r="T348" s="25"/>
       <c r="U348" s="25"/>
       <c r="V348" s="25"/>
       <c r="W348" s="25">
         <v>80</v>
       </c>
       <c r="X348" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y348" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z348" s="25"/>
       <c r="AA348" s="25"/>
       <c r="AB348" s="25"/>
     </row>
     <row r="349" spans="1:33">
       <c r="A349" s="25">
         <v>339</v>
       </c>
       <c r="B349" s="25" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C349" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D349" s="25">
         <v>4</v>
       </c>
       <c r="E349" s="25"/>
       <c r="F349" s="25"/>
       <c r="G349" s="25"/>
       <c r="H349" s="25">
         <v>160</v>
       </c>
       <c r="I349" s="25">
         <v>4</v>
       </c>
       <c r="J349" s="25"/>
       <c r="K349" s="25"/>
       <c r="L349" s="25"/>
       <c r="M349" s="25">
         <v>40</v>
       </c>
       <c r="N349" s="25">
         <v>4</v>
       </c>
@@ -21288,107 +21288,107 @@
       </c>
       <c r="S349" s="25">
         <v>4</v>
       </c>
       <c r="T349" s="25"/>
       <c r="U349" s="25"/>
       <c r="V349" s="25"/>
       <c r="W349" s="25">
         <v>80</v>
       </c>
       <c r="X349" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y349" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z349" s="25"/>
       <c r="AA349" s="25"/>
       <c r="AB349" s="25"/>
     </row>
     <row r="350" spans="1:33">
       <c r="A350" s="25">
         <v>340</v>
       </c>
       <c r="B350" s="25" t="s">
-        <v>66</v>
+        <v>394</v>
       </c>
       <c r="C350" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D350" s="25">
         <v>4</v>
       </c>
       <c r="E350" s="25"/>
       <c r="F350" s="25"/>
       <c r="G350" s="25"/>
       <c r="H350" s="25">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="I350" s="25">
         <v>4</v>
       </c>
       <c r="J350" s="25"/>
       <c r="K350" s="25"/>
       <c r="L350" s="25"/>
       <c r="M350" s="25">
         <v>40</v>
       </c>
-      <c r="N350" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N350" s="25">
+        <v>4</v>
+      </c>
+      <c r="O350" s="25"/>
       <c r="P350" s="25"/>
       <c r="Q350" s="25"/>
       <c r="R350" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S350" s="25">
         <v>4</v>
       </c>
       <c r="T350" s="25"/>
       <c r="U350" s="25"/>
       <c r="V350" s="25"/>
       <c r="W350" s="25">
         <v>80</v>
       </c>
       <c r="X350" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y350" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z350" s="25"/>
       <c r="AA350" s="25"/>
       <c r="AB350" s="25"/>
     </row>
     <row r="351" spans="1:33">
       <c r="A351" s="25">
         <v>341</v>
       </c>
       <c r="B351" s="25" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C351" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D351" s="25">
         <v>4</v>
       </c>
       <c r="E351" s="25"/>
       <c r="F351" s="25"/>
       <c r="G351" s="25"/>
       <c r="H351" s="25">
         <v>160</v>
       </c>
       <c r="I351" s="25">
         <v>4</v>
       </c>
       <c r="J351" s="25"/>
       <c r="K351" s="25"/>
       <c r="L351" s="25"/>
       <c r="M351" s="25">
         <v>40</v>
       </c>
       <c r="N351" s="25">
         <v>4</v>
       </c>
@@ -21400,107 +21400,107 @@
       </c>
       <c r="S351" s="25">
         <v>4</v>
       </c>
       <c r="T351" s="25"/>
       <c r="U351" s="25"/>
       <c r="V351" s="25"/>
       <c r="W351" s="25">
         <v>80</v>
       </c>
       <c r="X351" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y351" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z351" s="25"/>
       <c r="AA351" s="25"/>
       <c r="AB351" s="25"/>
     </row>
     <row r="352" spans="1:33">
       <c r="A352" s="25">
         <v>342</v>
       </c>
       <c r="B352" s="25" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C352" s="25" t="s">
         <v>366</v>
       </c>
-      <c r="D352" s="25">
-[...2 lines deleted...]
-      <c r="E352" s="25"/>
+      <c r="D352" s="25"/>
+      <c r="E352" s="25">
+        <v>3</v>
+      </c>
       <c r="F352" s="25"/>
       <c r="G352" s="25"/>
       <c r="H352" s="25">
         <v>160</v>
       </c>
       <c r="I352" s="25">
         <v>4</v>
       </c>
       <c r="J352" s="25"/>
       <c r="K352" s="25"/>
       <c r="L352" s="25"/>
       <c r="M352" s="25">
         <v>40</v>
       </c>
       <c r="N352" s="25">
         <v>4</v>
       </c>
       <c r="O352" s="25"/>
       <c r="P352" s="25"/>
       <c r="Q352" s="25"/>
       <c r="R352" s="25">
         <v>120</v>
       </c>
       <c r="S352" s="25">
         <v>4</v>
       </c>
       <c r="T352" s="25"/>
       <c r="U352" s="25"/>
       <c r="V352" s="25"/>
       <c r="W352" s="25">
         <v>80</v>
       </c>
       <c r="X352" s="25" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="Y352" s="25" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="Z352" s="25"/>
       <c r="AA352" s="25"/>
       <c r="AB352" s="25"/>
     </row>
     <row r="353" spans="1:33">
       <c r="A353" s="25">
         <v>343</v>
       </c>
       <c r="B353" s="25" t="s">
-        <v>398</v>
+        <v>99</v>
       </c>
       <c r="C353" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D353" s="25">
         <v>4</v>
       </c>
       <c r="E353" s="25"/>
       <c r="F353" s="25"/>
       <c r="G353" s="25"/>
       <c r="H353" s="25">
         <v>160</v>
       </c>
       <c r="I353" s="25">
         <v>4</v>
       </c>
       <c r="J353" s="25"/>
       <c r="K353" s="25"/>
       <c r="L353" s="25"/>
       <c r="M353" s="25">
         <v>40</v>
       </c>
       <c r="N353" s="25">
         <v>4</v>
       </c>
@@ -21512,107 +21512,107 @@
       </c>
       <c r="S353" s="25">
         <v>4</v>
       </c>
       <c r="T353" s="25"/>
       <c r="U353" s="25"/>
       <c r="V353" s="25"/>
       <c r="W353" s="25">
         <v>80</v>
       </c>
       <c r="X353" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y353" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z353" s="25"/>
       <c r="AA353" s="25"/>
       <c r="AB353" s="25"/>
     </row>
     <row r="354" spans="1:33">
       <c r="A354" s="25">
         <v>344</v>
       </c>
       <c r="B354" s="25" t="s">
-        <v>343</v>
+        <v>397</v>
       </c>
       <c r="C354" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D354" s="25">
         <v>4</v>
       </c>
       <c r="E354" s="25"/>
       <c r="F354" s="25"/>
       <c r="G354" s="25"/>
       <c r="H354" s="25">
         <v>160</v>
       </c>
       <c r="I354" s="25">
         <v>4</v>
       </c>
       <c r="J354" s="25"/>
       <c r="K354" s="25"/>
       <c r="L354" s="25"/>
       <c r="M354" s="25">
         <v>40</v>
       </c>
-      <c r="N354" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N354" s="25">
+        <v>4</v>
+      </c>
+      <c r="O354" s="25"/>
       <c r="P354" s="25"/>
       <c r="Q354" s="25"/>
       <c r="R354" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S354" s="25">
         <v>4</v>
       </c>
       <c r="T354" s="25"/>
       <c r="U354" s="25"/>
       <c r="V354" s="25"/>
       <c r="W354" s="25">
         <v>80</v>
       </c>
       <c r="X354" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y354" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z354" s="25"/>
       <c r="AA354" s="25"/>
       <c r="AB354" s="25"/>
     </row>
     <row r="355" spans="1:33">
       <c r="A355" s="25">
         <v>345</v>
       </c>
       <c r="B355" s="25" t="s">
-        <v>266</v>
+        <v>398</v>
       </c>
       <c r="C355" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D355" s="25">
         <v>4</v>
       </c>
       <c r="E355" s="25"/>
       <c r="F355" s="25"/>
       <c r="G355" s="25"/>
       <c r="H355" s="25">
         <v>160</v>
       </c>
       <c r="I355" s="25">
         <v>4</v>
       </c>
       <c r="J355" s="25"/>
       <c r="K355" s="25"/>
       <c r="L355" s="25"/>
       <c r="M355" s="25">
         <v>40</v>
       </c>
       <c r="N355" s="25">
         <v>4</v>
       </c>
@@ -21736,51 +21736,51 @@
       </c>
       <c r="S357" s="25">
         <v>4</v>
       </c>
       <c r="T357" s="25"/>
       <c r="U357" s="25"/>
       <c r="V357" s="25"/>
       <c r="W357" s="25">
         <v>80</v>
       </c>
       <c r="X357" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y357" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z357" s="25"/>
       <c r="AA357" s="25"/>
       <c r="AB357" s="25"/>
     </row>
     <row r="358" spans="1:33">
       <c r="A358" s="25">
         <v>348</v>
       </c>
       <c r="B358" s="25" t="s">
-        <v>85</v>
+        <v>401</v>
       </c>
       <c r="C358" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D358" s="25">
         <v>4</v>
       </c>
       <c r="E358" s="25"/>
       <c r="F358" s="25"/>
       <c r="G358" s="25"/>
       <c r="H358" s="25">
         <v>160</v>
       </c>
       <c r="I358" s="25">
         <v>4</v>
       </c>
       <c r="J358" s="25"/>
       <c r="K358" s="25"/>
       <c r="L358" s="25"/>
       <c r="M358" s="25">
         <v>40</v>
       </c>
       <c r="N358" s="25">
         <v>4</v>
       </c>
@@ -21792,51 +21792,51 @@
       </c>
       <c r="S358" s="25">
         <v>4</v>
       </c>
       <c r="T358" s="25"/>
       <c r="U358" s="25"/>
       <c r="V358" s="25"/>
       <c r="W358" s="25">
         <v>80</v>
       </c>
       <c r="X358" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y358" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z358" s="25"/>
       <c r="AA358" s="25"/>
       <c r="AB358" s="25"/>
     </row>
     <row r="359" spans="1:33">
       <c r="A359" s="25">
         <v>349</v>
       </c>
       <c r="B359" s="25" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C359" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D359" s="25">
         <v>4</v>
       </c>
       <c r="E359" s="25"/>
       <c r="F359" s="25"/>
       <c r="G359" s="25"/>
       <c r="H359" s="25">
         <v>160</v>
       </c>
       <c r="I359" s="25">
         <v>4</v>
       </c>
       <c r="J359" s="25"/>
       <c r="K359" s="25"/>
       <c r="L359" s="25"/>
       <c r="M359" s="25">
         <v>40</v>
       </c>
       <c r="N359" s="25">
         <v>4</v>
       </c>
@@ -21848,51 +21848,51 @@
       </c>
       <c r="S359" s="25">
         <v>4</v>
       </c>
       <c r="T359" s="25"/>
       <c r="U359" s="25"/>
       <c r="V359" s="25"/>
       <c r="W359" s="25">
         <v>80</v>
       </c>
       <c r="X359" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y359" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z359" s="25"/>
       <c r="AA359" s="25"/>
       <c r="AB359" s="25"/>
     </row>
     <row r="360" spans="1:33">
       <c r="A360" s="25">
         <v>350</v>
       </c>
       <c r="B360" s="25" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C360" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D360" s="25">
         <v>4</v>
       </c>
       <c r="E360" s="25"/>
       <c r="F360" s="25"/>
       <c r="G360" s="25"/>
       <c r="H360" s="25">
         <v>160</v>
       </c>
       <c r="I360" s="25">
         <v>4</v>
       </c>
       <c r="J360" s="25"/>
       <c r="K360" s="25"/>
       <c r="L360" s="25"/>
       <c r="M360" s="25">
         <v>40</v>
       </c>
       <c r="N360" s="25">
         <v>4</v>
       </c>
@@ -21904,51 +21904,51 @@
       </c>
       <c r="S360" s="25">
         <v>4</v>
       </c>
       <c r="T360" s="25"/>
       <c r="U360" s="25"/>
       <c r="V360" s="25"/>
       <c r="W360" s="25">
         <v>80</v>
       </c>
       <c r="X360" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y360" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z360" s="25"/>
       <c r="AA360" s="25"/>
       <c r="AB360" s="25"/>
     </row>
     <row r="361" spans="1:33">
       <c r="A361" s="25">
         <v>351</v>
       </c>
       <c r="B361" s="25" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C361" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D361" s="25">
         <v>4</v>
       </c>
       <c r="E361" s="25"/>
       <c r="F361" s="25"/>
       <c r="G361" s="25"/>
       <c r="H361" s="25">
         <v>160</v>
       </c>
       <c r="I361" s="25">
         <v>4</v>
       </c>
       <c r="J361" s="25"/>
       <c r="K361" s="25"/>
       <c r="L361" s="25"/>
       <c r="M361" s="25">
         <v>40</v>
       </c>
       <c r="N361" s="25">
         <v>4</v>
       </c>
@@ -21960,51 +21960,51 @@
       </c>
       <c r="S361" s="25">
         <v>4</v>
       </c>
       <c r="T361" s="25"/>
       <c r="U361" s="25"/>
       <c r="V361" s="25"/>
       <c r="W361" s="25">
         <v>80</v>
       </c>
       <c r="X361" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y361" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z361" s="25"/>
       <c r="AA361" s="25"/>
       <c r="AB361" s="25"/>
     </row>
     <row r="362" spans="1:33">
       <c r="A362" s="25">
         <v>352</v>
       </c>
       <c r="B362" s="25" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C362" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D362" s="25">
         <v>4</v>
       </c>
       <c r="E362" s="25"/>
       <c r="F362" s="25"/>
       <c r="G362" s="25"/>
       <c r="H362" s="25">
         <v>160</v>
       </c>
       <c r="I362" s="25">
         <v>4</v>
       </c>
       <c r="J362" s="25"/>
       <c r="K362" s="25"/>
       <c r="L362" s="25"/>
       <c r="M362" s="25">
         <v>40</v>
       </c>
       <c r="N362" s="25">
         <v>4</v>
       </c>
@@ -22016,51 +22016,51 @@
       </c>
       <c r="S362" s="25">
         <v>4</v>
       </c>
       <c r="T362" s="25"/>
       <c r="U362" s="25"/>
       <c r="V362" s="25"/>
       <c r="W362" s="25">
         <v>80</v>
       </c>
       <c r="X362" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y362" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z362" s="25"/>
       <c r="AA362" s="25"/>
       <c r="AB362" s="25"/>
     </row>
     <row r="363" spans="1:33">
       <c r="A363" s="25">
         <v>353</v>
       </c>
       <c r="B363" s="25" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C363" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D363" s="25">
         <v>4</v>
       </c>
       <c r="E363" s="25"/>
       <c r="F363" s="25"/>
       <c r="G363" s="25"/>
       <c r="H363" s="25">
         <v>160</v>
       </c>
       <c r="I363" s="25">
         <v>4</v>
       </c>
       <c r="J363" s="25"/>
       <c r="K363" s="25"/>
       <c r="L363" s="25"/>
       <c r="M363" s="25">
         <v>40</v>
       </c>
       <c r="N363" s="25">
         <v>4</v>
       </c>
@@ -22072,51 +22072,51 @@
       </c>
       <c r="S363" s="25">
         <v>4</v>
       </c>
       <c r="T363" s="25"/>
       <c r="U363" s="25"/>
       <c r="V363" s="25"/>
       <c r="W363" s="25">
         <v>80</v>
       </c>
       <c r="X363" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y363" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z363" s="25"/>
       <c r="AA363" s="25"/>
       <c r="AB363" s="25"/>
     </row>
     <row r="364" spans="1:33">
       <c r="A364" s="25">
         <v>354</v>
       </c>
       <c r="B364" s="25" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C364" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D364" s="25">
         <v>4</v>
       </c>
       <c r="E364" s="25"/>
       <c r="F364" s="25"/>
       <c r="G364" s="25"/>
       <c r="H364" s="25">
         <v>160</v>
       </c>
       <c r="I364" s="25">
         <v>4</v>
       </c>
       <c r="J364" s="25"/>
       <c r="K364" s="25"/>
       <c r="L364" s="25"/>
       <c r="M364" s="25">
         <v>40</v>
       </c>
       <c r="N364" s="25">
         <v>4</v>
       </c>
@@ -22128,51 +22128,51 @@
       </c>
       <c r="S364" s="25">
         <v>4</v>
       </c>
       <c r="T364" s="25"/>
       <c r="U364" s="25"/>
       <c r="V364" s="25"/>
       <c r="W364" s="25">
         <v>80</v>
       </c>
       <c r="X364" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y364" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z364" s="25"/>
       <c r="AA364" s="25"/>
       <c r="AB364" s="25"/>
     </row>
     <row r="365" spans="1:33">
       <c r="A365" s="25">
         <v>355</v>
       </c>
       <c r="B365" s="25" t="s">
-        <v>220</v>
+        <v>408</v>
       </c>
       <c r="C365" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D365" s="25">
         <v>4</v>
       </c>
       <c r="E365" s="25"/>
       <c r="F365" s="25"/>
       <c r="G365" s="25"/>
       <c r="H365" s="25">
         <v>160</v>
       </c>
       <c r="I365" s="25">
         <v>4</v>
       </c>
       <c r="J365" s="25"/>
       <c r="K365" s="25"/>
       <c r="L365" s="25"/>
       <c r="M365" s="25">
         <v>40</v>
       </c>
       <c r="N365" s="25">
         <v>4</v>
       </c>
@@ -22184,51 +22184,51 @@
       </c>
       <c r="S365" s="25">
         <v>4</v>
       </c>
       <c r="T365" s="25"/>
       <c r="U365" s="25"/>
       <c r="V365" s="25"/>
       <c r="W365" s="25">
         <v>80</v>
       </c>
       <c r="X365" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y365" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z365" s="25"/>
       <c r="AA365" s="25"/>
       <c r="AB365" s="25"/>
     </row>
     <row r="366" spans="1:33">
       <c r="A366" s="25">
         <v>356</v>
       </c>
       <c r="B366" s="25" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C366" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D366" s="25">
         <v>4</v>
       </c>
       <c r="E366" s="25"/>
       <c r="F366" s="25"/>
       <c r="G366" s="25"/>
       <c r="H366" s="25">
         <v>160</v>
       </c>
       <c r="I366" s="25">
         <v>4</v>
       </c>
       <c r="J366" s="25"/>
       <c r="K366" s="25"/>
       <c r="L366" s="25"/>
       <c r="M366" s="25">
         <v>40</v>
       </c>
       <c r="N366" s="25">
         <v>4</v>
       </c>
@@ -22240,51 +22240,51 @@
       </c>
       <c r="S366" s="25">
         <v>4</v>
       </c>
       <c r="T366" s="25"/>
       <c r="U366" s="25"/>
       <c r="V366" s="25"/>
       <c r="W366" s="25">
         <v>80</v>
       </c>
       <c r="X366" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y366" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z366" s="25"/>
       <c r="AA366" s="25"/>
       <c r="AB366" s="25"/>
     </row>
     <row r="367" spans="1:33">
       <c r="A367" s="25">
         <v>357</v>
       </c>
       <c r="B367" s="25" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C367" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D367" s="25">
         <v>4</v>
       </c>
       <c r="E367" s="25"/>
       <c r="F367" s="25"/>
       <c r="G367" s="25"/>
       <c r="H367" s="25">
         <v>160</v>
       </c>
       <c r="I367" s="25">
         <v>4</v>
       </c>
       <c r="J367" s="25"/>
       <c r="K367" s="25"/>
       <c r="L367" s="25"/>
       <c r="M367" s="25">
         <v>40</v>
       </c>
       <c r="N367" s="25">
         <v>4</v>
       </c>
@@ -22296,51 +22296,51 @@
       </c>
       <c r="S367" s="25">
         <v>4</v>
       </c>
       <c r="T367" s="25"/>
       <c r="U367" s="25"/>
       <c r="V367" s="25"/>
       <c r="W367" s="25">
         <v>80</v>
       </c>
       <c r="X367" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y367" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z367" s="25"/>
       <c r="AA367" s="25"/>
       <c r="AB367" s="25"/>
     </row>
     <row r="368" spans="1:33">
       <c r="A368" s="25">
         <v>358</v>
       </c>
       <c r="B368" s="25" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C368" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D368" s="25">
         <v>4</v>
       </c>
       <c r="E368" s="25"/>
       <c r="F368" s="25"/>
       <c r="G368" s="25"/>
       <c r="H368" s="25">
         <v>160</v>
       </c>
       <c r="I368" s="25">
         <v>4</v>
       </c>
       <c r="J368" s="25"/>
       <c r="K368" s="25"/>
       <c r="L368" s="25"/>
       <c r="M368" s="25">
         <v>40</v>
       </c>
       <c r="N368" s="25">
         <v>4</v>
       </c>
@@ -22352,51 +22352,51 @@
       </c>
       <c r="S368" s="25">
         <v>4</v>
       </c>
       <c r="T368" s="25"/>
       <c r="U368" s="25"/>
       <c r="V368" s="25"/>
       <c r="W368" s="25">
         <v>80</v>
       </c>
       <c r="X368" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y368" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z368" s="25"/>
       <c r="AA368" s="25"/>
       <c r="AB368" s="25"/>
     </row>
     <row r="369" spans="1:33">
       <c r="A369" s="25">
         <v>359</v>
       </c>
       <c r="B369" s="25" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C369" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D369" s="25">
         <v>4</v>
       </c>
       <c r="E369" s="25"/>
       <c r="F369" s="25"/>
       <c r="G369" s="25"/>
       <c r="H369" s="25">
         <v>160</v>
       </c>
       <c r="I369" s="25">
         <v>4</v>
       </c>
       <c r="J369" s="25"/>
       <c r="K369" s="25"/>
       <c r="L369" s="25"/>
       <c r="M369" s="25">
         <v>40</v>
       </c>
       <c r="N369" s="25">
         <v>4</v>
       </c>
@@ -22408,51 +22408,51 @@
       </c>
       <c r="S369" s="25">
         <v>4</v>
       </c>
       <c r="T369" s="25"/>
       <c r="U369" s="25"/>
       <c r="V369" s="25"/>
       <c r="W369" s="25">
         <v>80</v>
       </c>
       <c r="X369" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y369" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z369" s="25"/>
       <c r="AA369" s="25"/>
       <c r="AB369" s="25"/>
     </row>
     <row r="370" spans="1:33">
       <c r="A370" s="25">
         <v>360</v>
       </c>
       <c r="B370" s="25" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C370" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D370" s="25">
         <v>4</v>
       </c>
       <c r="E370" s="25"/>
       <c r="F370" s="25"/>
       <c r="G370" s="25"/>
       <c r="H370" s="25">
         <v>160</v>
       </c>
       <c r="I370" s="25">
         <v>4</v>
       </c>
       <c r="J370" s="25"/>
       <c r="K370" s="25"/>
       <c r="L370" s="25"/>
       <c r="M370" s="25">
         <v>40</v>
       </c>
       <c r="N370" s="25">
         <v>4</v>
       </c>
@@ -22464,51 +22464,51 @@
       </c>
       <c r="S370" s="25">
         <v>4</v>
       </c>
       <c r="T370" s="25"/>
       <c r="U370" s="25"/>
       <c r="V370" s="25"/>
       <c r="W370" s="25">
         <v>80</v>
       </c>
       <c r="X370" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y370" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z370" s="25"/>
       <c r="AA370" s="25"/>
       <c r="AB370" s="25"/>
     </row>
     <row r="371" spans="1:33">
       <c r="A371" s="25">
         <v>361</v>
       </c>
       <c r="B371" s="25" t="s">
-        <v>412</v>
+        <v>355</v>
       </c>
       <c r="C371" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D371" s="25">
         <v>4</v>
       </c>
       <c r="E371" s="25"/>
       <c r="F371" s="25"/>
       <c r="G371" s="25"/>
       <c r="H371" s="25">
         <v>160</v>
       </c>
       <c r="I371" s="25">
         <v>4</v>
       </c>
       <c r="J371" s="25"/>
       <c r="K371" s="25"/>
       <c r="L371" s="25"/>
       <c r="M371" s="25">
         <v>40</v>
       </c>
       <c r="N371" s="25">
         <v>4</v>
       </c>
@@ -22520,51 +22520,51 @@
       </c>
       <c r="S371" s="25">
         <v>4</v>
       </c>
       <c r="T371" s="25"/>
       <c r="U371" s="25"/>
       <c r="V371" s="25"/>
       <c r="W371" s="25">
         <v>80</v>
       </c>
       <c r="X371" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y371" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z371" s="25"/>
       <c r="AA371" s="25"/>
       <c r="AB371" s="25"/>
     </row>
     <row r="372" spans="1:33">
       <c r="A372" s="25">
         <v>362</v>
       </c>
       <c r="B372" s="25" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C372" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D372" s="25">
         <v>4</v>
       </c>
       <c r="E372" s="25"/>
       <c r="F372" s="25"/>
       <c r="G372" s="25"/>
       <c r="H372" s="25">
         <v>160</v>
       </c>
       <c r="I372" s="25">
         <v>4</v>
       </c>
       <c r="J372" s="25"/>
       <c r="K372" s="25"/>
       <c r="L372" s="25"/>
       <c r="M372" s="25">
         <v>40</v>
       </c>
       <c r="N372" s="25">
         <v>4</v>
       </c>
@@ -22576,51 +22576,51 @@
       </c>
       <c r="S372" s="25">
         <v>4</v>
       </c>
       <c r="T372" s="25"/>
       <c r="U372" s="25"/>
       <c r="V372" s="25"/>
       <c r="W372" s="25">
         <v>80</v>
       </c>
       <c r="X372" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y372" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z372" s="25"/>
       <c r="AA372" s="25"/>
       <c r="AB372" s="25"/>
     </row>
     <row r="373" spans="1:33">
       <c r="A373" s="25">
         <v>363</v>
       </c>
       <c r="B373" s="25" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C373" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D373" s="25">
         <v>4</v>
       </c>
       <c r="E373" s="25"/>
       <c r="F373" s="25"/>
       <c r="G373" s="25"/>
       <c r="H373" s="25">
         <v>160</v>
       </c>
       <c r="I373" s="25">
         <v>4</v>
       </c>
       <c r="J373" s="25"/>
       <c r="K373" s="25"/>
       <c r="L373" s="25"/>
       <c r="M373" s="25">
         <v>40</v>
       </c>
       <c r="N373" s="25">
         <v>4</v>
       </c>
@@ -22632,51 +22632,51 @@
       </c>
       <c r="S373" s="25">
         <v>4</v>
       </c>
       <c r="T373" s="25"/>
       <c r="U373" s="25"/>
       <c r="V373" s="25"/>
       <c r="W373" s="25">
         <v>80</v>
       </c>
       <c r="X373" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y373" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z373" s="25"/>
       <c r="AA373" s="25"/>
       <c r="AB373" s="25"/>
     </row>
     <row r="374" spans="1:33">
       <c r="A374" s="25">
         <v>364</v>
       </c>
       <c r="B374" s="25" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C374" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D374" s="25">
         <v>4</v>
       </c>
       <c r="E374" s="25"/>
       <c r="F374" s="25"/>
       <c r="G374" s="25"/>
       <c r="H374" s="25">
         <v>160</v>
       </c>
       <c r="I374" s="25">
         <v>4</v>
       </c>
       <c r="J374" s="25"/>
       <c r="K374" s="25"/>
       <c r="L374" s="25"/>
       <c r="M374" s="25">
         <v>40</v>
       </c>
       <c r="N374" s="25">
         <v>4</v>
       </c>
@@ -22688,51 +22688,51 @@
       </c>
       <c r="S374" s="25">
         <v>4</v>
       </c>
       <c r="T374" s="25"/>
       <c r="U374" s="25"/>
       <c r="V374" s="25"/>
       <c r="W374" s="25">
         <v>80</v>
       </c>
       <c r="X374" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y374" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z374" s="25"/>
       <c r="AA374" s="25"/>
       <c r="AB374" s="25"/>
     </row>
     <row r="375" spans="1:33">
       <c r="A375" s="25">
         <v>365</v>
       </c>
       <c r="B375" s="25" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C375" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D375" s="25">
         <v>4</v>
       </c>
       <c r="E375" s="25"/>
       <c r="F375" s="25"/>
       <c r="G375" s="25"/>
       <c r="H375" s="25">
         <v>160</v>
       </c>
       <c r="I375" s="25">
         <v>4</v>
       </c>
       <c r="J375" s="25"/>
       <c r="K375" s="25"/>
       <c r="L375" s="25"/>
       <c r="M375" s="25">
         <v>40</v>
       </c>
       <c r="N375" s="25">
         <v>4</v>
       </c>
@@ -22744,51 +22744,51 @@
       </c>
       <c r="S375" s="25">
         <v>4</v>
       </c>
       <c r="T375" s="25"/>
       <c r="U375" s="25"/>
       <c r="V375" s="25"/>
       <c r="W375" s="25">
         <v>80</v>
       </c>
       <c r="X375" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y375" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z375" s="25"/>
       <c r="AA375" s="25"/>
       <c r="AB375" s="25"/>
     </row>
     <row r="376" spans="1:33">
       <c r="A376" s="25">
         <v>366</v>
       </c>
       <c r="B376" s="25" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C376" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D376" s="25">
         <v>4</v>
       </c>
       <c r="E376" s="25"/>
       <c r="F376" s="25"/>
       <c r="G376" s="25"/>
       <c r="H376" s="25">
         <v>160</v>
       </c>
       <c r="I376" s="25">
         <v>4</v>
       </c>
       <c r="J376" s="25"/>
       <c r="K376" s="25"/>
       <c r="L376" s="25"/>
       <c r="M376" s="25">
         <v>40</v>
       </c>
       <c r="N376" s="25">
         <v>4</v>
       </c>
@@ -22800,51 +22800,51 @@
       </c>
       <c r="S376" s="25">
         <v>4</v>
       </c>
       <c r="T376" s="25"/>
       <c r="U376" s="25"/>
       <c r="V376" s="25"/>
       <c r="W376" s="25">
         <v>80</v>
       </c>
       <c r="X376" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y376" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z376" s="25"/>
       <c r="AA376" s="25"/>
       <c r="AB376" s="25"/>
     </row>
     <row r="377" spans="1:33">
       <c r="A377" s="25">
         <v>367</v>
       </c>
       <c r="B377" s="25" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C377" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D377" s="25">
         <v>4</v>
       </c>
       <c r="E377" s="25"/>
       <c r="F377" s="25"/>
       <c r="G377" s="25"/>
       <c r="H377" s="25">
         <v>160</v>
       </c>
       <c r="I377" s="25">
         <v>4</v>
       </c>
       <c r="J377" s="25"/>
       <c r="K377" s="25"/>
       <c r="L377" s="25"/>
       <c r="M377" s="25">
         <v>40</v>
       </c>
       <c r="N377" s="25">
         <v>4</v>
       </c>
@@ -22856,51 +22856,51 @@
       </c>
       <c r="S377" s="25">
         <v>4</v>
       </c>
       <c r="T377" s="25"/>
       <c r="U377" s="25"/>
       <c r="V377" s="25"/>
       <c r="W377" s="25">
         <v>80</v>
       </c>
       <c r="X377" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y377" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z377" s="25"/>
       <c r="AA377" s="25"/>
       <c r="AB377" s="25"/>
     </row>
     <row r="378" spans="1:33">
       <c r="A378" s="25">
         <v>368</v>
       </c>
       <c r="B378" s="25" t="s">
-        <v>419</v>
+        <v>270</v>
       </c>
       <c r="C378" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D378" s="25">
         <v>4</v>
       </c>
       <c r="E378" s="25"/>
       <c r="F378" s="25"/>
       <c r="G378" s="25"/>
       <c r="H378" s="25">
         <v>160</v>
       </c>
       <c r="I378" s="25">
         <v>4</v>
       </c>
       <c r="J378" s="25"/>
       <c r="K378" s="25"/>
       <c r="L378" s="25"/>
       <c r="M378" s="25">
         <v>40</v>
       </c>
       <c r="N378" s="25">
         <v>4</v>
       </c>
@@ -22912,51 +22912,51 @@
       </c>
       <c r="S378" s="25">
         <v>4</v>
       </c>
       <c r="T378" s="25"/>
       <c r="U378" s="25"/>
       <c r="V378" s="25"/>
       <c r="W378" s="25">
         <v>80</v>
       </c>
       <c r="X378" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y378" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z378" s="25"/>
       <c r="AA378" s="25"/>
       <c r="AB378" s="25"/>
     </row>
     <row r="379" spans="1:33">
       <c r="A379" s="25">
         <v>369</v>
       </c>
       <c r="B379" s="25" t="s">
-        <v>346</v>
+        <v>420</v>
       </c>
       <c r="C379" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D379" s="25">
         <v>4</v>
       </c>
       <c r="E379" s="25"/>
       <c r="F379" s="25"/>
       <c r="G379" s="25"/>
       <c r="H379" s="25">
         <v>160</v>
       </c>
       <c r="I379" s="25">
         <v>4</v>
       </c>
       <c r="J379" s="25"/>
       <c r="K379" s="25"/>
       <c r="L379" s="25"/>
       <c r="M379" s="25">
         <v>40</v>
       </c>
       <c r="N379" s="25">
         <v>4</v>
       </c>
@@ -22968,51 +22968,51 @@
       </c>
       <c r="S379" s="25">
         <v>4</v>
       </c>
       <c r="T379" s="25"/>
       <c r="U379" s="25"/>
       <c r="V379" s="25"/>
       <c r="W379" s="25">
         <v>80</v>
       </c>
       <c r="X379" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y379" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z379" s="25"/>
       <c r="AA379" s="25"/>
       <c r="AB379" s="25"/>
     </row>
     <row r="380" spans="1:33">
       <c r="A380" s="25">
         <v>370</v>
       </c>
       <c r="B380" s="25" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C380" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D380" s="25">
         <v>4</v>
       </c>
       <c r="E380" s="25"/>
       <c r="F380" s="25"/>
       <c r="G380" s="25"/>
       <c r="H380" s="25">
         <v>160</v>
       </c>
       <c r="I380" s="25">
         <v>4</v>
       </c>
       <c r="J380" s="25"/>
       <c r="K380" s="25"/>
       <c r="L380" s="25"/>
       <c r="M380" s="25">
         <v>40</v>
       </c>
       <c r="N380" s="25">
         <v>4</v>
       </c>
@@ -23024,51 +23024,51 @@
       </c>
       <c r="S380" s="25">
         <v>4</v>
       </c>
       <c r="T380" s="25"/>
       <c r="U380" s="25"/>
       <c r="V380" s="25"/>
       <c r="W380" s="25">
         <v>80</v>
       </c>
       <c r="X380" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y380" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z380" s="25"/>
       <c r="AA380" s="25"/>
       <c r="AB380" s="25"/>
     </row>
     <row r="381" spans="1:33">
       <c r="A381" s="25">
         <v>371</v>
       </c>
       <c r="B381" s="25" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C381" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D381" s="25">
         <v>4</v>
       </c>
       <c r="E381" s="25"/>
       <c r="F381" s="25"/>
       <c r="G381" s="25"/>
       <c r="H381" s="25">
         <v>160</v>
       </c>
       <c r="I381" s="25">
         <v>4</v>
       </c>
       <c r="J381" s="25"/>
       <c r="K381" s="25"/>
       <c r="L381" s="25"/>
       <c r="M381" s="25">
         <v>40</v>
       </c>
       <c r="N381" s="25">
         <v>4</v>
       </c>
@@ -23080,51 +23080,51 @@
       </c>
       <c r="S381" s="25">
         <v>4</v>
       </c>
       <c r="T381" s="25"/>
       <c r="U381" s="25"/>
       <c r="V381" s="25"/>
       <c r="W381" s="25">
         <v>80</v>
       </c>
       <c r="X381" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y381" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z381" s="25"/>
       <c r="AA381" s="25"/>
       <c r="AB381" s="25"/>
     </row>
     <row r="382" spans="1:33">
       <c r="A382" s="25">
         <v>372</v>
       </c>
       <c r="B382" s="25" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C382" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D382" s="25">
         <v>4</v>
       </c>
       <c r="E382" s="25"/>
       <c r="F382" s="25"/>
       <c r="G382" s="25"/>
       <c r="H382" s="25">
         <v>160</v>
       </c>
       <c r="I382" s="25">
         <v>4</v>
       </c>
       <c r="J382" s="25"/>
       <c r="K382" s="25"/>
       <c r="L382" s="25"/>
       <c r="M382" s="25">
         <v>40</v>
       </c>
       <c r="N382" s="25">
         <v>4</v>
       </c>
@@ -23136,51 +23136,51 @@
       </c>
       <c r="S382" s="25">
         <v>4</v>
       </c>
       <c r="T382" s="25"/>
       <c r="U382" s="25"/>
       <c r="V382" s="25"/>
       <c r="W382" s="25">
         <v>80</v>
       </c>
       <c r="X382" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y382" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z382" s="25"/>
       <c r="AA382" s="25"/>
       <c r="AB382" s="25"/>
     </row>
     <row r="383" spans="1:33">
       <c r="A383" s="25">
         <v>373</v>
       </c>
       <c r="B383" s="25" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C383" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D383" s="25">
         <v>4</v>
       </c>
       <c r="E383" s="25"/>
       <c r="F383" s="25"/>
       <c r="G383" s="25"/>
       <c r="H383" s="25">
         <v>160</v>
       </c>
       <c r="I383" s="25">
         <v>4</v>
       </c>
       <c r="J383" s="25"/>
       <c r="K383" s="25"/>
       <c r="L383" s="25"/>
       <c r="M383" s="25">
         <v>40</v>
       </c>
       <c r="N383" s="25">
         <v>4</v>
       </c>
@@ -23192,322 +23192,322 @@
       </c>
       <c r="S383" s="25">
         <v>4</v>
       </c>
       <c r="T383" s="25"/>
       <c r="U383" s="25"/>
       <c r="V383" s="25"/>
       <c r="W383" s="25">
         <v>80</v>
       </c>
       <c r="X383" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y383" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z383" s="25"/>
       <c r="AA383" s="25"/>
       <c r="AB383" s="25"/>
     </row>
     <row r="384" spans="1:33">
       <c r="A384" s="25">
         <v>374</v>
       </c>
       <c r="B384" s="25" t="s">
-        <v>424</v>
+        <v>295</v>
       </c>
       <c r="C384" s="25" t="s">
         <v>366</v>
       </c>
       <c r="D384" s="25">
         <v>4</v>
       </c>
       <c r="E384" s="25"/>
       <c r="F384" s="25"/>
       <c r="G384" s="25"/>
       <c r="H384" s="25">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I384" s="25">
         <v>4</v>
       </c>
       <c r="J384" s="25"/>
       <c r="K384" s="25"/>
       <c r="L384" s="25"/>
       <c r="M384" s="25">
         <v>40</v>
       </c>
       <c r="N384" s="25">
         <v>4</v>
       </c>
       <c r="O384" s="25"/>
       <c r="P384" s="25"/>
       <c r="Q384" s="25"/>
       <c r="R384" s="25">
         <v>120</v>
       </c>
       <c r="S384" s="25">
         <v>4</v>
       </c>
       <c r="T384" s="25"/>
       <c r="U384" s="25"/>
       <c r="V384" s="25"/>
       <c r="W384" s="25">
         <v>80</v>
       </c>
       <c r="X384" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Y384" s="25" t="s">
         <v>39</v>
       </c>
       <c r="Z384" s="25"/>
       <c r="AA384" s="25"/>
       <c r="AB384" s="25"/>
     </row>
     <row r="385" spans="1:33">
       <c r="A385" s="25">
         <v>375</v>
       </c>
       <c r="B385" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C385" s="25" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="D385" s="25">
         <v>4</v>
       </c>
       <c r="E385" s="25"/>
       <c r="F385" s="25"/>
       <c r="G385" s="25"/>
       <c r="H385" s="25">
         <v>160</v>
       </c>
       <c r="I385" s="25">
         <v>4</v>
       </c>
       <c r="J385" s="25"/>
       <c r="K385" s="25"/>
       <c r="L385" s="25"/>
       <c r="M385" s="25">
         <v>40</v>
       </c>
-      <c r="N385" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N385" s="25">
+        <v>4</v>
+      </c>
+      <c r="O385" s="25"/>
       <c r="P385" s="25"/>
       <c r="Q385" s="25"/>
       <c r="R385" s="25">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="S385" s="25">
         <v>4</v>
       </c>
       <c r="T385" s="25"/>
       <c r="U385" s="25"/>
       <c r="V385" s="25"/>
       <c r="W385" s="25">
         <v>80</v>
       </c>
       <c r="X385" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Y385" s="25" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="Z385" s="25"/>
       <c r="AA385" s="25"/>
       <c r="AB385" s="25"/>
     </row>
     <row r="386" spans="1:33">
       <c r="A386" s="25">
         <v>376</v>
       </c>
       <c r="B386" s="25" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="C386" s="25" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D386" s="25">
         <v>4</v>
       </c>
       <c r="E386" s="25"/>
       <c r="F386" s="25"/>
       <c r="G386" s="25"/>
       <c r="H386" s="25">
         <v>160</v>
       </c>
-      <c r="I386" s="25">
-[...2 lines deleted...]
-      <c r="J386" s="25"/>
+      <c r="I386" s="25"/>
+      <c r="J386" s="25">
+        <v>3</v>
+      </c>
       <c r="K386" s="25"/>
       <c r="L386" s="25"/>
       <c r="M386" s="25">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="N386" s="25"/>
       <c r="O386" s="25"/>
-      <c r="P386" s="25"/>
+      <c r="P386" s="25">
+        <v>2</v>
+      </c>
       <c r="Q386" s="25"/>
       <c r="R386" s="25">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="S386" s="25">
         <v>4</v>
       </c>
       <c r="T386" s="25"/>
       <c r="U386" s="25"/>
       <c r="V386" s="25"/>
       <c r="W386" s="25">
         <v>80</v>
       </c>
       <c r="X386" s="25" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="Z386" s="25"/>
+        <v>142</v>
+      </c>
+      <c r="Y386" s="25"/>
+      <c r="Z386" s="25" t="s">
+        <v>142</v>
+      </c>
       <c r="AA386" s="25"/>
       <c r="AB386" s="25"/>
     </row>
     <row r="387" spans="1:33">
       <c r="A387" s="25">
         <v>377</v>
       </c>
       <c r="B387" s="25" t="s">
         <v>427</v>
       </c>
       <c r="C387" s="25" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D387" s="25">
         <v>4</v>
       </c>
       <c r="E387" s="25"/>
       <c r="F387" s="25"/>
       <c r="G387" s="25"/>
       <c r="H387" s="25">
         <v>160</v>
       </c>
       <c r="I387" s="25">
         <v>4</v>
       </c>
       <c r="J387" s="25"/>
       <c r="K387" s="25"/>
       <c r="L387" s="25"/>
       <c r="M387" s="25">
         <v>40</v>
       </c>
       <c r="N387" s="25"/>
       <c r="O387" s="25">
         <v>3</v>
       </c>
       <c r="P387" s="25"/>
       <c r="Q387" s="25"/>
       <c r="R387" s="25">
         <v>90</v>
       </c>
       <c r="S387" s="25">
         <v>4</v>
       </c>
       <c r="T387" s="25"/>
       <c r="U387" s="25"/>
       <c r="V387" s="25"/>
       <c r="W387" s="25">
         <v>80</v>
       </c>
       <c r="X387" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Y387" s="25" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="Z387" s="25"/>
       <c r="AA387" s="25"/>
       <c r="AB387" s="25"/>
     </row>
     <row r="388" spans="1:33">
       <c r="A388" s="25">
         <v>378</v>
       </c>
       <c r="B388" s="25" t="s">
         <v>428</v>
       </c>
       <c r="C388" s="25" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D388" s="25">
         <v>4</v>
       </c>
       <c r="E388" s="25"/>
       <c r="F388" s="25"/>
       <c r="G388" s="25"/>
       <c r="H388" s="25">
         <v>160</v>
       </c>
-      <c r="I388" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I388" s="25">
+        <v>4</v>
+      </c>
+      <c r="J388" s="25"/>
       <c r="K388" s="25"/>
       <c r="L388" s="25"/>
       <c r="M388" s="25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N388" s="25"/>
-      <c r="O388" s="25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O388" s="25">
+        <v>3</v>
+      </c>
+      <c r="P388" s="25"/>
       <c r="Q388" s="25"/>
       <c r="R388" s="25">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="S388" s="25">
         <v>4</v>
       </c>
       <c r="T388" s="25"/>
       <c r="U388" s="25"/>
       <c r="V388" s="25"/>
       <c r="W388" s="25">
         <v>80</v>
       </c>
       <c r="X388" s="25" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="Y388" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z388" s="25"/>
       <c r="AA388" s="25"/>
       <c r="AB388" s="25"/>
     </row>
     <row r="389" spans="1:33">
       <c r="A389" s="24" t="s">
         <v>429</v>
       </c>
       <c r="Y389" s="24">
         <v>357</v>
       </c>
       <c r="Z389" s="24">
         <v>18</v>
       </c>
       <c r="AA389" s="24">
         <v>3</v>
       </c>
       <c r="AB389" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:33">
       <c r="B392" t="s">
         <v>430</v>
       </c>
     </row>